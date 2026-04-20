--- v7 (2026-03-22)
+++ v8 (2026-04-20)
@@ -383,51 +383,51 @@
               <w:t xml:space="preserve"> Jones, Lacy, Bouzar, Stall &amp; Schaad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116769bf99f740518" w:history="1">
+            <w:hyperlink r:id="rId477969e6ba98b68e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -443,51 +443,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571169bf99f740581" w:history="1">
+            <w:hyperlink r:id="rId877569e6ba98b6950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -501,86 +501,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77636744" name="name427169bf99f740ca6" descr="3683.jpg"/>
+                  <wp:docPr id="61797753" name="name668269e6ba98b6e6f" descr="3683.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3683.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId263069bf99f740ca4" cstate="print"/>
+                          <a:blip r:embed="rId279769e6ba98b6e6e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId199969bf99f740db2" w:history="1">
+            <w:hyperlink r:id="rId524769e6ba98b6fcb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,92 +2614,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId525069bf99f741b8d" w:history="1">
+      <w:hyperlink r:id="rId259569e6ba98b7d3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43221624" name="name596269bf99f742722" descr="XANTPF_distribution_map.jpg"/>
+            <wp:docPr id="59721476" name="name256869e6ba98b88bc" descr="XANTPF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId880569bf99f74271f" cstate="print"/>
+                    <a:blip r:embed="rId524969e6ba98b88ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4666,51 +4666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId383569bf99f7435f6" w:history="1">
+      <w:hyperlink r:id="rId169669e6ba98b9838" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4756,51 +4756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId218969bf99f743693" w:history="1">
+      <w:hyperlink r:id="rId577169e6ba98b98e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4837,151 +4837,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId287469bf99f743719" w:history="1">
+      <w:hyperlink r:id="rId274069e6ba98b996d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId485269bf99f74376f" w:history="1">
+      <w:hyperlink r:id="rId517769e6ba98b99c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767369bf99f7437c4" w:history="1">
+      <w:hyperlink r:id="rId171869e6ba98b9a1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5047,51 +5047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId922769bf99f743873" w:history="1">
+      <w:hyperlink r:id="rId674869e6ba98b9ac8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5177,51 +5177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258969bf99f743940" w:history="1">
+      <w:hyperlink r:id="rId316169e6ba98b9b94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5307,51 +5307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId268369bf99f743a0d" w:history="1">
+      <w:hyperlink r:id="rId732869e6ba98b9c61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5448,51 +5448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536069bf99f743ae6" w:history="1">
+      <w:hyperlink r:id="rId792369e6ba98b9d39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5558,51 +5558,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767769bf99f743b93" w:history="1">
+      <w:hyperlink r:id="rId682469e6ba98b9df1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5668,51 +5668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880569bf99f743c4d" w:history="1">
+      <w:hyperlink r:id="rId612769e6ba98b9e9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5907,51 +5907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981469bf99f743dcb" w:history="1">
+      <w:hyperlink r:id="rId580069e6ba98ba019" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6017,51 +6017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId914869bf99f743e7a" w:history="1">
+      <w:hyperlink r:id="rId604769e6ba98ba0c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6087,51 +6087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363769bf99f743eeb" w:history="1">
+      <w:hyperlink r:id="rId645669e6ba98ba137" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6217,51 +6217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901169bf99f743fb8" w:history="1">
+      <w:hyperlink r:id="rId640369e6ba98ba203" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6443,51 +6443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932069bf99f74411e" w:history="1">
+      <w:hyperlink r:id="rId937469e6ba98ba366" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6640,51 +6640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId223769bf99f74425a" w:history="1">
+      <w:hyperlink r:id="rId620969e6ba98ba4a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6750,51 +6750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605169bf99f744307" w:history="1">
+      <w:hyperlink r:id="rId753969e6ba98ba54e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6840,51 +6840,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193869bf99f744397" w:history="1">
+      <w:hyperlink r:id="rId111569e6ba98ba5dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId659569bf99f7444c6" w:history="1">
+      <w:hyperlink r:id="rId935869e6ba98ba708" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7238,51 +7238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId378469bf99f744652" w:history="1">
+      <w:hyperlink r:id="rId702969e6ba98ba864" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7442,51 +7442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674569bf99f7447a8" w:history="1">
+      <w:hyperlink r:id="rId984869e6ba98ba9be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7512,51 +7512,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522569bf99f74481f" w:history="1">
+      <w:hyperlink r:id="rId336069e6ba98baa32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7602,51 +7602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId799969bf99f7448b1" w:history="1">
+      <w:hyperlink r:id="rId727069e6ba98baac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7672,51 +7672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId699669bf99f744933" w:history="1">
+      <w:hyperlink r:id="rId512769e6ba98bab34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242469bf99f7449c4" w:history="1">
+      <w:hyperlink r:id="rId800169e6ba98babc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId973969bf99f744aec" w:history="1">
+      <w:hyperlink r:id="rId398669e6ba98bacea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8058,51 +8058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId989569bf99f744b9c" w:history="1">
+      <w:hyperlink r:id="rId805569e6ba98bad99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId279669bf99f744c2d" w:history="1">
+      <w:hyperlink r:id="rId853769e6ba98bae29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8218,51 +8218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId919069bf99f744c9e" w:history="1">
+      <w:hyperlink r:id="rId218169e6ba98bae9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8308,51 +8308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560369bf99f744d2e" w:history="1">
+      <w:hyperlink r:id="rId573769e6ba98baf40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8378,51 +8378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635969bf99f744d9e" w:history="1">
+      <w:hyperlink r:id="rId813769e6ba98bafb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8606,51 +8606,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId771969bf99f744f25" w:history="1">
+      <w:hyperlink r:id="rId205369e6ba98bb121" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8676,51 +8676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId685969bf99f744f98" w:history="1">
+      <w:hyperlink r:id="rId426869e6ba98bb192" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8786,51 +8786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId250869bf99f74508b" w:history="1">
+      <w:hyperlink r:id="rId827369e6ba98bb242" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8856,51 +8856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId243369bf99f745100" w:history="1">
+      <w:hyperlink r:id="rId119969e6ba98bb2b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8926,51 +8926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId476169bf99f745173" w:history="1">
+      <w:hyperlink r:id="rId126269e6ba98bb323" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9016,51 +9016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId917469bf99f745204" w:history="1">
+      <w:hyperlink r:id="rId564969e6ba98bb3b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9077,51 +9077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId569069bf99f74526a" w:history="1">
+      <w:hyperlink r:id="rId224269e6ba98bb416" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9245,51 +9245,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId144969bf99f745381" w:history="1">
+      <w:hyperlink r:id="rId720669e6ba98bb52d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId704369bf99f745414" w:history="1">
+      <w:hyperlink r:id="rId764969e6ba98bb5bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9465,51 +9465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId645769bf99f745509" w:history="1">
+      <w:hyperlink r:id="rId904869e6ba98bb68a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9555,51 +9555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId716869bf99f7455b2" w:history="1">
+      <w:hyperlink r:id="rId995269e6ba98bb71a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9665,51 +9665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449769bf99f745664" w:history="1">
+      <w:hyperlink r:id="rId403769e6ba98bb7db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9735,51 +9735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242369bf99f7456d6" w:history="1">
+      <w:hyperlink r:id="rId702769e6ba98bb852" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9825,51 +9825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId152569bf99f745765" w:history="1">
+      <w:hyperlink r:id="rId282269e6ba98bb8e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10013,51 +10013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId945269bf99f745893" w:history="1">
+      <w:hyperlink r:id="rId196169e6ba98bba10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10141,51 +10141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId839769bf99f745961" w:history="1">
+      <w:hyperlink r:id="rId912169e6ba98bbb4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10231,51 +10231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId876969bf99f7459f0" w:history="1">
+      <w:hyperlink r:id="rId832169e6ba98bbbdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10359,51 +10359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId763069bf99f745abf" w:history="1">
+      <w:hyperlink r:id="rId119469e6ba98bbcae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,51 +10469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. perforans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId391469bf99f745b7a" w:history="1">
+      <w:hyperlink r:id="rId230569e6ba98bbd6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10698,81 +10698,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591769bf99f745ce9" w:history="1">
+      <w:hyperlink r:id="rId618869e6ba98bbedc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53444788" name="name701569bf99f746090" descr="eu_funding_250.png"/>
+            <wp:docPr id="52734299" name="name754869e6ba98bc26a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId699969bf99f74608e" cstate="print"/>
+                    <a:blip r:embed="rId113269e6ba98bc268" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10870,137 +10870,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52276232">
+  <w:abstractNum w:abstractNumId="37648847">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71606216">
+    <w:lvl w:ilvl="0" w:tplc="20149460">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71606216" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20149460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71606216" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20149460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71606216" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20149460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71606216" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20149460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71606216" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20149460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71606216" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20149460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71606216" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20149460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71606216" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20149460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52276231">
+  <w:abstractNum w:abstractNumId="37648846">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34004085">
+    <w:lvl w:ilvl="0" w:tplc="92462633">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11752,55 +11752,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52276231">
-    <w:abstractNumId w:val="52276231"/>
+  <w:num w:numId="37648846">
+    <w:abstractNumId w:val="37648846"/>
   </w:num>
-  <w:num w:numId="52276232">
-    <w:abstractNumId w:val="52276232"/>
+  <w:num w:numId="37648847">
+    <w:abstractNumId w:val="37648847"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23350,51 +23350,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId874236748" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId240501664" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId116769bf99f740518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId571169bf99f740581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId199969bf99f740db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId525069bf99f741b8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId383569bf99f7435f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId218969bf99f743693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId287469bf99f743719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId485269bf99f74376f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId767369bf99f7437c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId922769bf99f743873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId258969bf99f743940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId268369bf99f743a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId536069bf99f743ae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId767769bf99f743b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId880569bf99f743c4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId981469bf99f743dcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId914869bf99f743e7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId363769bf99f743eeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId901169bf99f743fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId932069bf99f74411e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId223769bf99f74425a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId605169bf99f744307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId193869bf99f744397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId659569bf99f7444c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId378469bf99f744652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId674569bf99f7447a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId522569bf99f74481f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId799969bf99f7448b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId699669bf99f744933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId242469bf99f7449c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId973969bf99f744aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId989569bf99f744b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId279669bf99f744c2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId919069bf99f744c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId560369bf99f744d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId635969bf99f744d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId771969bf99f744f25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId685969bf99f744f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId250869bf99f74508b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId243369bf99f745100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId476169bf99f745173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId917469bf99f745204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId569069bf99f74526a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId144969bf99f745381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId704369bf99f745414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId645769bf99f745509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId716869bf99f7455b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId449769bf99f745664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId242369bf99f7456d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId152569bf99f745765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId945269bf99f745893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId839769bf99f745961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId876969bf99f7459f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId763069bf99f745abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId391469bf99f745b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId591769bf99f745ce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId263069bf99f740ca4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId263069bf99f740ca4.jpg"/><Relationship Id="rId880569bf99f74271f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId880569bf99f74271f.jpg"/><Relationship Id="rId699969bf99f74608e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId699969bf99f74608e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120141883" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId747456965" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId477969e6ba98b68e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId877569e6ba98b6950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId524769e6ba98b6fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId259569e6ba98b7d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId169669e6ba98b9838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId577169e6ba98b98e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId274069e6ba98b996d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId517769e6ba98b99c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId171869e6ba98b9a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId674869e6ba98b9ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId316169e6ba98b9b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId732869e6ba98b9c61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId792369e6ba98b9d39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId682469e6ba98b9df1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId612769e6ba98b9e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId580069e6ba98ba019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId604769e6ba98ba0c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId645669e6ba98ba137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId640369e6ba98ba203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId937469e6ba98ba366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId620969e6ba98ba4a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId753969e6ba98ba54e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId111569e6ba98ba5dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId935869e6ba98ba708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId702969e6ba98ba864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId984869e6ba98ba9be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId336069e6ba98baa32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId727069e6ba98baac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId512769e6ba98bab34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId800169e6ba98babc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId398669e6ba98bacea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId805569e6ba98bad99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId853769e6ba98bae29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId218169e6ba98bae9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId573769e6ba98baf40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId813769e6ba98bafb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId205369e6ba98bb121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId426869e6ba98bb192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId827369e6ba98bb242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId119969e6ba98bb2b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId126269e6ba98bb323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId564969e6ba98bb3b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId224269e6ba98bb416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId720669e6ba98bb52d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId764969e6ba98bb5bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId904869e6ba98bb68a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId995269e6ba98bb71a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId403769e6ba98bb7db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId702769e6ba98bb852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId282269e6ba98bb8e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId196169e6ba98bba10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId912169e6ba98bbb4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId832169e6ba98bbbdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId119469e6ba98bbcae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId230569e6ba98bbd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId618869e6ba98bbedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId279769e6ba98b6e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId279769e6ba98b6e6e.jpg"/><Relationship Id="rId524969e6ba98b88ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId524969e6ba98b88ba.jpg"/><Relationship Id="rId113269e6ba98bc268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId113269e6ba98bc268.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>