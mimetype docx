--- v8 (2026-04-20)
+++ v9 (2026-04-21)
@@ -383,51 +383,51 @@
               <w:t xml:space="preserve"> Jones, Lacy, Bouzar, Stall &amp; Schaad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477969e6ba98b68e6" w:history="1">
+            <w:hyperlink r:id="rId249069e6ce71abd24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -443,51 +443,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877569e6ba98b6950" w:history="1">
+            <w:hyperlink r:id="rId673169e6ce71abd8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -501,86 +501,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61797753" name="name668269e6ba98b6e6f" descr="3683.jpg"/>
+                  <wp:docPr id="11836805" name="name920069e6ce71ac467" descr="3683.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3683.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId279769e6ba98b6e6e" cstate="print"/>
+                          <a:blip r:embed="rId579769e6ce71ac465" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId524769e6ba98b6fcb" w:history="1">
+            <w:hyperlink r:id="rId707569e6ce71ac596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,92 +2614,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId259569e6ba98b7d3a" w:history="1">
+      <w:hyperlink r:id="rId572069e6ce71ad345" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59721476" name="name256869e6ba98b88bc" descr="XANTPF_distribution_map.jpg"/>
+            <wp:docPr id="80674868" name="name194969e6ce71ae0b3" descr="XANTPF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId524969e6ba98b88ba" cstate="print"/>
+                    <a:blip r:embed="rId431869e6ce71ae0b1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4666,51 +4666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169669e6ba98b9838" w:history="1">
+      <w:hyperlink r:id="rId832269e6ce71aefac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4756,51 +4756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId577169e6ba98b98e5" w:history="1">
+      <w:hyperlink r:id="rId725869e6ce71af044" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4837,151 +4837,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId274069e6ba98b996d" w:history="1">
+      <w:hyperlink r:id="rId616369e6ce71af0c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517769e6ba98b99c5" w:history="1">
+      <w:hyperlink r:id="rId309469e6ce71af11e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171869e6ba98b9a1a" w:history="1">
+      <w:hyperlink r:id="rId293469e6ce71af171" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5047,51 +5047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674869e6ba98b9ac8" w:history="1">
+      <w:hyperlink r:id="rId531869e6ce71af21f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5177,51 +5177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId316169e6ba98b9b94" w:history="1">
+      <w:hyperlink r:id="rId353969e6ce71af2ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5307,51 +5307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId732869e6ba98b9c61" w:history="1">
+      <w:hyperlink r:id="rId508869e6ce71af3bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5448,51 +5448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId792369e6ba98b9d39" w:history="1">
+      <w:hyperlink r:id="rId335069e6ce71af496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5558,51 +5558,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId682469e6ba98b9df1" w:history="1">
+      <w:hyperlink r:id="rId930169e6ce71af545" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5668,51 +5668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId612769e6ba98b9e9f" w:history="1">
+      <w:hyperlink r:id="rId303669e6ce71af5f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5907,51 +5907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580069e6ba98ba019" w:history="1">
+      <w:hyperlink r:id="rId320169e6ce71af77d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6017,51 +6017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId604769e6ba98ba0c7" w:history="1">
+      <w:hyperlink r:id="rId119869e6ce71af82e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6087,51 +6087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId645669e6ba98ba137" w:history="1">
+      <w:hyperlink r:id="rId598569e6ce71af8a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6217,51 +6217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId640369e6ba98ba203" w:history="1">
+      <w:hyperlink r:id="rId750469e6ce71af970" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6443,51 +6443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId937469e6ba98ba366" w:history="1">
+      <w:hyperlink r:id="rId808269e6ce71afad8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6640,51 +6640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId620969e6ba98ba4a0" w:history="1">
+      <w:hyperlink r:id="rId103069e6ce71afc63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6750,51 +6750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId753969e6ba98ba54e" w:history="1">
+      <w:hyperlink r:id="rId495869e6ce71afe0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6840,51 +6840,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111569e6ba98ba5dc" w:history="1">
+      <w:hyperlink r:id="rId894569e6ce71afeac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId935869e6ba98ba708" w:history="1">
+      <w:hyperlink r:id="rId984069e6ce71affe5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7238,51 +7238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702969e6ba98ba864" w:history="1">
+      <w:hyperlink r:id="rId711469e6ce71b0149" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7442,51 +7442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId984869e6ba98ba9be" w:history="1">
+      <w:hyperlink r:id="rId970069e6ce71b029a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7512,51 +7512,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336069e6ba98baa32" w:history="1">
+      <w:hyperlink r:id="rId687069e6ce71b0310" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7602,51 +7602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727069e6ba98baac4" w:history="1">
+      <w:hyperlink r:id="rId208069e6ce71b03a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7672,51 +7672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId512769e6ba98bab34" w:history="1">
+      <w:hyperlink r:id="rId536269e6ce71b0417" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId800169e6ba98babc2" w:history="1">
+      <w:hyperlink r:id="rId443569e6ce71b04a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId398669e6ba98bacea" w:history="1">
+      <w:hyperlink r:id="rId848569e6ce71b05f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8058,51 +8058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId805569e6ba98bad99" w:history="1">
+      <w:hyperlink r:id="rId325269e6ce71b06ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId853769e6ba98bae29" w:history="1">
+      <w:hyperlink r:id="rId542669e6ce71b0741" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8218,51 +8218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId218169e6ba98bae9a" w:history="1">
+      <w:hyperlink r:id="rId857369e6ce71b07c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8308,51 +8308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId573769e6ba98baf40" w:history="1">
+      <w:hyperlink r:id="rId184969e6ce71b0879" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8378,51 +8378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId813769e6ba98bafb6" w:history="1">
+      <w:hyperlink r:id="rId367569e6ce71b08ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8606,51 +8606,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205369e6ba98bb121" w:history="1">
+      <w:hyperlink r:id="rId446469e6ce71b0a91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8676,51 +8676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId426869e6ba98bb192" w:history="1">
+      <w:hyperlink r:id="rId164969e6ce71b0b24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8786,51 +8786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId827369e6ba98bb242" w:history="1">
+      <w:hyperlink r:id="rId755069e6ce71b0bdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8856,51 +8856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119969e6ba98bb2b3" w:history="1">
+      <w:hyperlink r:id="rId805269e6ce71b0c8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8926,51 +8926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126269e6ba98bb323" w:history="1">
+      <w:hyperlink r:id="rId257069e6ce71b0d05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9016,51 +9016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId564969e6ba98bb3b1" w:history="1">
+      <w:hyperlink r:id="rId351069e6ce71b0d97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9077,51 +9077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224269e6ba98bb416" w:history="1">
+      <w:hyperlink r:id="rId445769e6ce71b0e22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9245,51 +9245,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720669e6ba98bb52d" w:history="1">
+      <w:hyperlink r:id="rId950469e6ce71b0f37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId764969e6ba98bb5bd" w:history="1">
+      <w:hyperlink r:id="rId208269e6ce71b0ff8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9465,51 +9465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId904869e6ba98bb68a" w:history="1">
+      <w:hyperlink r:id="rId872169e6ce71b10d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9555,51 +9555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId995269e6ba98bb71a" w:history="1">
+      <w:hyperlink r:id="rId151069e6ce71b116d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9665,51 +9665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403769e6ba98bb7db" w:history="1">
+      <w:hyperlink r:id="rId369769e6ce71b1242" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9735,51 +9735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702769e6ba98bb852" w:history="1">
+      <w:hyperlink r:id="rId594169e6ce71b12b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9825,51 +9825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282269e6ba98bb8e3" w:history="1">
+      <w:hyperlink r:id="rId487369e6ce71b134b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10013,51 +10013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId196169e6ba98bba10" w:history="1">
+      <w:hyperlink r:id="rId186969e6ce71b14a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10141,51 +10141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId912169e6ba98bbb4c" w:history="1">
+      <w:hyperlink r:id="rId536569e6ce71b15a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10231,51 +10231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId832169e6ba98bbbdf" w:history="1">
+      <w:hyperlink r:id="rId992069e6ce71b16ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10359,51 +10359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119469e6ba98bbcae" w:history="1">
+      <w:hyperlink r:id="rId926869e6ce71b17df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,51 +10469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. perforans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230569e6ba98bbd6b" w:history="1">
+      <w:hyperlink r:id="rId933269e6ce71b18ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10698,81 +10698,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId618869e6ba98bbedc" w:history="1">
+      <w:hyperlink r:id="rId744869e6ce71b1a2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52734299" name="name754869e6ba98bc26a" descr="eu_funding_250.png"/>
+            <wp:docPr id="1884979" name="name761969e6ce71b1abb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId113269e6ba98bc268" cstate="print"/>
+                    <a:blip r:embed="rId799069e6ce71b1ab9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10870,137 +10870,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37648847">
+  <w:abstractNum w:abstractNumId="15973536">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20149460">
+    <w:lvl w:ilvl="0" w:tplc="42443322">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20149460" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42443322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20149460" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42443322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20149460" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42443322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20149460" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42443322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20149460" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42443322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20149460" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42443322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20149460" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42443322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20149460" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42443322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37648846">
+  <w:abstractNum w:abstractNumId="15973535">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92462633">
+    <w:lvl w:ilvl="0" w:tplc="60022876">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11752,55 +11752,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37648846">
-    <w:abstractNumId w:val="37648846"/>
+  <w:num w:numId="15973535">
+    <w:abstractNumId w:val="15973535"/>
   </w:num>
-  <w:num w:numId="37648847">
-    <w:abstractNumId w:val="37648847"/>
+  <w:num w:numId="15973536">
+    <w:abstractNumId w:val="15973536"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23350,51 +23350,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120141883" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId747456965" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId477969e6ba98b68e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId877569e6ba98b6950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId524769e6ba98b6fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId259569e6ba98b7d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId169669e6ba98b9838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId577169e6ba98b98e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId274069e6ba98b996d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId517769e6ba98b99c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId171869e6ba98b9a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId674869e6ba98b9ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId316169e6ba98b9b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId732869e6ba98b9c61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId792369e6ba98b9d39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId682469e6ba98b9df1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId612769e6ba98b9e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId580069e6ba98ba019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId604769e6ba98ba0c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId645669e6ba98ba137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId640369e6ba98ba203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId937469e6ba98ba366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId620969e6ba98ba4a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId753969e6ba98ba54e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId111569e6ba98ba5dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId935869e6ba98ba708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId702969e6ba98ba864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId984869e6ba98ba9be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId336069e6ba98baa32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId727069e6ba98baac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId512769e6ba98bab34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId800169e6ba98babc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId398669e6ba98bacea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId805569e6ba98bad99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId853769e6ba98bae29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId218169e6ba98bae9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId573769e6ba98baf40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId813769e6ba98bafb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId205369e6ba98bb121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId426869e6ba98bb192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId827369e6ba98bb242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId119969e6ba98bb2b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId126269e6ba98bb323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId564969e6ba98bb3b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId224269e6ba98bb416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId720669e6ba98bb52d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId764969e6ba98bb5bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId904869e6ba98bb68a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId995269e6ba98bb71a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId403769e6ba98bb7db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId702769e6ba98bb852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId282269e6ba98bb8e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId196169e6ba98bba10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId912169e6ba98bbb4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId832169e6ba98bbbdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId119469e6ba98bbcae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId230569e6ba98bbd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId618869e6ba98bbedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId279769e6ba98b6e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId279769e6ba98b6e6e.jpg"/><Relationship Id="rId524969e6ba98b88ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId524969e6ba98b88ba.jpg"/><Relationship Id="rId113269e6ba98bc268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId113269e6ba98bc268.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId518022019" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId850569745" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId249069e6ce71abd24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId673169e6ce71abd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId707569e6ce71ac596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId572069e6ce71ad345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId832269e6ce71aefac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId725869e6ce71af044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId616369e6ce71af0c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId309469e6ce71af11e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId293469e6ce71af171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId531869e6ce71af21f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId353969e6ce71af2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId508869e6ce71af3bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId335069e6ce71af496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId930169e6ce71af545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId303669e6ce71af5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId320169e6ce71af77d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId119869e6ce71af82e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId598569e6ce71af8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId750469e6ce71af970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId808269e6ce71afad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId103069e6ce71afc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId495869e6ce71afe0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId894569e6ce71afeac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId984069e6ce71affe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId711469e6ce71b0149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId970069e6ce71b029a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId687069e6ce71b0310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId208069e6ce71b03a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId536269e6ce71b0417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId443569e6ce71b04a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId848569e6ce71b05f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId325269e6ce71b06ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId542669e6ce71b0741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId857369e6ce71b07c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId184969e6ce71b0879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId367569e6ce71b08ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId446469e6ce71b0a91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId164969e6ce71b0b24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId755069e6ce71b0bdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId805269e6ce71b0c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId257069e6ce71b0d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId351069e6ce71b0d97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId445769e6ce71b0e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId950469e6ce71b0f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId208269e6ce71b0ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId872169e6ce71b10d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId151069e6ce71b116d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId369769e6ce71b1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId594169e6ce71b12b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId487369e6ce71b134b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId186969e6ce71b14a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId536569e6ce71b15a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId992069e6ce71b16ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId926869e6ce71b17df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId933269e6ce71b18ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId744869e6ce71b1a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId579769e6ce71ac465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId579769e6ce71ac465.jpg"/><Relationship Id="rId431869e6ce71ae0b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId431869e6ce71ae0b1.jpg"/><Relationship Id="rId799069e6ce71b1ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId799069e6ce71b1ab9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>