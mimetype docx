--- v9 (2026-04-21)
+++ v10 (2026-05-13)
@@ -383,51 +383,51 @@
               <w:t xml:space="preserve"> Jones, Lacy, Bouzar, Stall &amp; Schaad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249069e6ce71abd24" w:history="1">
+            <w:hyperlink r:id="rId89706a03bf12db387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -443,51 +443,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673169e6ce71abd8c" w:history="1">
+            <w:hyperlink r:id="rId81146a03bf12db3f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -501,86 +501,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11836805" name="name920069e6ce71ac467" descr="3683.jpg"/>
+                  <wp:docPr id="7945660" name="name19416a03bf12dba4f" descr="3683.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3683.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId579769e6ce71ac465" cstate="print"/>
+                          <a:blip r:embed="rId16916a03bf12dba4d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId707569e6ce71ac596" w:history="1">
+            <w:hyperlink r:id="rId11196a03bf12dbbbe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,92 +2614,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId572069e6ce71ad345" w:history="1">
+      <w:hyperlink r:id="rId38666a03bf12dc96c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80674868" name="name194969e6ce71ae0b3" descr="XANTPF_distribution_map.jpg"/>
+            <wp:docPr id="20887196" name="name68766a03bf12dd828" descr="XANTPF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId431869e6ce71ae0b1" cstate="print"/>
+                    <a:blip r:embed="rId31546a03bf12dd824" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4666,51 +4666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId832269e6ce71aefac" w:history="1">
+      <w:hyperlink r:id="rId68436a03bf12de747" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4756,51 +4756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId725869e6ce71af044" w:history="1">
+      <w:hyperlink r:id="rId75556a03bf12de7df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4837,151 +4837,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId616369e6ce71af0c7" w:history="1">
+      <w:hyperlink r:id="rId52196a03bf12de865" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309469e6ce71af11e" w:history="1">
+      <w:hyperlink r:id="rId33366a03bf12de8ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId293469e6ce71af171" w:history="1">
+      <w:hyperlink r:id="rId99446a03bf12de90e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5047,51 +5047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId531869e6ce71af21f" w:history="1">
+      <w:hyperlink r:id="rId26286a03bf12de9bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5177,51 +5177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId353969e6ce71af2ed" w:history="1">
+      <w:hyperlink r:id="rId97026a03bf12dea9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5307,51 +5307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId508869e6ce71af3bc" w:history="1">
+      <w:hyperlink r:id="rId59236a03bf12deb6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5448,51 +5448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335069e6ce71af496" w:history="1">
+      <w:hyperlink r:id="rId15226a03bf12dec44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5558,51 +5558,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930169e6ce71af545" w:history="1">
+      <w:hyperlink r:id="rId91546a03bf12decf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5668,51 +5668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId303669e6ce71af5f3" w:history="1">
+      <w:hyperlink r:id="rId11076a03bf12deda2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5907,51 +5907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId320169e6ce71af77d" w:history="1">
+      <w:hyperlink r:id="rId41286a03bf12def3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6017,51 +6017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119869e6ce71af82e" w:history="1">
+      <w:hyperlink r:id="rId83816a03bf12deff1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6087,51 +6087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598569e6ce71af8a1" w:history="1">
+      <w:hyperlink r:id="rId74826a03bf12df064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6217,51 +6217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId750469e6ce71af970" w:history="1">
+      <w:hyperlink r:id="rId59776a03bf12df132" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6443,51 +6443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId808269e6ce71afad8" w:history="1">
+      <w:hyperlink r:id="rId90266a03bf12df2a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6640,51 +6640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103069e6ce71afc63" w:history="1">
+      <w:hyperlink r:id="rId32066a03bf12df3e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6750,51 +6750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId495869e6ce71afe0e" w:history="1">
+      <w:hyperlink r:id="rId47736a03bf12df48e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6840,51 +6840,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId894569e6ce71afeac" w:history="1">
+      <w:hyperlink r:id="rId29816a03bf12df51d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId984069e6ce71affe5" w:history="1">
+      <w:hyperlink r:id="rId73556a03bf12df649" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7238,51 +7238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711469e6ce71b0149" w:history="1">
+      <w:hyperlink r:id="rId77856a03bf12df78e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7442,51 +7442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId970069e6ce71b029a" w:history="1">
+      <w:hyperlink r:id="rId58056a03bf12df8d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7512,51 +7512,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId687069e6ce71b0310" w:history="1">
+      <w:hyperlink r:id="rId50956a03bf12df945" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7602,51 +7602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208069e6ce71b03a2" w:history="1">
+      <w:hyperlink r:id="rId73016a03bf12df9d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7672,51 +7672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536269e6ce71b0417" w:history="1">
+      <w:hyperlink r:id="rId54576a03bf12dfa65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId443569e6ce71b04a5" w:history="1">
+      <w:hyperlink r:id="rId95606a03bf12dfaf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848569e6ce71b05f9" w:history="1">
+      <w:hyperlink r:id="rId76896a03bf12dfc1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8058,51 +8058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId325269e6ce71b06ac" w:history="1">
+      <w:hyperlink r:id="rId60096a03bf12dfceb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId542669e6ce71b0741" w:history="1">
+      <w:hyperlink r:id="rId26786a03bf12dfd9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8218,51 +8218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId857369e6ce71b07c5" w:history="1">
+      <w:hyperlink r:id="rId22556a03bf12dfe14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8308,51 +8308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184969e6ce71b0879" w:history="1">
+      <w:hyperlink r:id="rId47456a03bf12dfea5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8378,51 +8378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId367569e6ce71b08ef" w:history="1">
+      <w:hyperlink r:id="rId19276a03bf12dff17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8606,51 +8606,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId446469e6ce71b0a91" w:history="1">
+      <w:hyperlink r:id="rId35236a03bf12e0083" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8676,51 +8676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId164969e6ce71b0b24" w:history="1">
+      <w:hyperlink r:id="rId90946a03bf12e00f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8786,51 +8786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId755069e6ce71b0bdb" w:history="1">
+      <w:hyperlink r:id="rId88286a03bf12e01a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8856,51 +8856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId805269e6ce71b0c8e" w:history="1">
+      <w:hyperlink r:id="rId53056a03bf12e0211" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8926,51 +8926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257069e6ce71b0d05" w:history="1">
+      <w:hyperlink r:id="rId48756a03bf12e0281" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9016,51 +9016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId351069e6ce71b0d97" w:history="1">
+      <w:hyperlink r:id="rId47966a03bf12e030f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9077,51 +9077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445769e6ce71b0e22" w:history="1">
+      <w:hyperlink r:id="rId15346a03bf12e0373" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9245,51 +9245,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId950469e6ce71b0f37" w:history="1">
+      <w:hyperlink r:id="rId77076a03bf12e047b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208269e6ce71b0ff8" w:history="1">
+      <w:hyperlink r:id="rId31526a03bf12e050a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9465,51 +9465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872169e6ce71b10d7" w:history="1">
+      <w:hyperlink r:id="rId93226a03bf12e05ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9555,51 +9555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151069e6ce71b116d" w:history="1">
+      <w:hyperlink r:id="rId63346a03bf12e0682" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9665,51 +9665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId369769e6ce71b1242" w:history="1">
+      <w:hyperlink r:id="rId17616a03bf12e0731" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9735,51 +9735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId594169e6ce71b12b8" w:history="1">
+      <w:hyperlink r:id="rId13986a03bf12e07a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9825,51 +9825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487369e6ce71b134b" w:history="1">
+      <w:hyperlink r:id="rId70116a03bf12e0831" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10013,51 +10013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId186969e6ce71b14a5" w:history="1">
+      <w:hyperlink r:id="rId44756a03bf12e095d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10141,51 +10141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536569e6ce71b15a3" w:history="1">
+      <w:hyperlink r:id="rId81296a03bf12e0a59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10231,51 +10231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId992069e6ce71b16ee" w:history="1">
+      <w:hyperlink r:id="rId41596a03bf12e0af5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10359,51 +10359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926869e6ce71b17df" w:history="1">
+      <w:hyperlink r:id="rId68066a03bf12e0bc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,51 +10469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. perforans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId933269e6ce71b18ae" w:history="1">
+      <w:hyperlink r:id="rId97476a03bf12e0c85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10698,81 +10698,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId744869e6ce71b1a2d" w:history="1">
+      <w:hyperlink r:id="rId32406a03bf12e0df9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1884979" name="name761969e6ce71b1abb" descr="eu_funding_250.png"/>
+            <wp:docPr id="58790301" name="name83556a03bf12e1257" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId799069e6ce71b1ab9" cstate="print"/>
+                    <a:blip r:embed="rId85556a03bf12e1255" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10870,137 +10870,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15973536">
+  <w:abstractNum w:abstractNumId="47042280">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42443322">
+    <w:lvl w:ilvl="0" w:tplc="31851782">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42443322" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31851782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42443322" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31851782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42443322" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31851782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42443322" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31851782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42443322" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31851782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42443322" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31851782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42443322" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31851782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42443322" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31851782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15973535">
+  <w:abstractNum w:abstractNumId="47042279">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60022876">
+    <w:lvl w:ilvl="0" w:tplc="76568865">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11752,55 +11752,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15973535">
-    <w:abstractNumId w:val="15973535"/>
+  <w:num w:numId="47042279">
+    <w:abstractNumId w:val="47042279"/>
   </w:num>
-  <w:num w:numId="15973536">
-    <w:abstractNumId w:val="15973536"/>
+  <w:num w:numId="47042280">
+    <w:abstractNumId w:val="47042280"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23350,51 +23350,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId518022019" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId850569745" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId249069e6ce71abd24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId673169e6ce71abd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId707569e6ce71ac596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId572069e6ce71ad345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId832269e6ce71aefac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId725869e6ce71af044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId616369e6ce71af0c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId309469e6ce71af11e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId293469e6ce71af171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId531869e6ce71af21f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId353969e6ce71af2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId508869e6ce71af3bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId335069e6ce71af496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId930169e6ce71af545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId303669e6ce71af5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId320169e6ce71af77d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId119869e6ce71af82e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId598569e6ce71af8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId750469e6ce71af970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId808269e6ce71afad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId103069e6ce71afc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId495869e6ce71afe0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId894569e6ce71afeac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId984069e6ce71affe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId711469e6ce71b0149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId970069e6ce71b029a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId687069e6ce71b0310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId208069e6ce71b03a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId536269e6ce71b0417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId443569e6ce71b04a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId848569e6ce71b05f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId325269e6ce71b06ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId542669e6ce71b0741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId857369e6ce71b07c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId184969e6ce71b0879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId367569e6ce71b08ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId446469e6ce71b0a91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId164969e6ce71b0b24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId755069e6ce71b0bdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId805269e6ce71b0c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId257069e6ce71b0d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId351069e6ce71b0d97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId445769e6ce71b0e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId950469e6ce71b0f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId208269e6ce71b0ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId872169e6ce71b10d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId151069e6ce71b116d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId369769e6ce71b1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId594169e6ce71b12b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId487369e6ce71b134b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId186969e6ce71b14a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId536569e6ce71b15a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId992069e6ce71b16ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId926869e6ce71b17df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId933269e6ce71b18ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId744869e6ce71b1a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId579769e6ce71ac465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId579769e6ce71ac465.jpg"/><Relationship Id="rId431869e6ce71ae0b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId431869e6ce71ae0b1.jpg"/><Relationship Id="rId799069e6ce71b1ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId799069e6ce71b1ab9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId405848305" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId782282443" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89706a03bf12db387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId81146a03bf12db3f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId11196a03bf12dbbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId38666a03bf12dc96c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId68436a03bf12de747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId75556a03bf12de7df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId52196a03bf12de865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId33366a03bf12de8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId99446a03bf12de90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId26286a03bf12de9bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId97026a03bf12dea9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId59236a03bf12deb6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId15226a03bf12dec44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId91546a03bf12decf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId11076a03bf12deda2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId41286a03bf12def3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId83816a03bf12deff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId74826a03bf12df064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId59776a03bf12df132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId90266a03bf12df2a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId32066a03bf12df3e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId47736a03bf12df48e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId29816a03bf12df51d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId73556a03bf12df649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId77856a03bf12df78e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId58056a03bf12df8d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId50956a03bf12df945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId73016a03bf12df9d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId54576a03bf12dfa65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId95606a03bf12dfaf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId76896a03bf12dfc1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId60096a03bf12dfceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId26786a03bf12dfd9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId22556a03bf12dfe14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId47456a03bf12dfea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId19276a03bf12dff17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId35236a03bf12e0083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId90946a03bf12e00f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId88286a03bf12e01a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId53056a03bf12e0211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId48756a03bf12e0281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId47966a03bf12e030f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId15346a03bf12e0373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId77076a03bf12e047b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId31526a03bf12e050a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId93226a03bf12e05ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId63346a03bf12e0682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId17616a03bf12e0731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId13986a03bf12e07a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId70116a03bf12e0831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId44756a03bf12e095d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId81296a03bf12e0a59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId41596a03bf12e0af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId68066a03bf12e0bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId97476a03bf12e0c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32406a03bf12e0df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId16916a03bf12dba4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16916a03bf12dba4d.jpg"/><Relationship Id="rId31546a03bf12dd824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31546a03bf12dd824.jpg"/><Relationship Id="rId85556a03bf12e1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85556a03bf12e1255.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>