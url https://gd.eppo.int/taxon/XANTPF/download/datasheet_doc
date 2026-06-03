--- v10 (2026-05-13)
+++ v11 (2026-06-03)
@@ -383,51 +383,51 @@
               <w:t xml:space="preserve"> Jones, Lacy, Bouzar, Stall &amp; Schaad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89706a03bf12db387" w:history="1">
+            <w:hyperlink r:id="rId91586a20197a93520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -443,51 +443,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81146a03bf12db3f0" w:history="1">
+            <w:hyperlink r:id="rId52286a20197a9358b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -501,86 +501,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7945660" name="name19416a03bf12dba4f" descr="3683.jpg"/>
+                  <wp:docPr id="15295043" name="name91496a20197a93b90" descr="3683.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3683.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16916a03bf12dba4d" cstate="print"/>
+                          <a:blip r:embed="rId42746a20197a93b8d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11196a03bf12dbbbe" w:history="1">
+            <w:hyperlink r:id="rId88766a20197a93cd9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,92 +2614,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38666a03bf12dc96c" w:history="1">
+      <w:hyperlink r:id="rId85706a20197a94cb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20887196" name="name68766a03bf12dd828" descr="XANTPF_distribution_map.jpg"/>
+            <wp:docPr id="52156803" name="name88886a20197a95ba9" descr="XANTPF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31546a03bf12dd824" cstate="print"/>
+                    <a:blip r:embed="rId68466a20197a95ba4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2781,51 +2781,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Ontario), Mexico, United States of America (Alabama, Florida, Georgia, Illinois, Indiana, Louisiana, Michigan, Mississippi, North Carolina, Ohio)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Argentina, Brazil (Bahia, Distrito Federal, Goias, Minas Gerais, Santa Catarina, Sao Paulo)</w:t>
+        <w:t xml:space="preserve"> Argentina, Brazil (Bahia, Ceara, Distrito Federal, Goias, Minas Gerais, Parana, Santa Catarina, Sao Paulo)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Oceania:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Australia (Queensland)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4666,51 +4666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68436a03bf12de747" w:history="1">
+      <w:hyperlink r:id="rId17676a20197a96b9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4756,51 +4756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75556a03bf12de7df" w:history="1">
+      <w:hyperlink r:id="rId83006a20197a96c3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4837,151 +4837,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52196a03bf12de865" w:history="1">
+      <w:hyperlink r:id="rId93596a20197a96cc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33366a03bf12de8ba" w:history="1">
+      <w:hyperlink r:id="rId54556a20197a96d1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99446a03bf12de90e" w:history="1">
+      <w:hyperlink r:id="rId45766a20197a96d72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5047,51 +5047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26286a03bf12de9bb" w:history="1">
+      <w:hyperlink r:id="rId97976a20197a96e3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5177,51 +5177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97026a03bf12dea9c" w:history="1">
+      <w:hyperlink r:id="rId94746a20197a96f10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5307,51 +5307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59236a03bf12deb6c" w:history="1">
+      <w:hyperlink r:id="rId10276a20197a96fe2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5448,51 +5448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15226a03bf12dec44" w:history="1">
+      <w:hyperlink r:id="rId57836a20197a970be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5558,51 +5558,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91546a03bf12decf4" w:history="1">
+      <w:hyperlink r:id="rId44976a20197a97170" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5668,51 +5668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11076a03bf12deda2" w:history="1">
+      <w:hyperlink r:id="rId32786a20197a97223" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5907,51 +5907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41286a03bf12def3f" w:history="1">
+      <w:hyperlink r:id="rId38766a20197a973a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6017,51 +6017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83816a03bf12deff1" w:history="1">
+      <w:hyperlink r:id="rId95046a20197a97459" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6087,51 +6087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74826a03bf12df064" w:history="1">
+      <w:hyperlink r:id="rId80706a20197a974cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6217,51 +6217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59776a03bf12df132" w:history="1">
+      <w:hyperlink r:id="rId70436a20197a9759d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6443,51 +6443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90266a03bf12df2a6" w:history="1">
+      <w:hyperlink r:id="rId32616a20197a97723" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6640,51 +6640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32066a03bf12df3e2" w:history="1">
+      <w:hyperlink r:id="rId79336a20197a97869" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6750,51 +6750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47736a03bf12df48e" w:history="1">
+      <w:hyperlink r:id="rId37856a20197a9791b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6840,51 +6840,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29816a03bf12df51d" w:history="1">
+      <w:hyperlink r:id="rId86336a20197a979ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73556a03bf12df649" w:history="1">
+      <w:hyperlink r:id="rId28986a20197a97af0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7238,51 +7238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77856a03bf12df78e" w:history="1">
+      <w:hyperlink r:id="rId76126a20197a97c42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7442,51 +7442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58056a03bf12df8d4" w:history="1">
+      <w:hyperlink r:id="rId41186a20197a97d93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7512,51 +7512,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50956a03bf12df945" w:history="1">
+      <w:hyperlink r:id="rId16836a20197a97e08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7602,51 +7602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73016a03bf12df9d4" w:history="1">
+      <w:hyperlink r:id="rId13086a20197a97e99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7672,51 +7672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54576a03bf12dfa65" w:history="1">
+      <w:hyperlink r:id="rId30056a20197a97f0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95606a03bf12dfaf7" w:history="1">
+      <w:hyperlink r:id="rId22636a20197a97f9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76896a03bf12dfc1f" w:history="1">
+      <w:hyperlink r:id="rId81176a20197a980ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8058,51 +8058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60096a03bf12dfceb" w:history="1">
+      <w:hyperlink r:id="rId61396a20197a9817d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26786a03bf12dfd9a" w:history="1">
+      <w:hyperlink r:id="rId18866a20197a98210" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8218,51 +8218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22556a03bf12dfe14" w:history="1">
+      <w:hyperlink r:id="rId23306a20197a98283" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8308,51 +8308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47456a03bf12dfea5" w:history="1">
+      <w:hyperlink r:id="rId63186a20197a98315" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8378,51 +8378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19276a03bf12dff17" w:history="1">
+      <w:hyperlink r:id="rId30236a20197a98386" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8606,51 +8606,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35236a03bf12e0083" w:history="1">
+      <w:hyperlink r:id="rId57066a20197a984f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8676,51 +8676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90946a03bf12e00f3" w:history="1">
+      <w:hyperlink r:id="rId23276a20197a98586" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8786,51 +8786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88286a03bf12e01a1" w:history="1">
+      <w:hyperlink r:id="rId45436a20197a9863d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8856,51 +8856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53056a03bf12e0211" w:history="1">
+      <w:hyperlink r:id="rId52476a20197a986b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8926,51 +8926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48756a03bf12e0281" w:history="1">
+      <w:hyperlink r:id="rId78906a20197a98725" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9016,51 +9016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47966a03bf12e030f" w:history="1">
+      <w:hyperlink r:id="rId25396a20197a987b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9077,51 +9077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15346a03bf12e0373" w:history="1">
+      <w:hyperlink r:id="rId65806a20197a98821" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9245,51 +9245,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77076a03bf12e047b" w:history="1">
+      <w:hyperlink r:id="rId31896a20197a9892e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31526a03bf12e050a" w:history="1">
+      <w:hyperlink r:id="rId83656a20197a989c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9465,51 +9465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93226a03bf12e05ed" w:history="1">
+      <w:hyperlink r:id="rId94516a20197a98a96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9555,51 +9555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63346a03bf12e0682" w:history="1">
+      <w:hyperlink r:id="rId55346a20197a98b27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9665,51 +9665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17616a03bf12e0731" w:history="1">
+      <w:hyperlink r:id="rId29456a20197a98be3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9735,51 +9735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13986a03bf12e07a2" w:history="1">
+      <w:hyperlink r:id="rId38556a20197a98c59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9825,51 +9825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70116a03bf12e0831" w:history="1">
+      <w:hyperlink r:id="rId73556a20197a98cea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10013,51 +10013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44756a03bf12e095d" w:history="1">
+      <w:hyperlink r:id="rId20146a20197a98e1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10141,51 +10141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81296a03bf12e0a59" w:history="1">
+      <w:hyperlink r:id="rId36516a20197a98ef1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10231,51 +10231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41596a03bf12e0af5" w:history="1">
+      <w:hyperlink r:id="rId69086a20197a98f82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10359,51 +10359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68066a03bf12e0bc3" w:history="1">
+      <w:hyperlink r:id="rId35046a20197a99051" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,51 +10469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. perforans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97476a03bf12e0c85" w:history="1">
+      <w:hyperlink r:id="rId26336a20197a99110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10698,81 +10698,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32406a03bf12e0df9" w:history="1">
+      <w:hyperlink r:id="rId10346a20197a992a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58790301" name="name83556a03bf12e1257" descr="eu_funding_250.png"/>
+            <wp:docPr id="33755682" name="name86996a20197a99311" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85556a03bf12e1255" cstate="print"/>
+                    <a:blip r:embed="rId10626a20197a99310" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10870,137 +10870,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47042280">
+  <w:abstractNum w:abstractNumId="17436934">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31851782">
+    <w:lvl w:ilvl="0" w:tplc="79723906">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31851782" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79723906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31851782" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79723906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31851782" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79723906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31851782" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79723906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31851782" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79723906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31851782" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79723906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31851782" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79723906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31851782" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79723906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47042279">
+  <w:abstractNum w:abstractNumId="17436933">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76568865">
+    <w:lvl w:ilvl="0" w:tplc="80691392">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11752,55 +11752,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47042279">
-    <w:abstractNumId w:val="47042279"/>
+  <w:num w:numId="17436933">
+    <w:abstractNumId w:val="17436933"/>
   </w:num>
-  <w:num w:numId="47042280">
-    <w:abstractNumId w:val="47042280"/>
+  <w:num w:numId="17436934">
+    <w:abstractNumId w:val="17436934"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23350,51 +23350,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId405848305" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId782282443" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89706a03bf12db387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId81146a03bf12db3f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId11196a03bf12dbbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId38666a03bf12dc96c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId68436a03bf12de747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId75556a03bf12de7df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId52196a03bf12de865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId33366a03bf12de8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId99446a03bf12de90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId26286a03bf12de9bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId97026a03bf12dea9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId59236a03bf12deb6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId15226a03bf12dec44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId91546a03bf12decf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId11076a03bf12deda2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId41286a03bf12def3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId83816a03bf12deff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId74826a03bf12df064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId59776a03bf12df132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId90266a03bf12df2a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId32066a03bf12df3e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId47736a03bf12df48e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId29816a03bf12df51d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId73556a03bf12df649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId77856a03bf12df78e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId58056a03bf12df8d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId50956a03bf12df945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId73016a03bf12df9d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId54576a03bf12dfa65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId95606a03bf12dfaf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId76896a03bf12dfc1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId60096a03bf12dfceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId26786a03bf12dfd9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId22556a03bf12dfe14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId47456a03bf12dfea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId19276a03bf12dff17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId35236a03bf12e0083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId90946a03bf12e00f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId88286a03bf12e01a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId53056a03bf12e0211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId48756a03bf12e0281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId47966a03bf12e030f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId15346a03bf12e0373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId77076a03bf12e047b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId31526a03bf12e050a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId93226a03bf12e05ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId63346a03bf12e0682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId17616a03bf12e0731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId13986a03bf12e07a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId70116a03bf12e0831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId44756a03bf12e095d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId81296a03bf12e0a59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId41596a03bf12e0af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId68066a03bf12e0bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId97476a03bf12e0c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32406a03bf12e0df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId16916a03bf12dba4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16916a03bf12dba4d.jpg"/><Relationship Id="rId31546a03bf12dd824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31546a03bf12dd824.jpg"/><Relationship Id="rId85556a03bf12e1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85556a03bf12e1255.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId363472802" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId751886535" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91586a20197a93520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId52286a20197a9358b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId88766a20197a93cd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId85706a20197a94cb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId17676a20197a96b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId83006a20197a96c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId93596a20197a96cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId54556a20197a96d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId45766a20197a96d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId97976a20197a96e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId94746a20197a96f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId10276a20197a96fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId57836a20197a970be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId44976a20197a97170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId32786a20197a97223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId38766a20197a973a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId95046a20197a97459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId80706a20197a974cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId70436a20197a9759d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId32616a20197a97723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId79336a20197a97869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId37856a20197a9791b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId86336a20197a979ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId28986a20197a97af0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId76126a20197a97c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId41186a20197a97d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId16836a20197a97e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId13086a20197a97e99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId30056a20197a97f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId22636a20197a97f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId81176a20197a980ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId61396a20197a9817d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId18866a20197a98210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId23306a20197a98283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId63186a20197a98315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId30236a20197a98386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId57066a20197a984f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId23276a20197a98586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId45436a20197a9863d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId52476a20197a986b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId78906a20197a98725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId25396a20197a987b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId65806a20197a98821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId31896a20197a9892e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId83656a20197a989c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId94516a20197a98a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId55346a20197a98b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId29456a20197a98be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId38556a20197a98c59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId73556a20197a98cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId20146a20197a98e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId36516a20197a98ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId69086a20197a98f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId35046a20197a99051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId26336a20197a99110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10346a20197a992a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId42746a20197a93b8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42746a20197a93b8d.jpg"/><Relationship Id="rId68466a20197a95ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68466a20197a95ba4.jpg"/><Relationship Id="rId10626a20197a99310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10626a20197a99310.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>