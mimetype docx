--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -383,51 +383,51 @@
               <w:t xml:space="preserve"> Jones, Lacy, Bouzar, Stall &amp; Schaad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91586a20197a93520" w:history="1">
+            <w:hyperlink r:id="rId66376a3ab8d703b75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -443,51 +443,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52286a20197a9358b" w:history="1">
+            <w:hyperlink r:id="rId68646a3ab8d703be1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -501,86 +501,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15295043" name="name91496a20197a93b90" descr="3683.jpg"/>
+                  <wp:docPr id="87775511" name="name89546a3ab8d704286" descr="3683.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3683.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42746a20197a93b8d" cstate="print"/>
+                          <a:blip r:embed="rId50406a3ab8d704284" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88766a20197a93cd9" w:history="1">
+            <w:hyperlink r:id="rId33316a3ab8d7043be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,92 +2614,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85706a20197a94cb1" w:history="1">
+      <w:hyperlink r:id="rId98916a3ab8d7051a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52156803" name="name88886a20197a95ba9" descr="XANTPF_distribution_map.jpg"/>
+            <wp:docPr id="89999068" name="name69056a3ab8d70591c" descr="XANTPF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68466a20197a95ba4" cstate="print"/>
+                    <a:blip r:embed="rId13456a3ab8d705919" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4666,51 +4666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17676a20197a96b9e" w:history="1">
+      <w:hyperlink r:id="rId50826a3ab8d706832" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4756,51 +4756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83006a20197a96c3a" w:history="1">
+      <w:hyperlink r:id="rId57246a3ab8d7068c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4837,151 +4837,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93596a20197a96cc1" w:history="1">
+      <w:hyperlink r:id="rId45386a3ab8d70694f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54556a20197a96d1b" w:history="1">
+      <w:hyperlink r:id="rId93046a3ab8d7069a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45766a20197a96d72" w:history="1">
+      <w:hyperlink r:id="rId54486a3ab8d706b60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5047,51 +5047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97976a20197a96e3b" w:history="1">
+      <w:hyperlink r:id="rId20016a3ab8d706c18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5177,51 +5177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94746a20197a96f10" w:history="1">
+      <w:hyperlink r:id="rId77886a3ab8d706cf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5307,51 +5307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10276a20197a96fe2" w:history="1">
+      <w:hyperlink r:id="rId60876a3ab8d706dd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5448,51 +5448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57836a20197a970be" w:history="1">
+      <w:hyperlink r:id="rId12246a3ab8d706eb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5558,51 +5558,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44976a20197a97170" w:history="1">
+      <w:hyperlink r:id="rId33816a3ab8d706f69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5668,51 +5668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32786a20197a97223" w:history="1">
+      <w:hyperlink r:id="rId44466a3ab8d70701d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5907,51 +5907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38766a20197a973a6" w:history="1">
+      <w:hyperlink r:id="rId62936a3ab8d7071ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6017,51 +6017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95046a20197a97459" w:history="1">
+      <w:hyperlink r:id="rId16466a3ab8d707261" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6087,51 +6087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80706a20197a974cb" w:history="1">
+      <w:hyperlink r:id="rId85076a3ab8d7072d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6217,51 +6217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70436a20197a9759d" w:history="1">
+      <w:hyperlink r:id="rId61066a3ab8d7073a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6443,51 +6443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32616a20197a97723" w:history="1">
+      <w:hyperlink r:id="rId95686a3ab8d707510" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6640,51 +6640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79336a20197a97869" w:history="1">
+      <w:hyperlink r:id="rId35386a3ab8d707657" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6750,51 +6750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37856a20197a9791b" w:history="1">
+      <w:hyperlink r:id="rId13606a3ab8d707709" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6840,51 +6840,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86336a20197a979ad" w:history="1">
+      <w:hyperlink r:id="rId22716a3ab8d70779b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28986a20197a97af0" w:history="1">
+      <w:hyperlink r:id="rId63186a3ab8d7078cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7238,51 +7238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76126a20197a97c42" w:history="1">
+      <w:hyperlink r:id="rId87426a3ab8d707a19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7442,51 +7442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41186a20197a97d93" w:history="1">
+      <w:hyperlink r:id="rId29886a3ab8d707b66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7512,51 +7512,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16836a20197a97e08" w:history="1">
+      <w:hyperlink r:id="rId77116a3ab8d707bd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7602,51 +7602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13086a20197a97e99" w:history="1">
+      <w:hyperlink r:id="rId62456a3ab8d707c77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7672,51 +7672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30056a20197a97f0c" w:history="1">
+      <w:hyperlink r:id="rId88276a3ab8d707d04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22636a20197a97f9e" w:history="1">
+      <w:hyperlink r:id="rId16836a3ab8d707d9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81176a20197a980ca" w:history="1">
+      <w:hyperlink r:id="rId79296a3ab8d707ecb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8058,51 +8058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61396a20197a9817d" w:history="1">
+      <w:hyperlink r:id="rId11026a3ab8d707f7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18866a20197a98210" w:history="1">
+      <w:hyperlink r:id="rId59806a3ab8d708013" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8218,51 +8218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23306a20197a98283" w:history="1">
+      <w:hyperlink r:id="rId38296a3ab8d708086" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8308,51 +8308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63186a20197a98315" w:history="1">
+      <w:hyperlink r:id="rId71556a3ab8d708118" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8378,51 +8378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30236a20197a98386" w:history="1">
+      <w:hyperlink r:id="rId15516a3ab8d708189" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8606,51 +8606,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57066a20197a984f7" w:history="1">
+      <w:hyperlink r:id="rId68546a3ab8d7082f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8676,51 +8676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23276a20197a98586" w:history="1">
+      <w:hyperlink r:id="rId25056a3ab8d708365" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8786,51 +8786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45436a20197a9863d" w:history="1">
+      <w:hyperlink r:id="rId87566a3ab8d708413" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8856,51 +8856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52476a20197a986b1" w:history="1">
+      <w:hyperlink r:id="rId62636a3ab8d708484" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8926,51 +8926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78906a20197a98725" w:history="1">
+      <w:hyperlink r:id="rId12736a3ab8d7084f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9016,51 +9016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25396a20197a987b7" w:history="1">
+      <w:hyperlink r:id="rId91196a3ab8d708584" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9077,51 +9077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65806a20197a98821" w:history="1">
+      <w:hyperlink r:id="rId58186a3ab8d7085eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9245,51 +9245,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31896a20197a9892e" w:history="1">
+      <w:hyperlink r:id="rId84226a3ab8d7086f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83656a20197a989c3" w:history="1">
+      <w:hyperlink r:id="rId49266a3ab8d708786" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9465,51 +9465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94516a20197a98a96" w:history="1">
+      <w:hyperlink r:id="rId70436a3ab8d70885f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9555,51 +9555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55346a20197a98b27" w:history="1">
+      <w:hyperlink r:id="rId45396a3ab8d7088f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9665,51 +9665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29456a20197a98be3" w:history="1">
+      <w:hyperlink r:id="rId19356a3ab8d7089a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9735,51 +9735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38556a20197a98c59" w:history="1">
+      <w:hyperlink r:id="rId23206a3ab8d708a1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9825,51 +9825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73556a20197a98cea" w:history="1">
+      <w:hyperlink r:id="rId14506a3ab8d708aab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10013,51 +10013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20146a20197a98e1c" w:history="1">
+      <w:hyperlink r:id="rId26986a3ab8d708bdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10141,51 +10141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36516a20197a98ef1" w:history="1">
+      <w:hyperlink r:id="rId56266a3ab8d708cc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10231,51 +10231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69086a20197a98f82" w:history="1">
+      <w:hyperlink r:id="rId45886a3ab8d708d52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10359,51 +10359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35046a20197a99051" w:history="1">
+      <w:hyperlink r:id="rId26986a3ab8d708e24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,51 +10469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. perforans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26336a20197a99110" w:history="1">
+      <w:hyperlink r:id="rId78196a3ab8d708ee4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10698,81 +10698,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10346a20197a992a8" w:history="1">
+      <w:hyperlink r:id="rId16146a3ab8d70905c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33755682" name="name86996a20197a99311" descr="eu_funding_250.png"/>
+            <wp:docPr id="54660974" name="name98176a3ab8d7090f0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10626a20197a99310" cstate="print"/>
+                    <a:blip r:embed="rId18806a3ab8d7090ee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10870,137 +10870,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17436934">
+  <w:abstractNum w:abstractNumId="88845926">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79723906">
+    <w:lvl w:ilvl="0" w:tplc="15310865">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79723906" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15310865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79723906" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15310865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79723906" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15310865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79723906" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15310865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79723906" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15310865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79723906" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15310865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79723906" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15310865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79723906" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15310865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17436933">
+  <w:abstractNum w:abstractNumId="88845925">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80691392">
+    <w:lvl w:ilvl="0" w:tplc="95649131">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11752,55 +11752,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17436933">
-    <w:abstractNumId w:val="17436933"/>
+  <w:num w:numId="88845925">
+    <w:abstractNumId w:val="88845925"/>
   </w:num>
-  <w:num w:numId="17436934">
-    <w:abstractNumId w:val="17436934"/>
+  <w:num w:numId="88845926">
+    <w:abstractNumId w:val="88845926"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23350,51 +23350,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId363472802" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId751886535" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91586a20197a93520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId52286a20197a9358b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId88766a20197a93cd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId85706a20197a94cb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId17676a20197a96b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId83006a20197a96c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId93596a20197a96cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId54556a20197a96d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId45766a20197a96d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId97976a20197a96e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId94746a20197a96f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId10276a20197a96fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId57836a20197a970be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId44976a20197a97170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId32786a20197a97223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId38766a20197a973a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId95046a20197a97459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId80706a20197a974cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId70436a20197a9759d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId32616a20197a97723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId79336a20197a97869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId37856a20197a9791b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId86336a20197a979ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId28986a20197a97af0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId76126a20197a97c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId41186a20197a97d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId16836a20197a97e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId13086a20197a97e99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId30056a20197a97f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId22636a20197a97f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId81176a20197a980ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId61396a20197a9817d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId18866a20197a98210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId23306a20197a98283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId63186a20197a98315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId30236a20197a98386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId57066a20197a984f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId23276a20197a98586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId45436a20197a9863d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId52476a20197a986b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId78906a20197a98725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId25396a20197a987b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId65806a20197a98821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId31896a20197a9892e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId83656a20197a989c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId94516a20197a98a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId55346a20197a98b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId29456a20197a98be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId38556a20197a98c59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId73556a20197a98cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId20146a20197a98e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId36516a20197a98ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId69086a20197a98f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId35046a20197a99051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId26336a20197a99110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10346a20197a992a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId42746a20197a93b8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42746a20197a93b8d.jpg"/><Relationship Id="rId68466a20197a95ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68466a20197a95ba4.jpg"/><Relationship Id="rId10626a20197a99310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10626a20197a99310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699706146" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId481381727" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66376a3ab8d703b75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId68646a3ab8d703be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId33316a3ab8d7043be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId98916a3ab8d7051a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId50826a3ab8d706832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId57246a3ab8d7068c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId45386a3ab8d70694f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId93046a3ab8d7069a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId54486a3ab8d706b60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId20016a3ab8d706c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId77886a3ab8d706cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId60876a3ab8d706dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId12246a3ab8d706eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId33816a3ab8d706f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId44466a3ab8d70701d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId62936a3ab8d7071ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId16466a3ab8d707261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId85076a3ab8d7072d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId61066a3ab8d7073a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId95686a3ab8d707510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId35386a3ab8d707657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId13606a3ab8d707709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId22716a3ab8d70779b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId63186a3ab8d7078cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId87426a3ab8d707a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId29886a3ab8d707b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId77116a3ab8d707bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId62456a3ab8d707c77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId88276a3ab8d707d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId16836a3ab8d707d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId79296a3ab8d707ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId11026a3ab8d707f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId59806a3ab8d708013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId38296a3ab8d708086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId71556a3ab8d708118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId15516a3ab8d708189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId68546a3ab8d7082f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId25056a3ab8d708365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId87566a3ab8d708413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId62636a3ab8d708484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId12736a3ab8d7084f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId91196a3ab8d708584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId58186a3ab8d7085eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId84226a3ab8d7086f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId49266a3ab8d708786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId70436a3ab8d70885f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId45396a3ab8d7088f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId19356a3ab8d7089a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId23206a3ab8d708a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId14506a3ab8d708aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId26986a3ab8d708bdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId56266a3ab8d708cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId45886a3ab8d708d52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId26986a3ab8d708e24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId78196a3ab8d708ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16146a3ab8d70905c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId50406a3ab8d704284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50406a3ab8d704284.jpg"/><Relationship Id="rId13456a3ab8d705919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13456a3ab8d705919.jpg"/><Relationship Id="rId18806a3ab8d7090ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18806a3ab8d7090ee.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>