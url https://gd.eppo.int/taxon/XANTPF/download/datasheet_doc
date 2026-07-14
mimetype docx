--- v12 (2026-06-23)
+++ v13 (2026-07-14)
@@ -383,51 +383,51 @@
               <w:t xml:space="preserve"> Jones, Lacy, Bouzar, Stall &amp; Schaad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66376a3ab8d703b75" w:history="1">
+            <w:hyperlink r:id="rId68856a55a3e474aa9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -443,51 +443,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68646a3ab8d703be1" w:history="1">
+            <w:hyperlink r:id="rId50286a55a3e474b14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -501,86 +501,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87775511" name="name89546a3ab8d704286" descr="3683.jpg"/>
+                  <wp:docPr id="97894362" name="name49356a55a3e47535c" descr="3683.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3683.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50406a3ab8d704284" cstate="print"/>
+                          <a:blip r:embed="rId33776a55a3e475359" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33316a3ab8d7043be" w:history="1">
+            <w:hyperlink r:id="rId45736a55a3e47549a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,92 +2614,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98916a3ab8d7051a3" w:history="1">
+      <w:hyperlink r:id="rId74026a55a3e476299" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89999068" name="name69056a3ab8d70591c" descr="XANTPF_distribution_map.jpg"/>
+            <wp:docPr id="23242971" name="name95136a55a3e4770e5" descr="XANTPF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13456a3ab8d705919" cstate="print"/>
+                    <a:blip r:embed="rId64876a55a3e4770e3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2739,51 +2739,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Comoros, Ethiopia, Mauritius, Seychelles, South Africa, Tanzania, United Republic of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Fujian), Indonesia (Sumatra), Iran, Islamic Republic of, Korea, Republic of, Taiwan, Thailand</w:t>
+        <w:t xml:space="preserve"> China (Fujian), India (Andhra Pradesh, Haryana, Punjab), Indonesia (Sumatra), Iran, Islamic Republic of, Korea, Republic of, Taiwan, Thailand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Ontario), Mexico, United States of America (Alabama, Florida, Georgia, Illinois, Indiana, Louisiana, Michigan, Mississippi, North Carolina, Ohio)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4666,51 +4666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50826a3ab8d706832" w:history="1">
+      <w:hyperlink r:id="rId74806a55a3e478990" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4756,51 +4756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57246a3ab8d7068c9" w:history="1">
+      <w:hyperlink r:id="rId46706a55a3e478a64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4837,151 +4837,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45386a3ab8d70694f" w:history="1">
+      <w:hyperlink r:id="rId36436a55a3e478aef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93046a3ab8d7069a4" w:history="1">
+      <w:hyperlink r:id="rId87846a55a3e478e88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54486a3ab8d706b60" w:history="1">
+      <w:hyperlink r:id="rId64826a55a3e478efb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5047,51 +5047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20016a3ab8d706c18" w:history="1">
+      <w:hyperlink r:id="rId62046a55a3e478fb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5177,51 +5177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77886a3ab8d706cf5" w:history="1">
+      <w:hyperlink r:id="rId45436a55a3e479080" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5307,51 +5307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60876a3ab8d706dd8" w:history="1">
+      <w:hyperlink r:id="rId35566a55a3e47917e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5448,51 +5448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12246a3ab8d706eb5" w:history="1">
+      <w:hyperlink r:id="rId93466a55a3e47925c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5558,51 +5558,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33816a3ab8d706f69" w:history="1">
+      <w:hyperlink r:id="rId31536a55a3e479311" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5668,51 +5668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44466a3ab8d70701d" w:history="1">
+      <w:hyperlink r:id="rId54656a55a3e4793c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5907,51 +5907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62936a3ab8d7071ae" w:history="1">
+      <w:hyperlink r:id="rId62246a55a3e47953e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6017,51 +6017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16466a3ab8d707261" w:history="1">
+      <w:hyperlink r:id="rId75746a55a3e4795ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6087,51 +6087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85076a3ab8d7072d5" w:history="1">
+      <w:hyperlink r:id="rId46986a55a3e479660" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6217,51 +6217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61066a3ab8d7073a4" w:history="1">
+      <w:hyperlink r:id="rId83486a55a3e47977f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6443,51 +6443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95686a3ab8d707510" w:history="1">
+      <w:hyperlink r:id="rId60316a55a3e4798f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6640,51 +6640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35386a3ab8d707657" w:history="1">
+      <w:hyperlink r:id="rId25616a55a3e479a53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6750,51 +6750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13606a3ab8d707709" w:history="1">
+      <w:hyperlink r:id="rId98356a55a3e479b06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6840,51 +6840,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22716a3ab8d70779b" w:history="1">
+      <w:hyperlink r:id="rId67856a55a3e479b96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63186a3ab8d7078cd" w:history="1">
+      <w:hyperlink r:id="rId45536a55a3e479cc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7238,51 +7238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87426a3ab8d707a19" w:history="1">
+      <w:hyperlink r:id="rId87946a55a3e479e11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7442,51 +7442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29886a3ab8d707b66" w:history="1">
+      <w:hyperlink r:id="rId60266a55a3e479f5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7512,51 +7512,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77116a3ab8d707bd8" w:history="1">
+      <w:hyperlink r:id="rId41506a55a3e479fcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7602,51 +7602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62456a3ab8d707c77" w:history="1">
+      <w:hyperlink r:id="rId11936a55a3e47a059" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7672,51 +7672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88276a3ab8d707d04" w:history="1">
+      <w:hyperlink r:id="rId10386a55a3e47a0c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16836a3ab8d707d9a" w:history="1">
+      <w:hyperlink r:id="rId66656a55a3e47a170" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79296a3ab8d707ecb" w:history="1">
+      <w:hyperlink r:id="rId60616a55a3e47a298" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8058,51 +8058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11026a3ab8d707f7f" w:history="1">
+      <w:hyperlink r:id="rId56146a55a3e47a349" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59806a3ab8d708013" w:history="1">
+      <w:hyperlink r:id="rId59826a55a3e47a3db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8218,51 +8218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38296a3ab8d708086" w:history="1">
+      <w:hyperlink r:id="rId17626a55a3e47a44d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8308,51 +8308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71556a3ab8d708118" w:history="1">
+      <w:hyperlink r:id="rId53096a55a3e47a4dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8378,51 +8378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15516a3ab8d708189" w:history="1">
+      <w:hyperlink r:id="rId20206a55a3e47a565" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8606,51 +8606,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68546a3ab8d7082f4" w:history="1">
+      <w:hyperlink r:id="rId37536a55a3e47a6db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8676,51 +8676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25056a3ab8d708365" w:history="1">
+      <w:hyperlink r:id="rId25636a55a3e47a74f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8786,51 +8786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87566a3ab8d708413" w:history="1">
+      <w:hyperlink r:id="rId62516a55a3e47a800" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8856,51 +8856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62636a3ab8d708484" w:history="1">
+      <w:hyperlink r:id="rId78066a55a3e47a872" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8926,51 +8926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12736a3ab8d7084f5" w:history="1">
+      <w:hyperlink r:id="rId32546a55a3e47a8e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9016,51 +9016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91196a3ab8d708584" w:history="1">
+      <w:hyperlink r:id="rId51086a55a3e47a973" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9077,51 +9077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58186a3ab8d7085eb" w:history="1">
+      <w:hyperlink r:id="rId12116a55a3e47a9d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9245,51 +9245,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84226a3ab8d7086f6" w:history="1">
+      <w:hyperlink r:id="rId31816a55a3e47aae2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49266a3ab8d708786" w:history="1">
+      <w:hyperlink r:id="rId12746a55a3e47ab72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9465,51 +9465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70436a3ab8d70885f" w:history="1">
+      <w:hyperlink r:id="rId20626a55a3e47ac3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9555,51 +9555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45396a3ab8d7088f6" w:history="1">
+      <w:hyperlink r:id="rId57756a55a3e47acce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9665,51 +9665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19356a3ab8d7089a8" w:history="1">
+      <w:hyperlink r:id="rId37526a55a3e47ad7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9735,51 +9735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23206a3ab8d708a1a" w:history="1">
+      <w:hyperlink r:id="rId64316a55a3e47adec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9825,51 +9825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14506a3ab8d708aab" w:history="1">
+      <w:hyperlink r:id="rId15746a55a3e47ae7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10013,51 +10013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26986a3ab8d708bdb" w:history="1">
+      <w:hyperlink r:id="rId65486a55a3e47afa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10141,51 +10141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56266a3ab8d708cc0" w:history="1">
+      <w:hyperlink r:id="rId15316a55a3e47b06f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10231,51 +10231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45886a3ab8d708d52" w:history="1">
+      <w:hyperlink r:id="rId42426a55a3e47b12b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10359,51 +10359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26986a3ab8d708e24" w:history="1">
+      <w:hyperlink r:id="rId31866a55a3e47b1ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,51 +10469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. perforans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78196a3ab8d708ee4" w:history="1">
+      <w:hyperlink r:id="rId26616a55a3e47b2c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10698,81 +10698,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16146a3ab8d70905c" w:history="1">
+      <w:hyperlink r:id="rId30086a55a3e47b43c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54660974" name="name98176a3ab8d7090f0" descr="eu_funding_250.png"/>
+            <wp:docPr id="58028927" name="name85666a55a3e47b829" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18806a3ab8d7090ee" cstate="print"/>
+                    <a:blip r:embed="rId51946a55a3e47b828" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10870,137 +10870,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88845926">
+  <w:abstractNum w:abstractNumId="88278965">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15310865">
+    <w:lvl w:ilvl="0" w:tplc="97932128">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15310865" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97932128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15310865" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97932128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15310865" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97932128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15310865" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97932128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15310865" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97932128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15310865" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97932128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15310865" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97932128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15310865" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97932128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88845925">
+  <w:abstractNum w:abstractNumId="88278964">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95649131">
+    <w:lvl w:ilvl="0" w:tplc="83701958">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11752,55 +11752,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88845925">
-    <w:abstractNumId w:val="88845925"/>
+  <w:num w:numId="88278964">
+    <w:abstractNumId w:val="88278964"/>
   </w:num>
-  <w:num w:numId="88845926">
-    <w:abstractNumId w:val="88845926"/>
+  <w:num w:numId="88278965">
+    <w:abstractNumId w:val="88278965"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23350,51 +23350,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699706146" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId481381727" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66376a3ab8d703b75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId68646a3ab8d703be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId33316a3ab8d7043be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId98916a3ab8d7051a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId50826a3ab8d706832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId57246a3ab8d7068c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId45386a3ab8d70694f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId93046a3ab8d7069a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId54486a3ab8d706b60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId20016a3ab8d706c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId77886a3ab8d706cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId60876a3ab8d706dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId12246a3ab8d706eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId33816a3ab8d706f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId44466a3ab8d70701d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId62936a3ab8d7071ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId16466a3ab8d707261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId85076a3ab8d7072d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId61066a3ab8d7073a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId95686a3ab8d707510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId35386a3ab8d707657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId13606a3ab8d707709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId22716a3ab8d70779b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId63186a3ab8d7078cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId87426a3ab8d707a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId29886a3ab8d707b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId77116a3ab8d707bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId62456a3ab8d707c77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId88276a3ab8d707d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId16836a3ab8d707d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId79296a3ab8d707ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId11026a3ab8d707f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId59806a3ab8d708013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId38296a3ab8d708086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId71556a3ab8d708118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId15516a3ab8d708189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId68546a3ab8d7082f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId25056a3ab8d708365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId87566a3ab8d708413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId62636a3ab8d708484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId12736a3ab8d7084f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId91196a3ab8d708584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId58186a3ab8d7085eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId84226a3ab8d7086f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId49266a3ab8d708786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId70436a3ab8d70885f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId45396a3ab8d7088f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId19356a3ab8d7089a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId23206a3ab8d708a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId14506a3ab8d708aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId26986a3ab8d708bdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId56266a3ab8d708cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId45886a3ab8d708d52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId26986a3ab8d708e24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId78196a3ab8d708ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16146a3ab8d70905c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId50406a3ab8d704284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50406a3ab8d704284.jpg"/><Relationship Id="rId13456a3ab8d705919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13456a3ab8d705919.jpg"/><Relationship Id="rId18806a3ab8d7090ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18806a3ab8d7090ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId222861410" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId806578724" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68856a55a3e474aa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId50286a55a3e474b14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId45736a55a3e47549a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId74026a55a3e476299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId74806a55a3e478990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId46706a55a3e478a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId36436a55a3e478aef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId87846a55a3e478e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId64826a55a3e478efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId62046a55a3e478fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId45436a55a3e479080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId35566a55a3e47917e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId93466a55a3e47925c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId31536a55a3e479311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId54656a55a3e4793c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId62246a55a3e47953e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId75746a55a3e4795ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId46986a55a3e479660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId83486a55a3e47977f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId60316a55a3e4798f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId25616a55a3e479a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId98356a55a3e479b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId67856a55a3e479b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId45536a55a3e479cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId87946a55a3e479e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId60266a55a3e479f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId41506a55a3e479fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId11936a55a3e47a059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId10386a55a3e47a0c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId66656a55a3e47a170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId60616a55a3e47a298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId56146a55a3e47a349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId59826a55a3e47a3db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId17626a55a3e47a44d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId53096a55a3e47a4dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId20206a55a3e47a565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId37536a55a3e47a6db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId25636a55a3e47a74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId62516a55a3e47a800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId78066a55a3e47a872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId32546a55a3e47a8e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId51086a55a3e47a973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId12116a55a3e47a9d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId31816a55a3e47aae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId12746a55a3e47ab72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId20626a55a3e47ac3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId57756a55a3e47acce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId37526a55a3e47ad7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId64316a55a3e47adec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId15746a55a3e47ae7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId65486a55a3e47afa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId15316a55a3e47b06f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId42426a55a3e47b12b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId31866a55a3e47b1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId26616a55a3e47b2c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30086a55a3e47b43c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId33776a55a3e475359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33776a55a3e475359.jpg"/><Relationship Id="rId64876a55a3e4770e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64876a55a3e4770e3.jpg"/><Relationship Id="rId51946a55a3e47b828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51946a55a3e47b828.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>