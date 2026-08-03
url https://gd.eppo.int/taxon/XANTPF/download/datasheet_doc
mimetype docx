--- v13 (2026-07-14)
+++ v14 (2026-08-03)
@@ -383,51 +383,51 @@
               <w:t xml:space="preserve"> Jones, Lacy, Bouzar, Stall &amp; Schaad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68856a55a3e474aa9" w:history="1">
+            <w:hyperlink r:id="rId31646a7070aa790f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -443,51 +443,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50286a55a3e474b14" w:history="1">
+            <w:hyperlink r:id="rId58646a7070aa7915c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -501,86 +501,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97894362" name="name49356a55a3e47535c" descr="3683.jpg"/>
+                  <wp:docPr id="7061022" name="name31516a7070aa79a7c" descr="3683.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3683.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33776a55a3e475359" cstate="print"/>
+                          <a:blip r:embed="rId80456a7070aa79a7a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45736a55a3e47549a" w:history="1">
+            <w:hyperlink r:id="rId28236a7070aa7a0db" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,92 +2614,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74026a55a3e476299" w:history="1">
+      <w:hyperlink r:id="rId34006a7070aa7b03c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23242971" name="name95136a55a3e4770e5" descr="XANTPF_distribution_map.jpg"/>
+            <wp:docPr id="66268805" name="name91096a7070aa7bdba" descr="XANTPF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64876a55a3e4770e3" cstate="print"/>
+                    <a:blip r:embed="rId35886a7070aa7bdb8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2718,93 +2718,93 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Italy (Sicilia), Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Comoros, Ethiopia, Mauritius, Seychelles, South Africa, Tanzania, United Republic of</w:t>
+        <w:t xml:space="preserve"> Comoros, Ethiopia, Mauritius, Mayotte, Nigeria, Seychelles, South Africa, Tanzania, United Republic of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Fujian), India (Andhra Pradesh, Haryana, Punjab), Indonesia (Sumatra), Iran, Islamic Republic of, Korea, Republic of, Taiwan, Thailand</w:t>
+        <w:t xml:space="preserve"> China (Fujian), India (Andhra Pradesh, Haryana, Punjab), Indonesia (Sumatra), Iran, Islamic Republic of, Korea, Republic of, Taiwan, Thailand, Vietnam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Canada (Ontario), Mexico, United States of America (Alabama, Florida, Georgia, Illinois, Indiana, Louisiana, Michigan, Mississippi, North Carolina, Ohio)</w:t>
+        <w:t xml:space="preserve"> Canada (Ontario), Mexico, United States of America (Alabama, Florida, Georgia, Illinois, Indiana, Louisiana, Michigan, Mississippi, North Carolina, Ohio, South Carolina)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Argentina, Brazil (Bahia, Ceara, Distrito Federal, Goias, Minas Gerais, Parana, Santa Catarina, Sao Paulo)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4666,51 +4666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74806a55a3e478990" w:history="1">
+      <w:hyperlink r:id="rId72876a7070aa7cc8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4756,51 +4756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46706a55a3e478a64" w:history="1">
+      <w:hyperlink r:id="rId89526a7070aa7cd20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4837,151 +4837,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36436a55a3e478aef" w:history="1">
+      <w:hyperlink r:id="rId73536a7070aa7cda6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87846a55a3e478e88" w:history="1">
+      <w:hyperlink r:id="rId69306a7070aa7cdfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64826a55a3e478efb" w:history="1">
+      <w:hyperlink r:id="rId84406a7070aa7ce51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5047,51 +5047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62046a55a3e478fb0" w:history="1">
+      <w:hyperlink r:id="rId50056a7070aa7cf01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5177,51 +5177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45436a55a3e479080" w:history="1">
+      <w:hyperlink r:id="rId70846a7070aa7cfdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5307,51 +5307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35566a55a3e47917e" w:history="1">
+      <w:hyperlink r:id="rId85046a7070aa7d0ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5448,51 +5448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93466a55a3e47925c" w:history="1">
+      <w:hyperlink r:id="rId85736a7070aa7d188" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5558,51 +5558,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31536a55a3e479311" w:history="1">
+      <w:hyperlink r:id="rId96836a7070aa7d238" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5668,51 +5668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54656a55a3e4793c1" w:history="1">
+      <w:hyperlink r:id="rId99256a7070aa7d2f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5907,51 +5907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62246a55a3e47953e" w:history="1">
+      <w:hyperlink r:id="rId79896a7070aa7d475" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6017,51 +6017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75746a55a3e4795ed" w:history="1">
+      <w:hyperlink r:id="rId49266a7070aa7d524" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6087,51 +6087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46986a55a3e479660" w:history="1">
+      <w:hyperlink r:id="rId86796a7070aa7d596" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6217,51 +6217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83486a55a3e47977f" w:history="1">
+      <w:hyperlink r:id="rId49276a7070aa7d664" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6443,51 +6443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60316a55a3e4798f0" w:history="1">
+      <w:hyperlink r:id="rId47206a7070aa7d7cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6640,51 +6640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25616a55a3e479a53" w:history="1">
+      <w:hyperlink r:id="rId74996a7070aa7d96f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6750,51 +6750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98356a55a3e479b06" w:history="1">
+      <w:hyperlink r:id="rId25246a7070aa7da22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6840,51 +6840,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67856a55a3e479b96" w:history="1">
+      <w:hyperlink r:id="rId94636a7070aa7dab3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45536a55a3e479cc9" w:history="1">
+      <w:hyperlink r:id="rId61976a7070aa7dbe5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7238,51 +7238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87946a55a3e479e11" w:history="1">
+      <w:hyperlink r:id="rId25296a7070aa7dd31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7442,51 +7442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60266a55a3e479f5b" w:history="1">
+      <w:hyperlink r:id="rId26276a7070aa7de8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7512,51 +7512,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41506a55a3e479fcb" w:history="1">
+      <w:hyperlink r:id="rId87336a7070aa7df1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7602,51 +7602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11936a55a3e47a059" w:history="1">
+      <w:hyperlink r:id="rId53066a7070aa7dfb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7672,51 +7672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10386a55a3e47a0c8" w:history="1">
+      <w:hyperlink r:id="rId48856a7070aa7e025" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66656a55a3e47a170" w:history="1">
+      <w:hyperlink r:id="rId73886a7070aa7e0b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60616a55a3e47a298" w:history="1">
+      <w:hyperlink r:id="rId16146a7070aa7e1e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8058,51 +8058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56146a55a3e47a349" w:history="1">
+      <w:hyperlink r:id="rId89146a7070aa7e291" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59826a55a3e47a3db" w:history="1">
+      <w:hyperlink r:id="rId16526a7070aa7e324" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8218,51 +8218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17626a55a3e47a44d" w:history="1">
+      <w:hyperlink r:id="rId31906a7070aa7e397" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8308,51 +8308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53096a55a3e47a4dc" w:history="1">
+      <w:hyperlink r:id="rId45906a7070aa7e425" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8378,51 +8378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20206a55a3e47a565" w:history="1">
+      <w:hyperlink r:id="rId56186a7070aa7e496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8606,51 +8606,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37536a55a3e47a6db" w:history="1">
+      <w:hyperlink r:id="rId22016a7070aa7e60a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8676,51 +8676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25636a55a3e47a74f" w:history="1">
+      <w:hyperlink r:id="rId89936a7070aa7e67e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8786,51 +8786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62516a55a3e47a800" w:history="1">
+      <w:hyperlink r:id="rId76736a7070aa7e72d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8856,51 +8856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78066a55a3e47a872" w:history="1">
+      <w:hyperlink r:id="rId82996a7070aa7e79e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8926,51 +8926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32546a55a3e47a8e3" w:history="1">
+      <w:hyperlink r:id="rId31536a7070aa7e80f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9016,51 +9016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51086a55a3e47a973" w:history="1">
+      <w:hyperlink r:id="rId80496a7070aa7e89e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9077,51 +9077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12116a55a3e47a9d9" w:history="1">
+      <w:hyperlink r:id="rId71576a7070aa7e905" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9245,51 +9245,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31816a55a3e47aae2" w:history="1">
+      <w:hyperlink r:id="rId44886a7070aa7ea19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12746a55a3e47ab72" w:history="1">
+      <w:hyperlink r:id="rId54576a7070aa7eaad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9465,51 +9465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20626a55a3e47ac3e" w:history="1">
+      <w:hyperlink r:id="rId76796a7070aa7eb7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9555,51 +9555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57756a55a3e47acce" w:history="1">
+      <w:hyperlink r:id="rId39356a7070aa7ec0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9665,51 +9665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37526a55a3e47ad7b" w:history="1">
+      <w:hyperlink r:id="rId14196a7070aa7ecbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9735,51 +9735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64316a55a3e47adec" w:history="1">
+      <w:hyperlink r:id="rId82676a7070aa7ed2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9825,51 +9825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15746a55a3e47ae7a" w:history="1">
+      <w:hyperlink r:id="rId28006a7070aa7edbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10013,51 +10013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65486a55a3e47afa2" w:history="1">
+      <w:hyperlink r:id="rId63016a7070aa7ef08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10141,51 +10141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15316a55a3e47b06f" w:history="1">
+      <w:hyperlink r:id="rId25626a7070aa7efdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10231,51 +10231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42426a55a3e47b12b" w:history="1">
+      <w:hyperlink r:id="rId68816a7070aa7f071" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10359,51 +10359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31866a55a3e47b1ff" w:history="1">
+      <w:hyperlink r:id="rId39356a7070aa7f146" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,51 +10469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. perforans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26616a55a3e47b2c7" w:history="1">
+      <w:hyperlink r:id="rId71906a7070aa7f204" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10698,81 +10698,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30086a55a3e47b43c" w:history="1">
+      <w:hyperlink r:id="rId60466a7070aa7f377" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58028927" name="name85666a55a3e47b829" descr="eu_funding_250.png"/>
+            <wp:docPr id="62894127" name="name31796a7070aa7f409" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51946a55a3e47b828" cstate="print"/>
+                    <a:blip r:embed="rId53486a7070aa7f407" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10870,137 +10870,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88278965">
+  <w:abstractNum w:abstractNumId="91879406">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97932128">
+    <w:lvl w:ilvl="0" w:tplc="63471700">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97932128" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63471700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97932128" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63471700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97932128" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63471700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97932128" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63471700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97932128" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63471700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97932128" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63471700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97932128" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63471700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97932128" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63471700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88278964">
+  <w:abstractNum w:abstractNumId="91879405">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83701958">
+    <w:lvl w:ilvl="0" w:tplc="88000606">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11752,55 +11752,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88278964">
-    <w:abstractNumId w:val="88278964"/>
+  <w:num w:numId="91879405">
+    <w:abstractNumId w:val="91879405"/>
   </w:num>
-  <w:num w:numId="88278965">
-    <w:abstractNumId w:val="88278965"/>
+  <w:num w:numId="91879406">
+    <w:abstractNumId w:val="91879406"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23350,51 +23350,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId222861410" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId806578724" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68856a55a3e474aa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId50286a55a3e474b14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId45736a55a3e47549a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId74026a55a3e476299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId74806a55a3e478990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId46706a55a3e478a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId36436a55a3e478aef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId87846a55a3e478e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId64826a55a3e478efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId62046a55a3e478fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId45436a55a3e479080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId35566a55a3e47917e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId93466a55a3e47925c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId31536a55a3e479311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId54656a55a3e4793c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId62246a55a3e47953e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId75746a55a3e4795ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId46986a55a3e479660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId83486a55a3e47977f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId60316a55a3e4798f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId25616a55a3e479a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId98356a55a3e479b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId67856a55a3e479b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId45536a55a3e479cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId87946a55a3e479e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId60266a55a3e479f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId41506a55a3e479fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId11936a55a3e47a059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId10386a55a3e47a0c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId66656a55a3e47a170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId60616a55a3e47a298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId56146a55a3e47a349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId59826a55a3e47a3db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId17626a55a3e47a44d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId53096a55a3e47a4dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId20206a55a3e47a565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId37536a55a3e47a6db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId25636a55a3e47a74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId62516a55a3e47a800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId78066a55a3e47a872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId32546a55a3e47a8e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId51086a55a3e47a973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId12116a55a3e47a9d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId31816a55a3e47aae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId12746a55a3e47ab72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId20626a55a3e47ac3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId57756a55a3e47acce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId37526a55a3e47ad7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId64316a55a3e47adec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId15746a55a3e47ae7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId65486a55a3e47afa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId15316a55a3e47b06f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId42426a55a3e47b12b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId31866a55a3e47b1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId26616a55a3e47b2c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30086a55a3e47b43c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId33776a55a3e475359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33776a55a3e475359.jpg"/><Relationship Id="rId64876a55a3e4770e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64876a55a3e4770e3.jpg"/><Relationship Id="rId51946a55a3e47b828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51946a55a3e47b828.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId759181196" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178789308" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31646a7070aa790f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId58646a7070aa7915c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId28236a7070aa7a0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId34006a7070aa7b03c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId72876a7070aa7cc8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId89526a7070aa7cd20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId73536a7070aa7cda6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId69306a7070aa7cdfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId84406a7070aa7ce51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId50056a7070aa7cf01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId70846a7070aa7cfdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId85046a7070aa7d0ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId85736a7070aa7d188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId96836a7070aa7d238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId99256a7070aa7d2f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId79896a7070aa7d475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId49266a7070aa7d524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId86796a7070aa7d596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId49276a7070aa7d664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId47206a7070aa7d7cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId74996a7070aa7d96f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId25246a7070aa7da22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId94636a7070aa7dab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId61976a7070aa7dbe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId25296a7070aa7dd31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId26276a7070aa7de8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId87336a7070aa7df1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId53066a7070aa7dfb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId48856a7070aa7e025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId73886a7070aa7e0b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId16146a7070aa7e1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId89146a7070aa7e291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId16526a7070aa7e324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId31906a7070aa7e397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId45906a7070aa7e425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId56186a7070aa7e496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId22016a7070aa7e60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId89936a7070aa7e67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId76736a7070aa7e72d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId82996a7070aa7e79e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId31536a7070aa7e80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId80496a7070aa7e89e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId71576a7070aa7e905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId44886a7070aa7ea19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId54576a7070aa7eaad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId76796a7070aa7eb7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId39356a7070aa7ec0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId14196a7070aa7ecbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId82676a7070aa7ed2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId28006a7070aa7edbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId63016a7070aa7ef08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId25626a7070aa7efdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId68816a7070aa7f071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId39356a7070aa7f146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId71906a7070aa7f204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60466a7070aa7f377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId80456a7070aa79a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80456a7070aa79a7a.jpg"/><Relationship Id="rId35886a7070aa7bdb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35886a7070aa7bdb8.jpg"/><Relationship Id="rId53486a7070aa7f407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53486a7070aa7f407.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>