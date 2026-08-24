--- v14 (2026-08-03)
+++ v15 (2026-08-24)
@@ -383,51 +383,51 @@
               <w:t xml:space="preserve"> Jones, Lacy, Bouzar, Stall &amp; Schaad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31646a7070aa790f2" w:history="1">
+            <w:hyperlink r:id="rId37316a8bf470458aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -443,51 +443,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58646a7070aa7915c" w:history="1">
+            <w:hyperlink r:id="rId15586a8bf47045914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -501,86 +501,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7061022" name="name31516a7070aa79a7c" descr="3683.jpg"/>
+                  <wp:docPr id="76847847" name="name77536a8bf470460a0" descr="3683.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3683.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80456a7070aa79a7a" cstate="print"/>
+                          <a:blip r:embed="rId97376a8bf4704609f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28236a7070aa7a0db" w:history="1">
+            <w:hyperlink r:id="rId17156a8bf4704617e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,92 +2614,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34006a7070aa7b03c" w:history="1">
+      <w:hyperlink r:id="rId25516a8bf47046f0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66268805" name="name91096a7070aa7bdba" descr="XANTPF_distribution_map.jpg"/>
+            <wp:docPr id="39852790" name="name53916a8bf470478c4" descr="XANTPF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35886a7070aa7bdb8" cstate="print"/>
+                    <a:blip r:embed="rId96286a8bf470478c2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4666,51 +4666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72876a7070aa7cc8a" w:history="1">
+      <w:hyperlink r:id="rId78616a8bf47048740" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4756,51 +4756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89526a7070aa7cd20" w:history="1">
+      <w:hyperlink r:id="rId43516a8bf470487d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4837,151 +4837,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73536a7070aa7cda6" w:history="1">
+      <w:hyperlink r:id="rId41216a8bf4704885c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69306a7070aa7cdfc" w:history="1">
+      <w:hyperlink r:id="rId25196a8bf470488b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84406a7070aa7ce51" w:history="1">
+      <w:hyperlink r:id="rId92706a8bf47048906" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5047,51 +5047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50056a7070aa7cf01" w:history="1">
+      <w:hyperlink r:id="rId31096a8bf470489b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5177,51 +5177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70846a7070aa7cfdd" w:history="1">
+      <w:hyperlink r:id="rId20156a8bf47048a83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5307,51 +5307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85046a7070aa7d0ad" w:history="1">
+      <w:hyperlink r:id="rId43266a8bf47048b51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5448,51 +5448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85736a7070aa7d188" w:history="1">
+      <w:hyperlink r:id="rId48276a8bf47048c29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5558,51 +5558,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96836a7070aa7d238" w:history="1">
+      <w:hyperlink r:id="rId71916a8bf47048cd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5668,51 +5668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99256a7070aa7d2f4" w:history="1">
+      <w:hyperlink r:id="rId66476a8bf47048d83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5907,51 +5907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79896a7070aa7d475" w:history="1">
+      <w:hyperlink r:id="rId25946a8bf47048efe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6017,51 +6017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49266a7070aa7d524" w:history="1">
+      <w:hyperlink r:id="rId77186a8bf47048fb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6087,51 +6087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86796a7070aa7d596" w:history="1">
+      <w:hyperlink r:id="rId98836a8bf4704902b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6217,51 +6217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49276a7070aa7d664" w:history="1">
+      <w:hyperlink r:id="rId66716a8bf470490f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6443,51 +6443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47206a7070aa7d7cc" w:history="1">
+      <w:hyperlink r:id="rId88086a8bf4704925d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6640,51 +6640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74996a7070aa7d96f" w:history="1">
+      <w:hyperlink r:id="rId12036a8bf470493b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6750,51 +6750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25246a7070aa7da22" w:history="1">
+      <w:hyperlink r:id="rId40366a8bf47049463" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6840,51 +6840,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94636a7070aa7dab3" w:history="1">
+      <w:hyperlink r:id="rId47166a8bf470494f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61976a7070aa7dbe5" w:history="1">
+      <w:hyperlink r:id="rId76546a8bf47049646" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7238,51 +7238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25296a7070aa7dd31" w:history="1">
+      <w:hyperlink r:id="rId62136a8bf470497bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7442,51 +7442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26276a7070aa7de8b" w:history="1">
+      <w:hyperlink r:id="rId49926a8bf47049912" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7512,51 +7512,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87336a7070aa7df1d" w:history="1">
+      <w:hyperlink r:id="rId97096a8bf47049990" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7602,51 +7602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53066a7070aa7dfb2" w:history="1">
+      <w:hyperlink r:id="rId85076a8bf47049a22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7672,51 +7672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48856a7070aa7e025" w:history="1">
+      <w:hyperlink r:id="rId35026a8bf47049a97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73886a7070aa7e0b6" w:history="1">
+      <w:hyperlink r:id="rId22986a8bf47049b33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16146a7070aa7e1e1" w:history="1">
+      <w:hyperlink r:id="rId84316a8bf47049c64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8058,51 +8058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89146a7070aa7e291" w:history="1">
+      <w:hyperlink r:id="rId50676a8bf47049d27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16526a7070aa7e324" w:history="1">
+      <w:hyperlink r:id="rId74526a8bf47049dbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8218,51 +8218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31906a7070aa7e397" w:history="1">
+      <w:hyperlink r:id="rId68456a8bf47049e2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8308,51 +8308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45906a7070aa7e425" w:history="1">
+      <w:hyperlink r:id="rId65846a8bf47049ec1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8378,51 +8378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56186a7070aa7e496" w:history="1">
+      <w:hyperlink r:id="rId72016a8bf47049f34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8606,51 +8606,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22016a7070aa7e60a" w:history="1">
+      <w:hyperlink r:id="rId94956a8bf4704a0a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8676,51 +8676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89936a7070aa7e67e" w:history="1">
+      <w:hyperlink r:id="rId46306a8bf4704a116" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8786,51 +8786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76736a7070aa7e72d" w:history="1">
+      <w:hyperlink r:id="rId74496a8bf4704a1c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8856,51 +8856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82996a7070aa7e79e" w:history="1">
+      <w:hyperlink r:id="rId68106a8bf4704a237" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8926,51 +8926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31536a7070aa7e80f" w:history="1">
+      <w:hyperlink r:id="rId13896a8bf4704a2ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9016,51 +9016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80496a7070aa7e89e" w:history="1">
+      <w:hyperlink r:id="rId83066a8bf4704a348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9077,51 +9077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71576a7070aa7e905" w:history="1">
+      <w:hyperlink r:id="rId32646a8bf4704a3b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9245,51 +9245,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44886a7070aa7ea19" w:history="1">
+      <w:hyperlink r:id="rId81796a8bf4704a4c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54576a7070aa7eaad" w:history="1">
+      <w:hyperlink r:id="rId29726a8bf4704a557" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9465,51 +9465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76796a7070aa7eb7b" w:history="1">
+      <w:hyperlink r:id="rId55396a8bf4704a62a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9555,51 +9555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39356a7070aa7ec0c" w:history="1">
+      <w:hyperlink r:id="rId95606a8bf4704a6c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9665,51 +9665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14196a7070aa7ecbb" w:history="1">
+      <w:hyperlink r:id="rId38486a8bf4704a779" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9735,51 +9735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82676a7070aa7ed2c" w:history="1">
+      <w:hyperlink r:id="rId46686a8bf4704a7ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9825,51 +9825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28006a7070aa7edbd" w:history="1">
+      <w:hyperlink r:id="rId83406a8bf4704a87d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10013,51 +10013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63016a7070aa7ef08" w:history="1">
+      <w:hyperlink r:id="rId13786a8bf4704a9ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10141,51 +10141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25626a7070aa7efdf" w:history="1">
+      <w:hyperlink r:id="rId64456a8bf4704aa81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10231,51 +10231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68816a7070aa7f071" w:history="1">
+      <w:hyperlink r:id="rId85356a8bf4704ab46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10359,51 +10359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39356a7070aa7f146" w:history="1">
+      <w:hyperlink r:id="rId25726a8bf4704ac1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,51 +10469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. perforans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71906a7070aa7f204" w:history="1">
+      <w:hyperlink r:id="rId60056a8bf4704acdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10698,81 +10698,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60466a7070aa7f377" w:history="1">
+      <w:hyperlink r:id="rId40136a8bf4704ae55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62894127" name="name31796a7070aa7f409" descr="eu_funding_250.png"/>
+            <wp:docPr id="73603206" name="name40516a8bf4704aecf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53486a7070aa7f407" cstate="print"/>
+                    <a:blip r:embed="rId83846a8bf4704aece" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10870,137 +10870,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91879406">
+  <w:abstractNum w:abstractNumId="50799902">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63471700">
+    <w:lvl w:ilvl="0" w:tplc="71691110">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63471700" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71691110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63471700" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71691110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63471700" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71691110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63471700" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71691110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63471700" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71691110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63471700" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71691110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63471700" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71691110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63471700" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71691110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91879405">
+  <w:abstractNum w:abstractNumId="50799901">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88000606">
+    <w:lvl w:ilvl="0" w:tplc="98751423">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11752,55 +11752,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91879405">
-    <w:abstractNumId w:val="91879405"/>
+  <w:num w:numId="50799901">
+    <w:abstractNumId w:val="50799901"/>
   </w:num>
-  <w:num w:numId="91879406">
-    <w:abstractNumId w:val="91879406"/>
+  <w:num w:numId="50799902">
+    <w:abstractNumId w:val="50799902"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23350,51 +23350,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId759181196" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178789308" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31646a7070aa790f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId58646a7070aa7915c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId28236a7070aa7a0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId34006a7070aa7b03c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId72876a7070aa7cc8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId89526a7070aa7cd20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId73536a7070aa7cda6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId69306a7070aa7cdfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId84406a7070aa7ce51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId50056a7070aa7cf01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId70846a7070aa7cfdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId85046a7070aa7d0ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId85736a7070aa7d188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId96836a7070aa7d238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId99256a7070aa7d2f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId79896a7070aa7d475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId49266a7070aa7d524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId86796a7070aa7d596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId49276a7070aa7d664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId47206a7070aa7d7cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId74996a7070aa7d96f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId25246a7070aa7da22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId94636a7070aa7dab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId61976a7070aa7dbe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId25296a7070aa7dd31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId26276a7070aa7de8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId87336a7070aa7df1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId53066a7070aa7dfb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId48856a7070aa7e025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId73886a7070aa7e0b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId16146a7070aa7e1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId89146a7070aa7e291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId16526a7070aa7e324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId31906a7070aa7e397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId45906a7070aa7e425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId56186a7070aa7e496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId22016a7070aa7e60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId89936a7070aa7e67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId76736a7070aa7e72d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId82996a7070aa7e79e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId31536a7070aa7e80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId80496a7070aa7e89e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId71576a7070aa7e905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId44886a7070aa7ea19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId54576a7070aa7eaad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId76796a7070aa7eb7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId39356a7070aa7ec0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId14196a7070aa7ecbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId82676a7070aa7ed2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId28006a7070aa7edbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId63016a7070aa7ef08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId25626a7070aa7efdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId68816a7070aa7f071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId39356a7070aa7f146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId71906a7070aa7f204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60466a7070aa7f377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId80456a7070aa79a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80456a7070aa79a7a.jpg"/><Relationship Id="rId35886a7070aa7bdb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35886a7070aa7bdb8.jpg"/><Relationship Id="rId53486a7070aa7f407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53486a7070aa7f407.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId399791113" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId432376710" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37316a8bf470458aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId15586a8bf47045914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId17156a8bf4704617e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId25516a8bf47046f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId78616a8bf47048740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId43516a8bf470487d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId41216a8bf4704885c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId25196a8bf470488b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId92706a8bf47048906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId31096a8bf470489b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId20156a8bf47048a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId43266a8bf47048b51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId48276a8bf47048c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId71916a8bf47048cd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId66476a8bf47048d83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId25946a8bf47048efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId77186a8bf47048fb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId98836a8bf4704902b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId66716a8bf470490f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId88086a8bf4704925d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId12036a8bf470493b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId40366a8bf47049463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId47166a8bf470494f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId76546a8bf47049646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId62136a8bf470497bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId49926a8bf47049912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId97096a8bf47049990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId85076a8bf47049a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId35026a8bf47049a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId22986a8bf47049b33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId84316a8bf47049c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId50676a8bf47049d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId74526a8bf47049dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId68456a8bf47049e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId65846a8bf47049ec1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId72016a8bf47049f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId94956a8bf4704a0a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId46306a8bf4704a116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId74496a8bf4704a1c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId68106a8bf4704a237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId13896a8bf4704a2ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId83066a8bf4704a348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId32646a8bf4704a3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId81796a8bf4704a4c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId29726a8bf4704a557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId55396a8bf4704a62a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId95606a8bf4704a6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId38486a8bf4704a779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId46686a8bf4704a7ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId83406a8bf4704a87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId13786a8bf4704a9ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId64456a8bf4704aa81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId85356a8bf4704ab46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId25726a8bf4704ac1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId60056a8bf4704acdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40136a8bf4704ae55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId97376a8bf4704609f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97376a8bf4704609f.jpg"/><Relationship Id="rId96286a8bf470478c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96286a8bf470478c2.jpg"/><Relationship Id="rId83846a8bf4704aece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83846a8bf4704aece.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>