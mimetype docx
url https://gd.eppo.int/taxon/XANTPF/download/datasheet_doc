--- v15 (2026-08-24)
+++ v16 (2026-09-13)
@@ -383,51 +383,51 @@
               <w:t xml:space="preserve"> Jones, Lacy, Bouzar, Stall &amp; Schaad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37316a8bf470458aa" w:history="1">
+            <w:hyperlink r:id="rId33896aa71349a2e63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -443,51 +443,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15586a8bf47045914" w:history="1">
+            <w:hyperlink r:id="rId88896aa71349a2ecd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -501,86 +501,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76847847" name="name77536a8bf470460a0" descr="3683.jpg"/>
+                  <wp:docPr id="16679156" name="name14046aa71349a3540" descr="3683.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3683.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97376a8bf4704609f" cstate="print"/>
+                          <a:blip r:embed="rId70336aa71349a353e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId17156a8bf4704617e" w:history="1">
+            <w:hyperlink r:id="rId52716aa71349a3678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,134 +2614,134 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25516a8bf47046f0d" w:history="1">
+      <w:hyperlink r:id="rId79766aa71349a440f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39852790" name="name53916a8bf470478c4" descr="XANTPF_distribution_map.jpg"/>
+            <wp:docPr id="59753081" name="name50266aa71349a510a" descr="XANTPF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96286a8bf470478c2" cstate="print"/>
+                    <a:blip r:embed="rId55716aa71349a5108" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Italy (Sicilia), Türkiye</w:t>
+        <w:t xml:space="preserve"> Italy (Sicilia), Romania, Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Comoros, Ethiopia, Mauritius, Mayotte, Nigeria, Seychelles, South Africa, Tanzania, United Republic of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4666,51 +4666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78616a8bf47048740" w:history="1">
+      <w:hyperlink r:id="rId53066aa71349a5fb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4756,51 +4756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43516a8bf470487d5" w:history="1">
+      <w:hyperlink r:id="rId88126aa71349a6053" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4837,151 +4837,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41216a8bf4704885c" w:history="1">
+      <w:hyperlink r:id="rId66266aa71349a60da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25196a8bf470488b2" w:history="1">
+      <w:hyperlink r:id="rId37086aa71349a6132" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92706a8bf47048906" w:history="1">
+      <w:hyperlink r:id="rId59546aa71349a6187" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5047,51 +5047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31096a8bf470489b5" w:history="1">
+      <w:hyperlink r:id="rId13686aa71349a6235" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5177,51 +5177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20156a8bf47048a83" w:history="1">
+      <w:hyperlink r:id="rId46096aa71349a6302" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5307,51 +5307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43266a8bf47048b51" w:history="1">
+      <w:hyperlink r:id="rId47466aa71349a63cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5448,51 +5448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48276a8bf47048c29" w:history="1">
+      <w:hyperlink r:id="rId21736aa71349a64a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5558,51 +5558,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71916a8bf47048cd6" w:history="1">
+      <w:hyperlink r:id="rId74666aa71349a6561" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5668,51 +5668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66476a8bf47048d83" w:history="1">
+      <w:hyperlink r:id="rId32796aa71349a6612" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5907,51 +5907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25946a8bf47048efe" w:history="1">
+      <w:hyperlink r:id="rId40466aa71349a678d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6017,51 +6017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77186a8bf47048fb9" w:history="1">
+      <w:hyperlink r:id="rId36226aa71349a683b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6087,51 +6087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98836a8bf4704902b" w:history="1">
+      <w:hyperlink r:id="rId84246aa71349a68ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6217,51 +6217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66716a8bf470490f8" w:history="1">
+      <w:hyperlink r:id="rId51996aa71349a697b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6443,51 +6443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88086a8bf4704925d" w:history="1">
+      <w:hyperlink r:id="rId54086aa71349a6ae1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6640,51 +6640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12036a8bf470493b1" w:history="1">
+      <w:hyperlink r:id="rId42966aa71349a6c21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6750,51 +6750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40366a8bf47049463" w:history="1">
+      <w:hyperlink r:id="rId49846aa71349a6ccf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6840,51 +6840,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47166a8bf470494f7" w:history="1">
+      <w:hyperlink r:id="rId92636aa71349a6d60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76546a8bf47049646" w:history="1">
+      <w:hyperlink r:id="rId33546aa71349a6e8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7238,51 +7238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62136a8bf470497bc" w:history="1">
+      <w:hyperlink r:id="rId19706aa71349a6fec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7442,51 +7442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49926a8bf47049912" w:history="1">
+      <w:hyperlink r:id="rId25576aa71349a7145" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7512,51 +7512,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97096a8bf47049990" w:history="1">
+      <w:hyperlink r:id="rId94566aa71349a71b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7602,51 +7602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85076a8bf47049a22" w:history="1">
+      <w:hyperlink r:id="rId67306aa71349a724a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7672,51 +7672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35026a8bf47049a97" w:history="1">
+      <w:hyperlink r:id="rId62256aa71349a72ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22986a8bf47049b33" w:history="1">
+      <w:hyperlink r:id="rId68926aa71349a734b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84316a8bf47049c64" w:history="1">
+      <w:hyperlink r:id="rId11246aa71349a7475" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8058,51 +8058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50676a8bf47049d27" w:history="1">
+      <w:hyperlink r:id="rId22306aa71349a7525" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74526a8bf47049dbb" w:history="1">
+      <w:hyperlink r:id="rId43246aa71349a75b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8218,51 +8218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68456a8bf47049e2f" w:history="1">
+      <w:hyperlink r:id="rId86566aa71349a7627" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8308,51 +8308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65846a8bf47049ec1" w:history="1">
+      <w:hyperlink r:id="rId14376aa71349a76b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8378,51 +8378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72016a8bf47049f34" w:history="1">
+      <w:hyperlink r:id="rId16886aa71349a7727" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8606,51 +8606,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94956a8bf4704a0a5" w:history="1">
+      <w:hyperlink r:id="rId45216aa71349a7891" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8676,51 +8676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46306a8bf4704a116" w:history="1">
+      <w:hyperlink r:id="rId25566aa71349a7901" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8786,51 +8786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74496a8bf4704a1c6" w:history="1">
+      <w:hyperlink r:id="rId36616aa71349a79af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8856,51 +8856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68106a8bf4704a237" w:history="1">
+      <w:hyperlink r:id="rId62436aa71349a7a1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8926,51 +8926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13896a8bf4704a2ab" w:history="1">
+      <w:hyperlink r:id="rId15526aa71349a7a8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9016,51 +9016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83066a8bf4704a348" w:history="1">
+      <w:hyperlink r:id="rId95356aa71349a7b1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9077,51 +9077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32646a8bf4704a3b5" w:history="1">
+      <w:hyperlink r:id="rId36956aa71349a7b85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9245,51 +9245,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81796a8bf4704a4c5" w:history="1">
+      <w:hyperlink r:id="rId25146aa71349a7c99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29726a8bf4704a557" w:history="1">
+      <w:hyperlink r:id="rId88966aa71349a7d2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9465,51 +9465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55396a8bf4704a62a" w:history="1">
+      <w:hyperlink r:id="rId72356aa71349a7dfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9555,51 +9555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95606a8bf4704a6c5" w:history="1">
+      <w:hyperlink r:id="rId74946aa71349a7e8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9665,51 +9665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38486a8bf4704a779" w:history="1">
+      <w:hyperlink r:id="rId16226aa71349a7f53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9735,51 +9735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46686a8bf4704a7ec" w:history="1">
+      <w:hyperlink r:id="rId31036aa71349a7fc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9825,51 +9825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83406a8bf4704a87d" w:history="1">
+      <w:hyperlink r:id="rId35116aa71349a805b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10013,51 +10013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13786a8bf4704a9ae" w:history="1">
+      <w:hyperlink r:id="rId59746aa71349a818a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10141,51 +10141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64456a8bf4704aa81" w:history="1">
+      <w:hyperlink r:id="rId73746aa71349a825c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10231,51 +10231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85356a8bf4704ab46" w:history="1">
+      <w:hyperlink r:id="rId71476aa71349a82ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10359,51 +10359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25726a8bf4704ac1b" w:history="1">
+      <w:hyperlink r:id="rId49926aa71349a83bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,51 +10469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. perforans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60056a8bf4704acdc" w:history="1">
+      <w:hyperlink r:id="rId40396aa71349a8479" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10698,81 +10698,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40136a8bf4704ae55" w:history="1">
+      <w:hyperlink r:id="rId27316aa71349a85e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73603206" name="name40516a8bf4704aecf" descr="eu_funding_250.png"/>
+            <wp:docPr id="27705668" name="name40536aa71349a8674" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83846a8bf4704aece" cstate="print"/>
+                    <a:blip r:embed="rId43596aa71349a8673" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10870,137 +10870,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50799902">
+  <w:abstractNum w:abstractNumId="68579571">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71691110">
+    <w:lvl w:ilvl="0" w:tplc="70298285">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71691110" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70298285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71691110" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70298285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71691110" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70298285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71691110" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70298285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71691110" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70298285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71691110" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70298285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71691110" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70298285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71691110" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70298285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50799901">
+  <w:abstractNum w:abstractNumId="68579570">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98751423">
+    <w:lvl w:ilvl="0" w:tplc="84566239">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11752,55 +11752,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50799901">
-    <w:abstractNumId w:val="50799901"/>
+  <w:num w:numId="68579570">
+    <w:abstractNumId w:val="68579570"/>
   </w:num>
-  <w:num w:numId="50799902">
-    <w:abstractNumId w:val="50799902"/>
+  <w:num w:numId="68579571">
+    <w:abstractNumId w:val="68579571"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23350,51 +23350,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId399791113" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId432376710" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37316a8bf470458aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId15586a8bf47045914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId17156a8bf4704617e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId25516a8bf47046f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId78616a8bf47048740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId43516a8bf470487d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId41216a8bf4704885c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId25196a8bf470488b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId92706a8bf47048906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId31096a8bf470489b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId20156a8bf47048a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId43266a8bf47048b51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId48276a8bf47048c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId71916a8bf47048cd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId66476a8bf47048d83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId25946a8bf47048efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId77186a8bf47048fb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId98836a8bf4704902b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId66716a8bf470490f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId88086a8bf4704925d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId12036a8bf470493b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId40366a8bf47049463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId47166a8bf470494f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId76546a8bf47049646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId62136a8bf470497bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId49926a8bf47049912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId97096a8bf47049990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId85076a8bf47049a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId35026a8bf47049a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId22986a8bf47049b33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId84316a8bf47049c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId50676a8bf47049d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId74526a8bf47049dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId68456a8bf47049e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId65846a8bf47049ec1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId72016a8bf47049f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId94956a8bf4704a0a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId46306a8bf4704a116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId74496a8bf4704a1c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId68106a8bf4704a237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId13896a8bf4704a2ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId83066a8bf4704a348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId32646a8bf4704a3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId81796a8bf4704a4c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId29726a8bf4704a557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId55396a8bf4704a62a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId95606a8bf4704a6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId38486a8bf4704a779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId46686a8bf4704a7ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId83406a8bf4704a87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId13786a8bf4704a9ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId64456a8bf4704aa81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId85356a8bf4704ab46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId25726a8bf4704ac1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId60056a8bf4704acdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40136a8bf4704ae55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId97376a8bf4704609f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97376a8bf4704609f.jpg"/><Relationship Id="rId96286a8bf470478c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96286a8bf470478c2.jpg"/><Relationship Id="rId83846a8bf4704aece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83846a8bf4704aece.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId989426947" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId112704221" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33896aa71349a2e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId88896aa71349a2ecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId52716aa71349a3678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId79766aa71349a440f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId53066aa71349a5fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId88126aa71349a6053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId66266aa71349a60da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId37086aa71349a6132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId59546aa71349a6187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId13686aa71349a6235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId46096aa71349a6302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId47466aa71349a63cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId21736aa71349a64a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId74666aa71349a6561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId32796aa71349a6612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId40466aa71349a678d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId36226aa71349a683b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId84246aa71349a68ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId51996aa71349a697b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId54086aa71349a6ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId42966aa71349a6c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId49846aa71349a6ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId92636aa71349a6d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId33546aa71349a6e8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId19706aa71349a6fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId25576aa71349a7145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId94566aa71349a71b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId67306aa71349a724a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId62256aa71349a72ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId68926aa71349a734b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId11246aa71349a7475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId22306aa71349a7525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId43246aa71349a75b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId86566aa71349a7627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId14376aa71349a76b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId16886aa71349a7727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId45216aa71349a7891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId25566aa71349a7901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId36616aa71349a79af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId62436aa71349a7a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId15526aa71349a7a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId95356aa71349a7b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId36956aa71349a7b85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId25146aa71349a7c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId88966aa71349a7d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId72356aa71349a7dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId74946aa71349a7e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId16226aa71349a7f53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId31036aa71349a7fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId35116aa71349a805b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId59746aa71349a818a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId73746aa71349a825c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId71476aa71349a82ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId49926aa71349a83bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId40396aa71349a8479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27316aa71349a85e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId70336aa71349a353e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70336aa71349a353e.jpg"/><Relationship Id="rId55716aa71349a5108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55716aa71349a5108.jpg"/><Relationship Id="rId43596aa71349a8673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43596aa71349a8673.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>