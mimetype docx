--- v16 (2026-09-13)
+++ v17 (2026-10-18)
@@ -383,51 +383,51 @@
               <w:t xml:space="preserve"> Jones, Lacy, Bouzar, Stall &amp; Schaad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33896aa71349a2e63" w:history="1">
+            <w:hyperlink r:id="rId82126ad46b26704f1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -443,51 +443,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88896aa71349a2ecd" w:history="1">
+            <w:hyperlink r:id="rId15826ad46b267055c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -501,86 +501,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16679156" name="name14046aa71349a3540" descr="3683.jpg"/>
+                  <wp:docPr id="77508963" name="name43976ad46b2670c24" descr="3683.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3683.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70336aa71349a353e" cstate="print"/>
+                          <a:blip r:embed="rId24056ad46b2670c22" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId52716aa71349a3678" w:history="1">
+            <w:hyperlink r:id="rId40186ad46b2670d5f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,92 +2614,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79766aa71349a440f" w:history="1">
+      <w:hyperlink r:id="rId21376ad46b2671b5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59753081" name="name50266aa71349a510a" descr="XANTPF_distribution_map.jpg"/>
+            <wp:docPr id="30371139" name="name76086ad46b26725f7" descr="XANTPF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55716aa71349a5108" cstate="print"/>
+                    <a:blip r:embed="rId76306ad46b26725f5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4666,51 +4666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53066aa71349a5fb8" w:history="1">
+      <w:hyperlink r:id="rId19116ad46b26734ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4756,51 +4756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88126aa71349a6053" w:history="1">
+      <w:hyperlink r:id="rId49126ad46b2673597" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4837,151 +4837,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66266aa71349a60da" w:history="1">
+      <w:hyperlink r:id="rId78036ad46b267361d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37086aa71349a6132" w:history="1">
+      <w:hyperlink r:id="rId49046ad46b2673674" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59546aa71349a6187" w:history="1">
+      <w:hyperlink r:id="rId50336ad46b26736c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5047,51 +5047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13686aa71349a6235" w:history="1">
+      <w:hyperlink r:id="rId60606ad46b2673779" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5177,51 +5177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46096aa71349a6302" w:history="1">
+      <w:hyperlink r:id="rId36006ad46b2673847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5307,51 +5307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47466aa71349a63cf" w:history="1">
+      <w:hyperlink r:id="rId68796ad46b2673915" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5448,51 +5448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21736aa71349a64a8" w:history="1">
+      <w:hyperlink r:id="rId71736ad46b26739ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5558,51 +5558,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74666aa71349a6561" w:history="1">
+      <w:hyperlink r:id="rId83816ad46b2673aa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5668,51 +5668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32796aa71349a6612" w:history="1">
+      <w:hyperlink r:id="rId44826ad46b2673b56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5907,51 +5907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40466aa71349a678d" w:history="1">
+      <w:hyperlink r:id="rId95166ad46b2673cdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6017,51 +6017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36226aa71349a683b" w:history="1">
+      <w:hyperlink r:id="rId67906ad46b2673d91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6087,51 +6087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84246aa71349a68ad" w:history="1">
+      <w:hyperlink r:id="rId32156ad46b2673e04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6217,51 +6217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51996aa71349a697b" w:history="1">
+      <w:hyperlink r:id="rId10206ad46b2673ed4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6443,51 +6443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54086aa71349a6ae1" w:history="1">
+      <w:hyperlink r:id="rId42896ad46b2674058" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6640,51 +6640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42966aa71349a6c21" w:history="1">
+      <w:hyperlink r:id="rId42566ad46b26741b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6750,51 +6750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49846aa71349a6ccf" w:history="1">
+      <w:hyperlink r:id="rId31616ad46b2674268" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6840,51 +6840,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92636aa71349a6d60" w:history="1">
+      <w:hyperlink r:id="rId29486ad46b2674318" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33546aa71349a6e8f" w:history="1">
+      <w:hyperlink r:id="rId36656ad46b267444d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7238,51 +7238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19706aa71349a6fec" w:history="1">
+      <w:hyperlink r:id="rId60586ad46b2674598" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7442,51 +7442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25576aa71349a7145" w:history="1">
+      <w:hyperlink r:id="rId19266ad46b26746e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7512,51 +7512,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94566aa71349a71b8" w:history="1">
+      <w:hyperlink r:id="rId90646ad46b267475a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7602,51 +7602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67306aa71349a724a" w:history="1">
+      <w:hyperlink r:id="rId48416ad46b26747ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7672,51 +7672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62256aa71349a72ba" w:history="1">
+      <w:hyperlink r:id="rId12346ad46b267485d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68926aa71349a734b" w:history="1">
+      <w:hyperlink r:id="rId91596ad46b26748f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11246aa71349a7475" w:history="1">
+      <w:hyperlink r:id="rId98416ad46b2674a24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8058,51 +8058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22306aa71349a7525" w:history="1">
+      <w:hyperlink r:id="rId46746ad46b2674ad3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43246aa71349a75b7" w:history="1">
+      <w:hyperlink r:id="rId72996ad46b2674b64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8218,51 +8218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86566aa71349a7627" w:history="1">
+      <w:hyperlink r:id="rId56496ad46b2674bd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8308,51 +8308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14376aa71349a76b7" w:history="1">
+      <w:hyperlink r:id="rId25176ad46b2674c6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8378,51 +8378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16886aa71349a7727" w:history="1">
+      <w:hyperlink r:id="rId69026ad46b2674ce0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8606,51 +8606,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45216aa71349a7891" w:history="1">
+      <w:hyperlink r:id="rId23956ad46b2674e4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8676,51 +8676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25566aa71349a7901" w:history="1">
+      <w:hyperlink r:id="rId52706ad46b2674ebb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8786,51 +8786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36616aa71349a79af" w:history="1">
+      <w:hyperlink r:id="rId74596ad46b2674f6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8856,51 +8856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62436aa71349a7a1f" w:history="1">
+      <w:hyperlink r:id="rId51536ad46b2674fdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8926,51 +8926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15526aa71349a7a8f" w:history="1">
+      <w:hyperlink r:id="rId37396ad46b267504d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9016,51 +9016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95356aa71349a7b1f" w:history="1">
+      <w:hyperlink r:id="rId96606ad46b26750dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9077,51 +9077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36956aa71349a7b85" w:history="1">
+      <w:hyperlink r:id="rId71576ad46b2675142" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9245,51 +9245,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25146aa71349a7c99" w:history="1">
+      <w:hyperlink r:id="rId97426ad46b267524e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88966aa71349a7d2c" w:history="1">
+      <w:hyperlink r:id="rId23926ad46b26752ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9465,51 +9465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72356aa71349a7dfa" w:history="1">
+      <w:hyperlink r:id="rId79516ad46b26753bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9555,51 +9555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74946aa71349a7e8b" w:history="1">
+      <w:hyperlink r:id="rId21346ad46b267545c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9665,51 +9665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16226aa71349a7f53" w:history="1">
+      <w:hyperlink r:id="rId42716ad46b267550f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9735,51 +9735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31036aa71349a7fc9" w:history="1">
+      <w:hyperlink r:id="rId36806ad46b2675581" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9825,51 +9825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35116aa71349a805b" w:history="1">
+      <w:hyperlink r:id="rId46516ad46b2675611" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10013,51 +10013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59746aa71349a818a" w:history="1">
+      <w:hyperlink r:id="rId55456ad46b267573f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10141,51 +10141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73746aa71349a825c" w:history="1">
+      <w:hyperlink r:id="rId61556ad46b2675818" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10231,51 +10231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71476aa71349a82ec" w:history="1">
+      <w:hyperlink r:id="rId96166ad46b26758a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10359,51 +10359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49926aa71349a83bd" w:history="1">
+      <w:hyperlink r:id="rId30616ad46b2675976" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,51 +10469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. perforans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40396aa71349a8479" w:history="1">
+      <w:hyperlink r:id="rId30786ad46b2675a34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10698,81 +10698,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27316aa71349a85e8" w:history="1">
+      <w:hyperlink r:id="rId30766ad46b2675ba5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27705668" name="name40536aa71349a8674" descr="eu_funding_250.png"/>
+            <wp:docPr id="85384279" name="name26966ad46b267603c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43596aa71349a8673" cstate="print"/>
+                    <a:blip r:embed="rId38976ad46b267603a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10870,137 +10870,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68579571">
+  <w:abstractNum w:abstractNumId="82604998">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70298285">
+    <w:lvl w:ilvl="0" w:tplc="20174801">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70298285" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20174801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70298285" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20174801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70298285" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20174801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70298285" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20174801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70298285" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20174801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70298285" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20174801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70298285" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20174801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70298285" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20174801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68579570">
+  <w:abstractNum w:abstractNumId="82604997">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84566239">
+    <w:lvl w:ilvl="0" w:tplc="64625671">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11752,55 +11752,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68579570">
-    <w:abstractNumId w:val="68579570"/>
+  <w:num w:numId="82604997">
+    <w:abstractNumId w:val="82604997"/>
   </w:num>
-  <w:num w:numId="68579571">
-    <w:abstractNumId w:val="68579571"/>
+  <w:num w:numId="82604998">
+    <w:abstractNumId w:val="82604998"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23350,51 +23350,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId989426947" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId112704221" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33896aa71349a2e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId88896aa71349a2ecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId52716aa71349a3678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId79766aa71349a440f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId53066aa71349a5fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId88126aa71349a6053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId66266aa71349a60da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId37086aa71349a6132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId59546aa71349a6187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId13686aa71349a6235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId46096aa71349a6302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId47466aa71349a63cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId21736aa71349a64a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId74666aa71349a6561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId32796aa71349a6612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId40466aa71349a678d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId36226aa71349a683b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId84246aa71349a68ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId51996aa71349a697b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId54086aa71349a6ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId42966aa71349a6c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId49846aa71349a6ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId92636aa71349a6d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId33546aa71349a6e8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId19706aa71349a6fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId25576aa71349a7145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId94566aa71349a71b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId67306aa71349a724a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId62256aa71349a72ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId68926aa71349a734b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId11246aa71349a7475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId22306aa71349a7525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId43246aa71349a75b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId86566aa71349a7627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId14376aa71349a76b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId16886aa71349a7727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId45216aa71349a7891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId25566aa71349a7901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId36616aa71349a79af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId62436aa71349a7a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId15526aa71349a7a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId95356aa71349a7b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId36956aa71349a7b85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId25146aa71349a7c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId88966aa71349a7d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId72356aa71349a7dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId74946aa71349a7e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId16226aa71349a7f53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId31036aa71349a7fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId35116aa71349a805b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId59746aa71349a818a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId73746aa71349a825c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId71476aa71349a82ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId49926aa71349a83bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId40396aa71349a8479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27316aa71349a85e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId70336aa71349a353e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70336aa71349a353e.jpg"/><Relationship Id="rId55716aa71349a5108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55716aa71349a5108.jpg"/><Relationship Id="rId43596aa71349a8673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43596aa71349a8673.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId288162300" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId756091338" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82126ad46b26704f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId15826ad46b267055c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId40186ad46b2670d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId21376ad46b2671b5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId19116ad46b26734ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId49126ad46b2673597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId78036ad46b267361d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId49046ad46b2673674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId50336ad46b26736c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId60606ad46b2673779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId36006ad46b2673847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId68796ad46b2673915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId71736ad46b26739ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId83816ad46b2673aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId44826ad46b2673b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId95166ad46b2673cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId67906ad46b2673d91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId32156ad46b2673e04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId10206ad46b2673ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId42896ad46b2674058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId42566ad46b26741b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId31616ad46b2674268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId29486ad46b2674318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId36656ad46b267444d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId60586ad46b2674598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId19266ad46b26746e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId90646ad46b267475a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId48416ad46b26747ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId12346ad46b267485d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId91596ad46b26748f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId98416ad46b2674a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId46746ad46b2674ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId72996ad46b2674b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId56496ad46b2674bd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId25176ad46b2674c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId69026ad46b2674ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId23956ad46b2674e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId52706ad46b2674ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId74596ad46b2674f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId51536ad46b2674fdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId37396ad46b267504d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId96606ad46b26750dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId71576ad46b2675142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId97426ad46b267524e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId23926ad46b26752ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId79516ad46b26753bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId21346ad46b267545c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId42716ad46b267550f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId36806ad46b2675581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId46516ad46b2675611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId55456ad46b267573f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId61556ad46b2675818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId96166ad46b26758a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId30616ad46b2675976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId30786ad46b2675a34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30766ad46b2675ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId24056ad46b2670c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24056ad46b2670c22.jpg"/><Relationship Id="rId76306ad46b26725f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76306ad46b26725f5.jpg"/><Relationship Id="rId38976ad46b267603a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38976ad46b267603a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>