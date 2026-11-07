--- v17 (2026-10-18)
+++ v18 (2026-11-07)
@@ -383,51 +383,51 @@
               <w:t xml:space="preserve"> Jones, Lacy, Bouzar, Stall &amp; Schaad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82126ad46b26704f1" w:history="1">
+            <w:hyperlink r:id="rId69916aef719616252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -443,51 +443,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15826ad46b267055c" w:history="1">
+            <w:hyperlink r:id="rId84206aef719616290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -501,86 +501,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77508963" name="name43976ad46b2670c24" descr="3683.jpg"/>
+                  <wp:docPr id="93380601" name="name73256aef719616c37" descr="3683.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3683.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24056ad46b2670c22" cstate="print"/>
+                          <a:blip r:embed="rId88806aef719616c35" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40186ad46b2670d5f" w:history="1">
+            <w:hyperlink r:id="rId40266aef719616d75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,92 +2614,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21376ad46b2671b5a" w:history="1">
+      <w:hyperlink r:id="rId28466aef71961754c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30371139" name="name76086ad46b26725f7" descr="XANTPF_distribution_map.jpg"/>
+            <wp:docPr id="63484038" name="name30866aef7196181c3" descr="XANTPF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76306ad46b26725f5" cstate="print"/>
+                    <a:blip r:embed="rId39536aef7196181c2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4666,51 +4666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19116ad46b26734ff" w:history="1">
+      <w:hyperlink r:id="rId54826aef719618b07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4756,51 +4756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49126ad46b2673597" w:history="1">
+      <w:hyperlink r:id="rId26576aef719618b5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4837,151 +4837,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78036ad46b267361d" w:history="1">
+      <w:hyperlink r:id="rId49236aef719618ba7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49046ad46b2673674" w:history="1">
+      <w:hyperlink r:id="rId63256aef719618be5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50336ad46b26736c9" w:history="1">
+      <w:hyperlink r:id="rId65436aef719618c16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5047,51 +5047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60606ad46b2673779" w:history="1">
+      <w:hyperlink r:id="rId37526aef719618c76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5177,51 +5177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36006ad46b2673847" w:history="1">
+      <w:hyperlink r:id="rId78416aef719618ce7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5307,51 +5307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68796ad46b2673915" w:history="1">
+      <w:hyperlink r:id="rId56696aef719618d5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5448,51 +5448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71736ad46b26739ef" w:history="1">
+      <w:hyperlink r:id="rId51416aef719618dd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5558,51 +5558,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83816ad46b2673aa7" w:history="1">
+      <w:hyperlink r:id="rId76086aef719618e32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5668,51 +5668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44826ad46b2673b56" w:history="1">
+      <w:hyperlink r:id="rId82446aef719618e92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5907,51 +5907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95166ad46b2673cdd" w:history="1">
+      <w:hyperlink r:id="rId97666aef719618f5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6017,51 +6017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67906ad46b2673d91" w:history="1">
+      <w:hyperlink r:id="rId79766aef719618fbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6087,51 +6087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32156ad46b2673e04" w:history="1">
+      <w:hyperlink r:id="rId60366aef719618ffb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6217,51 +6217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10206ad46b2673ed4" w:history="1">
+      <w:hyperlink r:id="rId41576aef71961906c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6443,51 +6443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42896ad46b2674058" w:history="1">
+      <w:hyperlink r:id="rId54006aef71961912d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6640,51 +6640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42566ad46b26741b8" w:history="1">
+      <w:hyperlink r:id="rId32706aef7196191dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6750,51 +6750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31616ad46b2674268" w:history="1">
+      <w:hyperlink r:id="rId44286aef71961923a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6840,51 +6840,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29486ad46b2674318" w:history="1">
+      <w:hyperlink r:id="rId28406aef719619289" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36656ad46b267444d" w:history="1">
+      <w:hyperlink r:id="rId58996aef719619332" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7238,51 +7238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60586ad46b2674598" w:history="1">
+      <w:hyperlink r:id="rId33306aef7196193e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7442,51 +7442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19266ad46b26746e5" w:history="1">
+      <w:hyperlink r:id="rId97736aef719619499" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7512,51 +7512,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90646ad46b267475a" w:history="1">
+      <w:hyperlink r:id="rId20666aef7196194d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7602,51 +7602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48416ad46b26747ec" w:history="1">
+      <w:hyperlink r:id="rId95896aef719619527" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7672,51 +7672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12346ad46b267485d" w:history="1">
+      <w:hyperlink r:id="rId80906aef719619567" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91596ad46b26748f8" w:history="1">
+      <w:hyperlink r:id="rId73616aef7196195c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98416ad46b2674a24" w:history="1">
+      <w:hyperlink r:id="rId61036aef719619668" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8058,51 +8058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46746ad46b2674ad3" w:history="1">
+      <w:hyperlink r:id="rId79576aef7196196c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72996ad46b2674b64" w:history="1">
+      <w:hyperlink r:id="rId36836aef71961971a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8218,51 +8218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56496ad46b2674bd6" w:history="1">
+      <w:hyperlink r:id="rId38746aef719619757" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8308,51 +8308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25176ad46b2674c6e" w:history="1">
+      <w:hyperlink r:id="rId77666aef7196197b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8378,51 +8378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69026ad46b2674ce0" w:history="1">
+      <w:hyperlink r:id="rId85126aef7196197ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8606,51 +8606,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23956ad46b2674e4b" w:history="1">
+      <w:hyperlink r:id="rId57516aef7196198b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8676,51 +8676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52706ad46b2674ebb" w:history="1">
+      <w:hyperlink r:id="rId39076aef7196198f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8786,51 +8786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74596ad46b2674f6b" w:history="1">
+      <w:hyperlink r:id="rId12436aef719619952" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8856,51 +8856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51536ad46b2674fdc" w:history="1">
+      <w:hyperlink r:id="rId67396aef71961998f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8926,51 +8926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37396ad46b267504d" w:history="1">
+      <w:hyperlink r:id="rId82316aef7196199ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9016,51 +9016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96606ad46b26750dd" w:history="1">
+      <w:hyperlink r:id="rId46096aef719619a1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9077,51 +9077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71576ad46b2675142" w:history="1">
+      <w:hyperlink r:id="rId70196aef719619a56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9245,51 +9245,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97426ad46b267524e" w:history="1">
+      <w:hyperlink r:id="rId85886aef719619ae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23926ad46b26752ef" w:history="1">
+      <w:hyperlink r:id="rId87336aef719619b35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9465,51 +9465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79516ad46b26753bf" w:history="1">
+      <w:hyperlink r:id="rId46726aef719619ba7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9555,51 +9555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21346ad46b267545c" w:history="1">
+      <w:hyperlink r:id="rId29126aef719619bf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9665,51 +9665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42716ad46b267550f" w:history="1">
+      <w:hyperlink r:id="rId79666aef719619c5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9735,51 +9735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36806ad46b2675581" w:history="1">
+      <w:hyperlink r:id="rId85026aef719619c9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9825,51 +9825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46516ad46b2675611" w:history="1">
+      <w:hyperlink r:id="rId41766aef719619ce9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10013,51 +10013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55456ad46b267573f" w:history="1">
+      <w:hyperlink r:id="rId78316aef719619d8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10141,51 +10141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61556ad46b2675818" w:history="1">
+      <w:hyperlink r:id="rId84396aef719619e02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10231,51 +10231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96166ad46b26758a7" w:history="1">
+      <w:hyperlink r:id="rId69566aef719619e51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10359,51 +10359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30616ad46b2675976" w:history="1">
+      <w:hyperlink r:id="rId42836aef719619ed1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,51 +10469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. perforans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30786ad46b2675a34" w:history="1">
+      <w:hyperlink r:id="rId13116aef719619f36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10698,81 +10698,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30766ad46b2675ba5" w:history="1">
+      <w:hyperlink r:id="rId11206aef71961a004" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85384279" name="name26966ad46b267603c" descr="eu_funding_250.png"/>
+            <wp:docPr id="18434965" name="name73316aef71961a09b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38976ad46b267603a" cstate="print"/>
+                    <a:blip r:embed="rId65246aef71961a09a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10870,137 +10870,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82604998">
+  <w:abstractNum w:abstractNumId="85879890">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20174801">
+    <w:lvl w:ilvl="0" w:tplc="80496416">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20174801" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80496416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20174801" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80496416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20174801" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80496416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20174801" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80496416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20174801" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80496416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20174801" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80496416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20174801" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80496416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20174801" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80496416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82604997">
+  <w:abstractNum w:abstractNumId="85879889">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64625671">
+    <w:lvl w:ilvl="0" w:tplc="43902256">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11752,55 +11752,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82604997">
-    <w:abstractNumId w:val="82604997"/>
+  <w:num w:numId="85879889">
+    <w:abstractNumId w:val="85879889"/>
   </w:num>
-  <w:num w:numId="82604998">
-    <w:abstractNumId w:val="82604998"/>
+  <w:num w:numId="85879890">
+    <w:abstractNumId w:val="85879890"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23350,51 +23350,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId288162300" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId756091338" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82126ad46b26704f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId15826ad46b267055c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId40186ad46b2670d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId21376ad46b2671b5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId19116ad46b26734ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId49126ad46b2673597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId78036ad46b267361d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId49046ad46b2673674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId50336ad46b26736c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId60606ad46b2673779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId36006ad46b2673847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId68796ad46b2673915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId71736ad46b26739ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId83816ad46b2673aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId44826ad46b2673b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId95166ad46b2673cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId67906ad46b2673d91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId32156ad46b2673e04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId10206ad46b2673ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId42896ad46b2674058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId42566ad46b26741b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId31616ad46b2674268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId29486ad46b2674318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId36656ad46b267444d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId60586ad46b2674598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId19266ad46b26746e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId90646ad46b267475a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId48416ad46b26747ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId12346ad46b267485d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId91596ad46b26748f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId98416ad46b2674a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId46746ad46b2674ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId72996ad46b2674b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId56496ad46b2674bd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId25176ad46b2674c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId69026ad46b2674ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId23956ad46b2674e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId52706ad46b2674ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId74596ad46b2674f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId51536ad46b2674fdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId37396ad46b267504d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId96606ad46b26750dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId71576ad46b2675142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId97426ad46b267524e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId23926ad46b26752ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId79516ad46b26753bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId21346ad46b267545c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId42716ad46b267550f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId36806ad46b2675581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId46516ad46b2675611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId55456ad46b267573f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId61556ad46b2675818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId96166ad46b26758a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId30616ad46b2675976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId30786ad46b2675a34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30766ad46b2675ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId24056ad46b2670c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24056ad46b2670c22.jpg"/><Relationship Id="rId76306ad46b26725f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76306ad46b26725f5.jpg"/><Relationship Id="rId38976ad46b267603a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38976ad46b267603a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId638323315" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId712945502" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69916aef719616252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/" TargetMode="External"/><Relationship Id="rId84206aef719616290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/categorization" TargetMode="External"/><Relationship Id="rId40266aef719616d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPF/photos" TargetMode="External"/><Relationship Id="rId28466aef71961754c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId54826aef719618b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId26576aef719618b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId49236aef719618ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId63256aef719618be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId65436aef719618c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId37526aef719618c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId78416aef719618ce7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId56696aef719618d5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId51416aef719618dd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId76086aef719618e32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId82446aef719618e92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId97666aef719618f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId79766aef719618fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId60366aef719618ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId41576aef71961906c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId54006aef71961912d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId32706aef7196191dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId44286aef71961923a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId28406aef719619289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId58996aef719619332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId33306aef7196193e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId97736aef719619499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId20666aef7196194d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId95896aef719619527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId80906aef719619567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId73616aef7196195c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId61036aef719619668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId79576aef7196196c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId36836aef71961971a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId38746aef719619757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId77666aef7196197b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId85126aef7196197ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId57516aef7196198b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId39076aef7196198f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId12436aef719619952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId67396aef71961998f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId82316aef7196199ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId46096aef719619a1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId70196aef719619a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId85886aef719619ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId87336aef719619b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId46726aef719619ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId29126aef719619bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId79666aef719619c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId85026aef719619c9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId41766aef719619ce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId78316aef719619d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId84396aef719619e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId69566aef719619e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId42836aef719619ed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId13116aef719619f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11206aef71961a004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId88806aef719616c35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88806aef719616c35.jpg"/><Relationship Id="rId39536aef7196181c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39536aef7196181c2.jpg"/><Relationship Id="rId65246aef71961a09a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65246aef71961a09a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>