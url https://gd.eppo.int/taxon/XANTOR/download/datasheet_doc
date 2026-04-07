--- v7 (2026-03-17)
+++ v8 (2026-04-07)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Schure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLB, bacterial blight of rice, bacterial leaf blight of rice, kresek disease of rice, leaf blight of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813769b9e82b3a3ff" w:history="1">
+            <w:hyperlink r:id="rId974669d52e0730b30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413169b9e82b3a46d" w:history="1">
+            <w:hyperlink r:id="rId741669d52e0730bca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70337623" name="name152969b9e82b3a579" descr="1733.jpg"/>
+                  <wp:docPr id="68087449" name="name974869d52e0730f59" descr="1733.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1733.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId141269b9e82b3a577" cstate="print"/>
+                          <a:blip r:embed="rId903169d52e0730f57" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId566269b9e82b3ac6b" w:history="1">
+            <w:hyperlink r:id="rId396369d52e0731070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1104,51 +1104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bradbury, 1971; Reddy &amp; Ou, 1974). For further detailed information on bacterial leaf streak and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552269b9e82b3b0ef" w:history="1">
+      <w:hyperlink r:id="rId443269d52e073148d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
@@ -3976,63 +3976,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009 and 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29553898" name="name356769b9e82b3c4c7" descr="XANTOR_distribution_map.jpg"/>
+            <wp:docPr id="64715698" name="name646969d52e0733466" descr="XANTOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId285869b9e82b3c4c6" cstate="print"/>
+                    <a:blip r:embed="rId267369d52e0733462" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10219,51 +10219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020; Tao </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). A curated TALE database (daTALbase - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId360569b9e82b3ef39" w:history="1">
+      <w:hyperlink r:id="rId272169d52e0735e37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) has been created and include TALE-related data for rice bacteria (Pérez-Quintero </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -10420,51 +10420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see Quibod </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020 - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId531969b9e82b3f08a" w:history="1">
+      <w:hyperlink r:id="rId835469d52e0735f81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mhn1.shinyapps.io/PathoTracer/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11571,51 +11571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">513–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId782469b9e82b3f85f" w:history="1">
+      <w:hyperlink r:id="rId471369d52e07366f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10722-020-01001-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11857,51 +11857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-50. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId548869b9e82b3fa34" w:history="1">
+      <w:hyperlink r:id="rId988769d52e07368bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.1.46</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11985,51 +11985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 693-699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId978769b9e82b3fb26" w:history="1">
+      <w:hyperlink r:id="rId495769d52e07369c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12173,51 +12173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868369b9e82b3fc5a" w:history="1">
+      <w:hyperlink r:id="rId503469d52e0736e2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12481,51 +12481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId894169b9e82b3fe52" w:history="1">
+      <w:hyperlink r:id="rId515769d52e07371ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12881,51 +12881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId370469b9e82b4012c" w:history="1">
+      <w:hyperlink r:id="rId908669d52e0737505" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs.16062</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12951,51 +12951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId370769b9e82b401a2" w:history="1">
+      <w:hyperlink r:id="rId389769d52e0737581" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13030,90 +13030,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId486169b9e82b40221" w:history="1">
+      <w:hyperlink r:id="rId908269d52e0737601" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Plantwise Knowledge Bank (2022) Management of Bacterial Leaf Blight (BLB) of Rice (Bangladesh): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId377369b9e82b40262" w:history="1">
+      <w:hyperlink r:id="rId188669d52e0737675" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20167800391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId454669b9e82b402e5" w:history="1">
+      <w:hyperlink r:id="rId405669d52e07377ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13298,51 +13298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 187-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId246869b9e82b403df" w:history="1">
+      <w:hyperlink r:id="rId320569d52e07378b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13466,51 +13466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 740–747. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601569b9e82b404f5" w:history="1">
+      <w:hyperlink r:id="rId630569d52e07379fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1402.02013</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13703,51 +13703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 261-268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId566069b9e82b40680" w:history="1">
+      <w:hyperlink r:id="rId400869d52e0737c67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2012.01892</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13782,51 +13782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100143, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150769b9e82b40728" w:history="1">
+      <w:hyperlink r:id="rId268069d52e0737cf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.xplc.2021.100143</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13892,51 +13892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 316, 15pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId696069b9e82b407e3" w:history="1">
+      <w:hyperlink r:id="rId241269d52e0737dd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-36575-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14156,51 +14156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId871369b9e82b4099c" w:history="1">
+      <w:hyperlink r:id="rId553069d52e0738015" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14587,51 +14587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489969b9e82b40c67" w:history="1">
+      <w:hyperlink r:id="rId465969d52e0738310" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-016-0090-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15049,51 +15049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId832169b9e82b40f59" w:history="1">
+      <w:hyperlink r:id="rId372269d52e07385fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15625,101 +15625,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891369b9e82b41302" w:history="1">
+      <w:hyperlink r:id="rId399069d52e0738995" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/v10045-008-0006-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gnanamanickam SS (2009) Biological Control of Bacterial Blight of Rice. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Control of Rice Diseases. Progress in Biological Control, vol 8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId895869b9e82b41356" w:history="1">
+      <w:hyperlink r:id="rId755769d52e0738a2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-90-481-2465-7_5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16010,51 +16010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId965869b9e82b41577" w:history="1">
+      <w:hyperlink r:id="rId607369d52e0738cc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0159</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16401,51 +16401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId452069b9e82b4183c" w:history="1">
+      <w:hyperlink r:id="rId312169d52e0738f46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16609,51 +16609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId671969b9e82b41992" w:history="1">
+      <w:hyperlink r:id="rId425469d52e0739092" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16757,51 +16757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId917869b9e82b41a87" w:history="1">
+      <w:hyperlink r:id="rId679769d52e073917f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21041281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16963,81 +16963,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId794669b9e82b41bec" w:history="1">
+      <w:hyperlink r:id="rId291969d52e07392cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRRI (2021) (International Rice Research Institute) Rice Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId252569b9e82b41c1d" w:history="1">
+      <w:hyperlink r:id="rId584669d52e0739336" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.knowledgebank.irri.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17326,51 +17326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3008. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930769b9e82b41e37" w:history="1">
+      <w:hyperlink r:id="rId665869d52e07395df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms19103008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17456,51 +17456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3, 12pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId367269b9e82b41f09" w:history="1">
+      <w:hyperlink r:id="rId668669d52e07396b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17691,51 +17691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId350269b9e82b42083" w:history="1">
+      <w:hyperlink r:id="rId471869d52e0739867" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId563969b9e82b4223f" w:history="1">
+      <w:hyperlink r:id="rId577669d52e0739b7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151-165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId942769b9e82b422e9" w:history="1">
+      <w:hyperlink r:id="rId741469d52e0739c29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3923/ppj.2020.151.165</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18217,51 +18217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414569b9e82b423fc" w:history="1">
+      <w:hyperlink r:id="rId524669d52e0739d3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4236/as.2012.34066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18307,51 +18307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId757969b9e82b4248d" w:history="1">
+      <w:hyperlink r:id="rId987869d52e0739dd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep21209</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18417,81 +18417,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67, 13pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId793469b9e82b4253e" w:history="1">
+      <w:hyperlink r:id="rId117369d52e0739e81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0325-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B., Jabran K., Mahajan G. (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108969b9e82b42586" w:history="1">
+      <w:hyperlink r:id="rId990669d52e0739eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18617,51 +18617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">311–319. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId644969b9e82b426a2" w:history="1">
+      <w:hyperlink r:id="rId781869d52e0739fc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18747,51 +18747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868469b9e82b42777" w:history="1">
+      <w:hyperlink r:id="rId597269d52e073a090" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18837,51 +18837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507, 15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId911969b9e82b4280a" w:history="1">
+      <w:hyperlink r:id="rId323769d52e073a123" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19252,51 +19252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId892169b9e82b42ab8" w:history="1">
+      <w:hyperlink r:id="rId999569d52e073a3b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19400,51 +19400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1453-1462. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId691569b9e82b42bb9" w:history="1">
+      <w:hyperlink r:id="rId346669d52e073a4a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19619,51 +19619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId695269b9e82b42d1c" w:history="1">
+      <w:hyperlink r:id="rId187569d52e073a60c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20436,51 +20436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115369b9e82b43277" w:history="1">
+      <w:hyperlink r:id="rId761169d52e073ab54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20664,51 +20664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395–401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId389669b9e82b43547" w:history="1">
+      <w:hyperlink r:id="rId277769d52e073acbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-008-0118-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20725,51 +20725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Research in Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-23. (In Korean). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135769b9e82b435b5" w:history="1">
+      <w:hyperlink r:id="rId675269d52e073ad24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2007.13.1.020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20891,51 +20891,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ou SH (1985) Rice Diseases. 2nd ed. Commonwealth Mycological Institute, Kew, Surrey, United Kingdom, pp 61-96. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryzabase (2022) Integrated Rice Science Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId874869b9e82b436db" w:history="1">
+      <w:hyperlink r:id="rId420469d52e073ae31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [last accessed May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -20970,51 +20970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-480. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId600669b9e82b4375d" w:history="1">
+      <w:hyperlink r:id="rId864069d52e073aeb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-17-0153-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21138,51 +21138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 492-505. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId599769b9e82b43874" w:history="1">
+      <w:hyperlink r:id="rId170269d52e073afc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41396-019-0545-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21208,51 +21208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 244-252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId690769b9e82b438e9" w:history="1">
+      <w:hyperlink r:id="rId248669d52e073b032" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2005.04.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21316,51 +21316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 967–969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId586169b9e82b439ab" w:history="1">
+      <w:hyperlink r:id="rId987569d52e073b0e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-69-967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22045,51 +22045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981469b9e82b43e5b" w:history="1">
+      <w:hyperlink r:id="rId130369d52e073b5b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22135,51 +22135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 408, 16 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId941969b9e82b43eec" w:history="1">
+      <w:hyperlink r:id="rId758069d52e073b646" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.00408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22265,51 +22265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 764-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489469b9e82b43fbd" w:history="1">
+      <w:hyperlink r:id="rId904569d52e073b713" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/m91-131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22375,51 +22375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId991469b9e82b4406e" w:history="1">
+      <w:hyperlink r:id="rId116769d52e073b7c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22503,51 +22503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2250-2265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId785669b9e82b4413e" w:history="1">
+      <w:hyperlink r:id="rId609469d52e073b890" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20546/ijcmas.2020.904.270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23025,51 +23025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 732–739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId602669b9e82b44491" w:history="1">
+      <w:hyperlink r:id="rId640769d52e073bc00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1311.11005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23467,51 +23467,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 279-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId982369b9e82b44794" w:history="1">
+      <w:hyperlink r:id="rId123569d52e073bec5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs1951.41.279</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23608,51 +23608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1130-1137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId468069b9e82b4487b" w:history="1">
+      <w:hyperlink r:id="rId902069d52e073bfa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-13-0274-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23738,51 +23738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e1007092. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId867769b9e82b44962" w:history="1">
+      <w:hyperlink r:id="rId374569d52e073c072" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal. ppat.1007092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23857,51 +23857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829169b9e82b44a27" w:history="1">
+      <w:hyperlink r:id="rId517469d52e073c12e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23965,51 +23965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363669b9e82b44adb" w:history="1">
+      <w:hyperlink r:id="rId977569d52e073c1eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24093,51 +24093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in rice seeds C. M. In: APS Manual on Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, Second Edition. APS Press, Minneapolis, MN January 2017, 45-55. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId944769b9e82b44bb2" w:history="1">
+      <w:hyperlink r:id="rId718969d52e073c2c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -24268,51 +24268,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 290-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId561269b9e82b44cd0" w:history="1">
+      <w:hyperlink r:id="rId820269d52e073c3d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.molp.2014.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24741,51 +24741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId813369b9e82b44feb" w:history="1">
+      <w:hyperlink r:id="rId879569d52e073c6c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24851,51 +24851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e55962. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId882569b9e82b450a8" w:history="1">
+      <w:hyperlink r:id="rId247369d52e073c775" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0055962</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24921,51 +24921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963. 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136069b9e82b4511e" w:history="1">
+      <w:hyperlink r:id="rId601369d52e073c7e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.00963 1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25109,51 +25109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 815-822. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId864869b9e82b4524e" w:history="1">
+      <w:hyperlink r:id="rId543469d52e073c91f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00203-013-0930-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25219,51 +25219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 888-899. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId206469b9e82b45302" w:history="1">
+      <w:hyperlink r:id="rId646469d52e073c9cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S2095-3119(14)60860-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25349,51 +25349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">313. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId888269b9e82b453d2" w:history="1">
+      <w:hyperlink r:id="rId414169d52e073ca9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12870-020-02524-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25419,51 +25419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 83-92. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId432769b9e82b45443" w:history="1">
+      <w:hyperlink r:id="rId319069d52e073cb0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1672-6308(08)60062-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25538,51 +25538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 119-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId599469b9e82b45501" w:history="1">
+      <w:hyperlink r:id="rId413369d52e073cbc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02686106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25726,51 +25726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId817869b9e82b457c2" w:history="1">
+      <w:hyperlink r:id="rId353669d52e073cd06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25893,81 +25893,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId830169b9e82b458df" w:history="1">
+      <w:hyperlink r:id="rId848969d52e073ce28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38859329" name="name869669b9e82b45968" descr="eu_funding_250.png"/>
+            <wp:docPr id="84021378" name="name742469d52e073cec9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId328369b9e82b45966" cstate="print"/>
+                    <a:blip r:embed="rId820169d52e073cec7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26065,137 +26065,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41816140">
+  <w:abstractNum w:abstractNumId="16937349">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67706726">
+    <w:lvl w:ilvl="0" w:tplc="12188869">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67706726" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12188869" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67706726" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12188869" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67706726" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12188869" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67706726" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12188869" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67706726" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12188869" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67706726" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12188869" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67706726" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12188869" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67706726" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12188869" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41816139">
+  <w:abstractNum w:abstractNumId="16937348">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75368259">
+    <w:lvl w:ilvl="0" w:tplc="91187407">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26947,55 +26947,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41816139">
-    <w:abstractNumId w:val="41816139"/>
+  <w:num w:numId="16937348">
+    <w:abstractNumId w:val="16937348"/>
   </w:num>
-  <w:num w:numId="41816140">
-    <w:abstractNumId w:val="41816140"/>
+  <w:num w:numId="16937349">
+    <w:abstractNumId w:val="16937349"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38545,51 +38545,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId655979596" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId588589208" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId813769b9e82b3a3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId413169b9e82b3a46d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId566269b9e82b3ac6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId552269b9e82b3b0ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId360569b9e82b3ef39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId531969b9e82b3f08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId782469b9e82b3f85f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId548869b9e82b3fa34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId978769b9e82b3fb26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId868369b9e82b3fc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId894169b9e82b3fe52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId370469b9e82b4012c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId370769b9e82b401a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId486169b9e82b40221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId377369b9e82b40262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId454669b9e82b402e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId246869b9e82b403df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId601569b9e82b404f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId566069b9e82b40680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId150769b9e82b40728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId696069b9e82b407e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId871369b9e82b4099c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId489969b9e82b40c67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId832169b9e82b40f59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId891369b9e82b41302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId895869b9e82b41356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId965869b9e82b41577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId452069b9e82b4183c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId671969b9e82b41992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId917869b9e82b41a87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId794669b9e82b41bec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId252569b9e82b41c1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId930769b9e82b41e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId367269b9e82b41f09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId350269b9e82b42083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId563969b9e82b4223f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId942769b9e82b422e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId414569b9e82b423fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId757969b9e82b4248d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId793469b9e82b4253e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId108969b9e82b42586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId644969b9e82b426a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId868469b9e82b42777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId911969b9e82b4280a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId892169b9e82b42ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId691569b9e82b42bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId695269b9e82b42d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId115369b9e82b43277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId389669b9e82b43547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId135769b9e82b435b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId874869b9e82b436db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId600669b9e82b4375d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId599769b9e82b43874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId690769b9e82b438e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId586169b9e82b439ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId981469b9e82b43e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId941969b9e82b43eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId489469b9e82b43fbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId991469b9e82b4406e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId785669b9e82b4413e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId602669b9e82b44491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId982369b9e82b44794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId468069b9e82b4487b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId867769b9e82b44962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId829169b9e82b44a27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId363669b9e82b44adb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId944769b9e82b44bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId561269b9e82b44cd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId813369b9e82b44feb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId882569b9e82b450a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId136069b9e82b4511e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId864869b9e82b4524e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId206469b9e82b45302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId888269b9e82b453d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId432769b9e82b45443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId599469b9e82b45501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId817869b9e82b457c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId830169b9e82b458df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId141269b9e82b3a577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId141269b9e82b3a577.jpg"/><Relationship Id="rId285869b9e82b3c4c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId285869b9e82b3c4c6.jpg"/><Relationship Id="rId328369b9e82b45966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId328369b9e82b45966.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId374093703" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId421284178" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId974669d52e0730b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId741669d52e0730bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId396369d52e0731070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId443269d52e073148d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId272169d52e0735e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId835469d52e0735f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId471369d52e07366f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId988769d52e07368bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId495769d52e07369c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId503469d52e0736e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId515769d52e07371ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId908669d52e0737505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId389769d52e0737581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId908269d52e0737601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId188669d52e0737675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId405669d52e07377ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId320569d52e07378b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId630569d52e07379fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId400869d52e0737c67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId268069d52e0737cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId241269d52e0737dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId553069d52e0738015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId465969d52e0738310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId372269d52e07385fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId399069d52e0738995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId755769d52e0738a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId607369d52e0738cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId312169d52e0738f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId425469d52e0739092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId679769d52e073917f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId291969d52e07392cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId584669d52e0739336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId665869d52e07395df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId668669d52e07396b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId471869d52e0739867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId577669d52e0739b7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId741469d52e0739c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId524669d52e0739d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId987869d52e0739dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId117369d52e0739e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId990669d52e0739eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId781869d52e0739fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId597269d52e073a090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId323769d52e073a123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId999569d52e073a3b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId346669d52e073a4a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId187569d52e073a60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId761169d52e073ab54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId277769d52e073acbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId675269d52e073ad24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId420469d52e073ae31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId864069d52e073aeb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId170269d52e073afc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId248669d52e073b032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId987569d52e073b0e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId130369d52e073b5b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId758069d52e073b646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId904569d52e073b713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId116769d52e073b7c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId609469d52e073b890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId640769d52e073bc00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId123569d52e073bec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId902069d52e073bfa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId374569d52e073c072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId517469d52e073c12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId977569d52e073c1eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId718969d52e073c2c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId820269d52e073c3d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId879569d52e073c6c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId247369d52e073c775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId601369d52e073c7e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId543469d52e073c91f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId646469d52e073c9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId414169d52e073ca9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId319069d52e073cb0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId413369d52e073cbc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId353669d52e073cd06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId848969d52e073ce28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId903169d52e0730f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId903169d52e0730f57.jpg"/><Relationship Id="rId267369d52e0733462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId267369d52e0733462.jpg"/><Relationship Id="rId820169d52e073cec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId820169d52e073cec7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>