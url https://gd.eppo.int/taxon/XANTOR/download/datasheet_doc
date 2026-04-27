--- v8 (2026-04-07)
+++ v9 (2026-04-27)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Schure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLB, bacterial blight of rice, bacterial leaf blight of rice, kresek disease of rice, leaf blight of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId974669d52e0730b30" w:history="1">
+            <w:hyperlink r:id="rId549169eff7dbe04cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741669d52e0730bca" w:history="1">
+            <w:hyperlink r:id="rId255769eff7dbe053c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68087449" name="name974869d52e0730f59" descr="1733.jpg"/>
+                  <wp:docPr id="41413691" name="name386569eff7dbe19fa" descr="1733.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1733.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId903169d52e0730f57" cstate="print"/>
+                          <a:blip r:embed="rId591269eff7dbe19f8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId396369d52e0731070" w:history="1">
+            <w:hyperlink r:id="rId603369eff7dbe1b2c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1104,51 +1104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bradbury, 1971; Reddy &amp; Ou, 1974). For further detailed information on bacterial leaf streak and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId443269d52e073148d" w:history="1">
+      <w:hyperlink r:id="rId527269eff7dbe1f60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
@@ -3976,63 +3976,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009 and 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64715698" name="name646969d52e0733466" descr="XANTOR_distribution_map.jpg"/>
+            <wp:docPr id="82478725" name="name754869eff7dbe4cb9" descr="XANTOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId267369d52e0733462" cstate="print"/>
+                    <a:blip r:embed="rId504369eff7dbe4cb5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10219,51 +10219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020; Tao </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). A curated TALE database (daTALbase - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId272169d52e0735e37" w:history="1">
+      <w:hyperlink r:id="rId105269eff7dbe794e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) has been created and include TALE-related data for rice bacteria (Pérez-Quintero </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -10420,51 +10420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see Quibod </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020 - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835469d52e0735f81" w:history="1">
+      <w:hyperlink r:id="rId412469eff7dbe7aa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mhn1.shinyapps.io/PathoTracer/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11571,51 +11571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">513–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471369d52e07366f6" w:history="1">
+      <w:hyperlink r:id="rId355069eff7dbe821b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10722-020-01001-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11857,51 +11857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-50. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId988769d52e07368bf" w:history="1">
+      <w:hyperlink r:id="rId916369eff7dbe83f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.1.46</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11985,51 +11985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 693-699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId495769d52e07369c7" w:history="1">
+      <w:hyperlink r:id="rId681569eff7dbe84d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12173,51 +12173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId503469d52e0736e2a" w:history="1">
+      <w:hyperlink r:id="rId126769eff7dbe8602" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12481,51 +12481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515769d52e07371ac" w:history="1">
+      <w:hyperlink r:id="rId865569eff7dbe8810" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12881,51 +12881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId908669d52e0737505" w:history="1">
+      <w:hyperlink r:id="rId259769eff7dbe8aa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs.16062</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12951,51 +12951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId389769d52e0737581" w:history="1">
+      <w:hyperlink r:id="rId973869eff7dbe8b17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13030,90 +13030,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId908269d52e0737601" w:history="1">
+      <w:hyperlink r:id="rId516869eff7dbe8b94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Plantwise Knowledge Bank (2022) Management of Bacterial Leaf Blight (BLB) of Rice (Bangladesh): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId188669d52e0737675" w:history="1">
+      <w:hyperlink r:id="rId805669eff7dbe8bd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20167800391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405669d52e07377ab" w:history="1">
+      <w:hyperlink r:id="rId482869eff7dbe8c55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13298,51 +13298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 187-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId320569d52e07378b2" w:history="1">
+      <w:hyperlink r:id="rId718569eff7dbe8d47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13466,51 +13466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 740–747. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId630569d52e07379fa" w:history="1">
+      <w:hyperlink r:id="rId279369eff7dbe8e58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1402.02013</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13703,51 +13703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 261-268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId400869d52e0737c67" w:history="1">
+      <w:hyperlink r:id="rId651869eff7dbe8fdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2012.01892</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13782,51 +13782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100143, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId268069d52e0737cf3" w:history="1">
+      <w:hyperlink r:id="rId460169eff7dbe9061" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.xplc.2021.100143</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13892,51 +13892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 316, 15pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId241269d52e0737dd4" w:history="1">
+      <w:hyperlink r:id="rId104569eff7dbe9112" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-36575-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14156,51 +14156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId553069d52e0738015" w:history="1">
+      <w:hyperlink r:id="rId655469eff7dbe92c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14587,51 +14587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId465969d52e0738310" w:history="1">
+      <w:hyperlink r:id="rId568869eff7dbe957b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-016-0090-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15049,51 +15049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId372269d52e07385fd" w:history="1">
+      <w:hyperlink r:id="rId438969eff7dbe9894" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15625,101 +15625,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId399069d52e0738995" w:history="1">
+      <w:hyperlink r:id="rId203269eff7dbe9c5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/v10045-008-0006-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gnanamanickam SS (2009) Biological Control of Bacterial Blight of Rice. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Control of Rice Diseases. Progress in Biological Control, vol 8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId755769d52e0738a2f" w:history="1">
+      <w:hyperlink r:id="rId615569eff7dbe9cb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-90-481-2465-7_5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16010,51 +16010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId607369d52e0738cc7" w:history="1">
+      <w:hyperlink r:id="rId902569eff7dbe9ed7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0159</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16401,51 +16401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId312169d52e0738f46" w:history="1">
+      <w:hyperlink r:id="rId899169eff7dbea157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16609,51 +16609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId425469d52e0739092" w:history="1">
+      <w:hyperlink r:id="rId947769eff7dbea2a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16757,51 +16757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId679769d52e073917f" w:history="1">
+      <w:hyperlink r:id="rId559269eff7dbea396" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21041281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16963,81 +16963,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId291969d52e07392cb" w:history="1">
+      <w:hyperlink r:id="rId701869eff7dbea4e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRRI (2021) (International Rice Research Institute) Rice Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584669d52e0739336" w:history="1">
+      <w:hyperlink r:id="rId958369eff7dbea519" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.knowledgebank.irri.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17326,51 +17326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3008. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId665869d52e07395df" w:history="1">
+      <w:hyperlink r:id="rId448669eff7dbea74b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms19103008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17456,51 +17456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3, 12pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId668669d52e07396b5" w:history="1">
+      <w:hyperlink r:id="rId407769eff7dbea822" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17691,51 +17691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471869d52e0739867" w:history="1">
+      <w:hyperlink r:id="rId716669eff7dbea9a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId577669d52e0739b7c" w:history="1">
+      <w:hyperlink r:id="rId270069eff7dbeab41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151-165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741469d52e0739c29" w:history="1">
+      <w:hyperlink r:id="rId375269eff7dbeabe5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3923/ppj.2020.151.165</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18217,51 +18217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId524669d52e0739d3d" w:history="1">
+      <w:hyperlink r:id="rId702269eff7dbeacf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4236/as.2012.34066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18307,51 +18307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId987869d52e0739dd1" w:history="1">
+      <w:hyperlink r:id="rId808169eff7dbead87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep21209</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18417,81 +18417,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67, 13pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117369d52e0739e81" w:history="1">
+      <w:hyperlink r:id="rId855169eff7dbeae36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0325-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B., Jabran K., Mahajan G. (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId990669d52e0739eb6" w:history="1">
+      <w:hyperlink r:id="rId885969eff7dbeae6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18617,51 +18617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">311–319. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781869d52e0739fc2" w:history="1">
+      <w:hyperlink r:id="rId404569eff7dbeaf77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18747,51 +18747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId597269d52e073a090" w:history="1">
+      <w:hyperlink r:id="rId410369eff7dbeb048" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18837,51 +18837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507, 15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId323769d52e073a123" w:history="1">
+      <w:hyperlink r:id="rId500269eff7dbeb0d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19252,51 +19252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId999569d52e073a3b6" w:history="1">
+      <w:hyperlink r:id="rId530469eff7dbeb37f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19400,51 +19400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1453-1462. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId346669d52e073a4a4" w:history="1">
+      <w:hyperlink r:id="rId732469eff7dbeb477" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19619,51 +19619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187569d52e073a60c" w:history="1">
+      <w:hyperlink r:id="rId332069eff7dbeb5e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20436,51 +20436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId761169d52e073ab54" w:history="1">
+      <w:hyperlink r:id="rId869369eff7dbebb27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20664,51 +20664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395–401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId277769d52e073acbe" w:history="1">
+      <w:hyperlink r:id="rId214169eff7dbebc97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-008-0118-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20725,51 +20725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Research in Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-23. (In Korean). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId675269d52e073ad24" w:history="1">
+      <w:hyperlink r:id="rId594269eff7dbebd00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2007.13.1.020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20891,51 +20891,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ou SH (1985) Rice Diseases. 2nd ed. Commonwealth Mycological Institute, Kew, Surrey, United Kingdom, pp 61-96. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryzabase (2022) Integrated Rice Science Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId420469d52e073ae31" w:history="1">
+      <w:hyperlink r:id="rId841869eff7dbebe13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [last accessed May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -20970,51 +20970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-480. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId864069d52e073aeb1" w:history="1">
+      <w:hyperlink r:id="rId430069eff7dbebedf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-17-0153-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21138,51 +21138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 492-505. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId170269d52e073afc2" w:history="1">
+      <w:hyperlink r:id="rId200669eff7dbebffa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41396-019-0545-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21208,51 +21208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 244-252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248669d52e073b032" w:history="1">
+      <w:hyperlink r:id="rId541269eff7dbec06f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2005.04.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21316,51 +21316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 967–969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId987569d52e073b0e1" w:history="1">
+      <w:hyperlink r:id="rId441069eff7dbec12d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-69-967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22045,51 +22045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130369d52e073b5b5" w:history="1">
+      <w:hyperlink r:id="rId620369eff7dbec5e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22135,51 +22135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 408, 16 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId758069d52e073b646" w:history="1">
+      <w:hyperlink r:id="rId873969eff7dbec672" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.00408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22265,51 +22265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 764-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId904569d52e073b713" w:history="1">
+      <w:hyperlink r:id="rId812169eff7dbec743" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/m91-131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22375,51 +22375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116769d52e073b7c1" w:history="1">
+      <w:hyperlink r:id="rId539969eff7dbec7f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22503,51 +22503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2250-2265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId609469d52e073b890" w:history="1">
+      <w:hyperlink r:id="rId725869eff7dbec8c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20546/ijcmas.2020.904.270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23025,51 +23025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 732–739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId640769d52e073bc00" w:history="1">
+      <w:hyperlink r:id="rId278769eff7dbecc23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1311.11005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23467,51 +23467,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 279-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123569d52e073bec5" w:history="1">
+      <w:hyperlink r:id="rId276969eff7dbeceeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs1951.41.279</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23608,51 +23608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1130-1137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId902069d52e073bfa4" w:history="1">
+      <w:hyperlink r:id="rId222069eff7dbecfcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-13-0274-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23738,51 +23738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e1007092. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId374569d52e073c072" w:history="1">
+      <w:hyperlink r:id="rId857769eff7dbed0a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal. ppat.1007092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23857,51 +23857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517469d52e073c12e" w:history="1">
+      <w:hyperlink r:id="rId266569eff7dbed162" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23965,51 +23965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId977569d52e073c1eb" w:history="1">
+      <w:hyperlink r:id="rId464769eff7dbed213" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24093,51 +24093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in rice seeds C. M. In: APS Manual on Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, Second Edition. APS Press, Minneapolis, MN January 2017, 45-55. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId718969d52e073c2c0" w:history="1">
+      <w:hyperlink r:id="rId400569eff7dbed2e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -24268,51 +24268,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 290-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId820269d52e073c3d9" w:history="1">
+      <w:hyperlink r:id="rId859069eff7dbed404" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.molp.2014.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24741,51 +24741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId879569d52e073c6c8" w:history="1">
+      <w:hyperlink r:id="rId227269eff7dbed71b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24851,51 +24851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e55962. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId247369d52e073c775" w:history="1">
+      <w:hyperlink r:id="rId492269eff7dbed7cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0055962</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24921,51 +24921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963. 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601369d52e073c7e6" w:history="1">
+      <w:hyperlink r:id="rId857169eff7dbed842" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.00963 1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25109,51 +25109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 815-822. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId543469d52e073c91f" w:history="1">
+      <w:hyperlink r:id="rId110269eff7dbed971" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00203-013-0930-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25219,51 +25219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 888-899. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646469d52e073c9cf" w:history="1">
+      <w:hyperlink r:id="rId822169eff7dbeda23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S2095-3119(14)60860-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25349,51 +25349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">313. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414169d52e073ca9d" w:history="1">
+      <w:hyperlink r:id="rId533569eff7dbedaf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12870-020-02524-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25419,51 +25419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 83-92. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319069d52e073cb0d" w:history="1">
+      <w:hyperlink r:id="rId555569eff7dbedb66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1672-6308(08)60062-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25538,51 +25538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 119-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413369d52e073cbc7" w:history="1">
+      <w:hyperlink r:id="rId240269eff7dbedc30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02686106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25726,51 +25726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId353669d52e073cd06" w:history="1">
+      <w:hyperlink r:id="rId323669eff7dbedd6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25893,81 +25893,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848969d52e073ce28" w:history="1">
+      <w:hyperlink r:id="rId963769eff7dbede83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84021378" name="name742469d52e073cec9" descr="eu_funding_250.png"/>
+            <wp:docPr id="23513814" name="name816869eff7dbedef6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId820169d52e073cec7" cstate="print"/>
+                    <a:blip r:embed="rId644469eff7dbedef5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26065,137 +26065,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16937349">
+  <w:abstractNum w:abstractNumId="22872927">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12188869">
+    <w:lvl w:ilvl="0" w:tplc="15894088">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12188869" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15894088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12188869" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15894088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12188869" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15894088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12188869" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15894088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12188869" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15894088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12188869" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15894088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12188869" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15894088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12188869" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15894088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16937348">
+  <w:abstractNum w:abstractNumId="22872926">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91187407">
+    <w:lvl w:ilvl="0" w:tplc="92368777">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26947,55 +26947,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16937348">
-    <w:abstractNumId w:val="16937348"/>
+  <w:num w:numId="22872926">
+    <w:abstractNumId w:val="22872926"/>
   </w:num>
-  <w:num w:numId="16937349">
-    <w:abstractNumId w:val="16937349"/>
+  <w:num w:numId="22872927">
+    <w:abstractNumId w:val="22872927"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38545,51 +38545,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId374093703" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId421284178" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId974669d52e0730b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId741669d52e0730bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId396369d52e0731070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId443269d52e073148d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId272169d52e0735e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId835469d52e0735f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId471369d52e07366f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId988769d52e07368bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId495769d52e07369c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId503469d52e0736e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId515769d52e07371ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId908669d52e0737505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId389769d52e0737581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId908269d52e0737601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId188669d52e0737675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId405669d52e07377ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId320569d52e07378b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId630569d52e07379fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId400869d52e0737c67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId268069d52e0737cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId241269d52e0737dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId553069d52e0738015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId465969d52e0738310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId372269d52e07385fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId399069d52e0738995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId755769d52e0738a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId607369d52e0738cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId312169d52e0738f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId425469d52e0739092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId679769d52e073917f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId291969d52e07392cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId584669d52e0739336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId665869d52e07395df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId668669d52e07396b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId471869d52e0739867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId577669d52e0739b7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId741469d52e0739c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId524669d52e0739d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId987869d52e0739dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId117369d52e0739e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId990669d52e0739eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId781869d52e0739fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId597269d52e073a090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId323769d52e073a123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId999569d52e073a3b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId346669d52e073a4a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId187569d52e073a60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId761169d52e073ab54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId277769d52e073acbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId675269d52e073ad24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId420469d52e073ae31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId864069d52e073aeb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId170269d52e073afc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId248669d52e073b032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId987569d52e073b0e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId130369d52e073b5b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId758069d52e073b646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId904569d52e073b713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId116769d52e073b7c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId609469d52e073b890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId640769d52e073bc00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId123569d52e073bec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId902069d52e073bfa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId374569d52e073c072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId517469d52e073c12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId977569d52e073c1eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId718969d52e073c2c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId820269d52e073c3d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId879569d52e073c6c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId247369d52e073c775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId601369d52e073c7e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId543469d52e073c91f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId646469d52e073c9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId414169d52e073ca9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId319069d52e073cb0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId413369d52e073cbc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId353669d52e073cd06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId848969d52e073ce28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId903169d52e0730f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId903169d52e0730f57.jpg"/><Relationship Id="rId267369d52e0733462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId267369d52e0733462.jpg"/><Relationship Id="rId820169d52e073cec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId820169d52e073cec7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId590013263" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId680728153" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId549169eff7dbe04cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId255769eff7dbe053c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId603369eff7dbe1b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId527269eff7dbe1f60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId105269eff7dbe794e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId412469eff7dbe7aa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId355069eff7dbe821b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId916369eff7dbe83f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId681569eff7dbe84d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId126769eff7dbe8602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId865569eff7dbe8810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId259769eff7dbe8aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId973869eff7dbe8b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId516869eff7dbe8b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId805669eff7dbe8bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId482869eff7dbe8c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId718569eff7dbe8d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId279369eff7dbe8e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId651869eff7dbe8fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId460169eff7dbe9061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId104569eff7dbe9112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId655469eff7dbe92c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId568869eff7dbe957b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId438969eff7dbe9894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId203269eff7dbe9c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId615569eff7dbe9cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId902569eff7dbe9ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId899169eff7dbea157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId947769eff7dbea2a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId559269eff7dbea396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId701869eff7dbea4e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId958369eff7dbea519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId448669eff7dbea74b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId407769eff7dbea822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId716669eff7dbea9a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId270069eff7dbeab41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId375269eff7dbeabe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId702269eff7dbeacf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId808169eff7dbead87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId855169eff7dbeae36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId885969eff7dbeae6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId404569eff7dbeaf77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId410369eff7dbeb048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId500269eff7dbeb0d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId530469eff7dbeb37f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId732469eff7dbeb477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId332069eff7dbeb5e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId869369eff7dbebb27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId214169eff7dbebc97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId594269eff7dbebd00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId841869eff7dbebe13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId430069eff7dbebedf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId200669eff7dbebffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId541269eff7dbec06f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId441069eff7dbec12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId620369eff7dbec5e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId873969eff7dbec672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId812169eff7dbec743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId539969eff7dbec7f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId725869eff7dbec8c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId278769eff7dbecc23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId276969eff7dbeceeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId222069eff7dbecfcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId857769eff7dbed0a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId266569eff7dbed162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId464769eff7dbed213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId400569eff7dbed2e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId859069eff7dbed404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId227269eff7dbed71b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId492269eff7dbed7cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId857169eff7dbed842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId110269eff7dbed971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId822169eff7dbeda23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId533569eff7dbedaf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId555569eff7dbedb66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId240269eff7dbedc30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId323669eff7dbedd6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId963769eff7dbede83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId591269eff7dbe19f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId591269eff7dbe19f8.jpg"/><Relationship Id="rId504369eff7dbe4cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId504369eff7dbe4cb5.jpg"/><Relationship Id="rId644469eff7dbedef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId644469eff7dbedef5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>