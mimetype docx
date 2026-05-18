--- v9 (2026-04-27)
+++ v10 (2026-05-18)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Schure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLB, bacterial blight of rice, bacterial leaf blight of rice, kresek disease of rice, leaf blight of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549169eff7dbe04cd" w:history="1">
+            <w:hyperlink r:id="rId16346a0aa0eadc07a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255769eff7dbe053c" w:history="1">
+            <w:hyperlink r:id="rId24216a0aa0eadc0e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41413691" name="name386569eff7dbe19fa" descr="1733.jpg"/>
+                  <wp:docPr id="99163957" name="name55796a0aa0eadc811" descr="1733.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1733.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId591269eff7dbe19f8" cstate="print"/>
+                          <a:blip r:embed="rId70306a0aa0eadc80f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId603369eff7dbe1b2c" w:history="1">
+            <w:hyperlink r:id="rId94196a0aa0eadc951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1104,51 +1104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bradbury, 1971; Reddy &amp; Ou, 1974). For further detailed information on bacterial leaf streak and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527269eff7dbe1f60" w:history="1">
+      <w:hyperlink r:id="rId85396a0aa0eadcdb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
@@ -3976,105 +3976,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009 and 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82478725" name="name754869eff7dbe4cb9" descr="XANTOR_distribution_map.jpg"/>
+            <wp:docPr id="30504206" name="name51036a0aa0eadef88" descr="XANTOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId504369eff7dbe4cb5" cstate="print"/>
+                    <a:blip r:embed="rId44166a0aa0eadef84" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Benin, Burkina Faso, Burundi, Cameroon, Gabon, Kenya, Madagascar, Mali, Niger, Senegal, Togo, Uganda</w:t>
+        <w:t xml:space="preserve"> Benin, Burkina Faso, Burundi, Cameroon, Gabon, Kenya, Madagascar, Mali, Niger, Senegal, Tanzania, United Republic of, Togo, Uganda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bangladesh, Cambodia, China (Anhui, Fujian, Guangdong, Guangxi, Hainan, Hebei, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Jilin, Liaoning, Shandong, Sichuan, Yunnan, Zhejiang), India (Andaman and Nicobar Islands, Andhra Pradesh, Assam, Bihar, Chhattisgarh, Delhi, Goa, Gujarat, Haryana, Himachal Pradesh, Jammu &amp; Kashmir, Jharkand, Karnataka, Kerala, Madhya Pradesh, Maharashtra, Meghalaya, Nagaland, Odisha, Punjab, Rajasthan, Tamil Nadu, Tripura, Uttarakhand, Uttar Pradesh, West Bengal), Indonesia (Java, Sulawesi, Sumatra), Iran, Islamic Republic of, Japan (Honshu, Kyushu), Korea, Democratic People's Republic of, Korea, Republic of, Lao People's Democratic Republic, Malaysia (Sabah, Sarawak, West), Myanmar, Nepal, Pakistan, Philippines, Sri Lanka, Taiwan, Thailand, Vietnam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10219,51 +10219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020; Tao </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). A curated TALE database (daTALbase - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105269eff7dbe794e" w:history="1">
+      <w:hyperlink r:id="rId96326a0aa0eae19f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) has been created and include TALE-related data for rice bacteria (Pérez-Quintero </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -10420,51 +10420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see Quibod </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020 - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId412469eff7dbe7aa0" w:history="1">
+      <w:hyperlink r:id="rId45146a0aa0eae1b4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mhn1.shinyapps.io/PathoTracer/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11571,51 +11571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">513–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId355069eff7dbe821b" w:history="1">
+      <w:hyperlink r:id="rId80936a0aa0eae22dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10722-020-01001-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11857,51 +11857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-50. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId916369eff7dbe83f6" w:history="1">
+      <w:hyperlink r:id="rId49926a0aa0eae24b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.1.46</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11985,51 +11985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 693-699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId681569eff7dbe84d0" w:history="1">
+      <w:hyperlink r:id="rId46166a0aa0eae258d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12173,51 +12173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126769eff7dbe8602" w:history="1">
+      <w:hyperlink r:id="rId74106a0aa0eae26bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12481,51 +12481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865569eff7dbe8810" w:history="1">
+      <w:hyperlink r:id="rId80276a0aa0eae29b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12881,51 +12881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId259769eff7dbe8aa4" w:history="1">
+      <w:hyperlink r:id="rId88126a0aa0eae2c39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs.16062</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12951,51 +12951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId973869eff7dbe8b17" w:history="1">
+      <w:hyperlink r:id="rId37036a0aa0eae2cae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13030,90 +13030,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId516869eff7dbe8b94" w:history="1">
+      <w:hyperlink r:id="rId69346a0aa0eae2d2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Plantwise Knowledge Bank (2022) Management of Bacterial Leaf Blight (BLB) of Rice (Bangladesh): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId805669eff7dbe8bd3" w:history="1">
+      <w:hyperlink r:id="rId77296a0aa0eae2d6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20167800391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId482869eff7dbe8c55" w:history="1">
+      <w:hyperlink r:id="rId91106a0aa0eae2deb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13298,51 +13298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 187-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId718569eff7dbe8d47" w:history="1">
+      <w:hyperlink r:id="rId35106a0aa0eae2eda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13466,51 +13466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 740–747. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId279369eff7dbe8e58" w:history="1">
+      <w:hyperlink r:id="rId95536a0aa0eae2fe9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1402.02013</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13703,51 +13703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 261-268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId651869eff7dbe8fdb" w:history="1">
+      <w:hyperlink r:id="rId96026a0aa0eae3162" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2012.01892</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13782,51 +13782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100143, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId460169eff7dbe9061" w:history="1">
+      <w:hyperlink r:id="rId25066a0aa0eae31e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.xplc.2021.100143</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13892,51 +13892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 316, 15pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId104569eff7dbe9112" w:history="1">
+      <w:hyperlink r:id="rId25426a0aa0eae3292" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-36575-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14156,51 +14156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId655469eff7dbe92c4" w:history="1">
+      <w:hyperlink r:id="rId71656a0aa0eae3455" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14587,51 +14587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId568869eff7dbe957b" w:history="1">
+      <w:hyperlink r:id="rId97306a0aa0eae370e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-016-0090-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15049,51 +15049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438969eff7dbe9894" w:history="1">
+      <w:hyperlink r:id="rId15686a0aa0eae3a18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15625,101 +15625,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203269eff7dbe9c5f" w:history="1">
+      <w:hyperlink r:id="rId18896a0aa0eae3dc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/v10045-008-0006-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gnanamanickam SS (2009) Biological Control of Bacterial Blight of Rice. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Control of Rice Diseases. Progress in Biological Control, vol 8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615569eff7dbe9cb5" w:history="1">
+      <w:hyperlink r:id="rId67696a0aa0eae3e14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-90-481-2465-7_5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16010,51 +16010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId902569eff7dbe9ed7" w:history="1">
+      <w:hyperlink r:id="rId98826a0aa0eae4041" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0159</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16401,51 +16401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId899169eff7dbea157" w:history="1">
+      <w:hyperlink r:id="rId66366a0aa0eae42c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16609,51 +16609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId947769eff7dbea2a5" w:history="1">
+      <w:hyperlink r:id="rId22626a0aa0eae440d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16757,51 +16757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId559269eff7dbea396" w:history="1">
+      <w:hyperlink r:id="rId46036a0aa0eae44fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21041281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16963,81 +16963,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId701869eff7dbea4e7" w:history="1">
+      <w:hyperlink r:id="rId84656a0aa0eae464e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRRI (2021) (International Rice Research Institute) Rice Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId958369eff7dbea519" w:history="1">
+      <w:hyperlink r:id="rId36386a0aa0eae467f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.knowledgebank.irri.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17326,51 +17326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3008. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId448669eff7dbea74b" w:history="1">
+      <w:hyperlink r:id="rId68716a0aa0eae48b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms19103008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17456,51 +17456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3, 12pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407769eff7dbea822" w:history="1">
+      <w:hyperlink r:id="rId87186a0aa0eae4984" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17691,51 +17691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId716669eff7dbea9a1" w:history="1">
+      <w:hyperlink r:id="rId67486a0aa0eae4b38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId270069eff7dbeab41" w:history="1">
+      <w:hyperlink r:id="rId56466a0aa0eae4cee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151-165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId375269eff7dbeabe5" w:history="1">
+      <w:hyperlink r:id="rId67966a0aa0eae4d96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3923/ppj.2020.151.165</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18217,51 +18217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702269eff7dbeacf7" w:history="1">
+      <w:hyperlink r:id="rId45996a0aa0eae4ea6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4236/as.2012.34066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18307,51 +18307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId808169eff7dbead87" w:history="1">
+      <w:hyperlink r:id="rId23806a0aa0eae4f36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep21209</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18417,81 +18417,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67, 13pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId855169eff7dbeae36" w:history="1">
+      <w:hyperlink r:id="rId39016a0aa0eae4fe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0325-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B., Jabran K., Mahajan G. (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId885969eff7dbeae6a" w:history="1">
+      <w:hyperlink r:id="rId52116a0aa0eae501a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18617,51 +18617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">311–319. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId404569eff7dbeaf77" w:history="1">
+      <w:hyperlink r:id="rId65316a0aa0eae5127" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18747,51 +18747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId410369eff7dbeb048" w:history="1">
+      <w:hyperlink r:id="rId49266a0aa0eae51fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18837,51 +18837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507, 15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId500269eff7dbeb0d9" w:history="1">
+      <w:hyperlink r:id="rId94846a0aa0eae528c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19252,51 +19252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId530469eff7dbeb37f" w:history="1">
+      <w:hyperlink r:id="rId77866a0aa0eae5528" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19400,51 +19400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1453-1462. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId732469eff7dbeb477" w:history="1">
+      <w:hyperlink r:id="rId77046a0aa0eae5618" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19619,51 +19619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId332069eff7dbeb5e9" w:history="1">
+      <w:hyperlink r:id="rId83766a0aa0eae5787" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20436,51 +20436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId869369eff7dbebb27" w:history="1">
+      <w:hyperlink r:id="rId58566a0aa0eae5d16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20664,51 +20664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395–401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId214169eff7dbebc97" w:history="1">
+      <w:hyperlink r:id="rId25906a0aa0eae5e82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-008-0118-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20725,51 +20725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Research in Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-23. (In Korean). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId594269eff7dbebd00" w:history="1">
+      <w:hyperlink r:id="rId21296a0aa0eae5eea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2007.13.1.020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20891,51 +20891,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ou SH (1985) Rice Diseases. 2nd ed. Commonwealth Mycological Institute, Kew, Surrey, United Kingdom, pp 61-96. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryzabase (2022) Integrated Rice Science Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId841869eff7dbebe13" w:history="1">
+      <w:hyperlink r:id="rId66756a0aa0eae5ff7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [last accessed May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -20970,51 +20970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-480. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430069eff7dbebedf" w:history="1">
+      <w:hyperlink r:id="rId58226a0aa0eae6076" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-17-0153-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21138,51 +21138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 492-505. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200669eff7dbebffa" w:history="1">
+      <w:hyperlink r:id="rId68466a0aa0eae6187" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41396-019-0545-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21208,51 +21208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 244-252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId541269eff7dbec06f" w:history="1">
+      <w:hyperlink r:id="rId90966a0aa0eae61fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2005.04.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21316,51 +21316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 967–969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId441069eff7dbec12d" w:history="1">
+      <w:hyperlink r:id="rId43646a0aa0eae62ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-69-967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22045,51 +22045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId620369eff7dbec5e0" w:history="1">
+      <w:hyperlink r:id="rId98266a0aa0eae676c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22135,51 +22135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 408, 16 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId873969eff7dbec672" w:history="1">
+      <w:hyperlink r:id="rId65326a0aa0eae695b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.00408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22265,51 +22265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 764-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812169eff7dbec743" w:history="1">
+      <w:hyperlink r:id="rId87016a0aa0eae6a32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/m91-131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22375,51 +22375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId539969eff7dbec7f5" w:history="1">
+      <w:hyperlink r:id="rId94026a0aa0eae6ae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22503,51 +22503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2250-2265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId725869eff7dbec8c7" w:history="1">
+      <w:hyperlink r:id="rId52626a0aa0eae6bba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20546/ijcmas.2020.904.270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23025,51 +23025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 732–739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId278769eff7dbecc23" w:history="1">
+      <w:hyperlink r:id="rId67816a0aa0eae6f18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1311.11005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23467,51 +23467,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 279-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId276969eff7dbeceeb" w:history="1">
+      <w:hyperlink r:id="rId95646a0aa0eae71e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs1951.41.279</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23608,51 +23608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1130-1137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222069eff7dbecfcf" w:history="1">
+      <w:hyperlink r:id="rId81296a0aa0eae72c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-13-0274-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23738,51 +23738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e1007092. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId857769eff7dbed0a2" w:history="1">
+      <w:hyperlink r:id="rId38076a0aa0eae7394" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal. ppat.1007092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23857,51 +23857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId266569eff7dbed162" w:history="1">
+      <w:hyperlink r:id="rId23376a0aa0eae7453" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23965,51 +23965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId464769eff7dbed213" w:history="1">
+      <w:hyperlink r:id="rId13716a0aa0eae7503" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24093,51 +24093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in rice seeds C. M. In: APS Manual on Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, Second Edition. APS Press, Minneapolis, MN January 2017, 45-55. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId400569eff7dbed2e8" w:history="1">
+      <w:hyperlink r:id="rId37176a0aa0eae75dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -24268,51 +24268,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 290-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859069eff7dbed404" w:history="1">
+      <w:hyperlink r:id="rId78936a0aa0eae770b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.molp.2014.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24741,51 +24741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227269eff7dbed71b" w:history="1">
+      <w:hyperlink r:id="rId68876a0aa0eae7a0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24851,51 +24851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e55962. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId492269eff7dbed7cf" w:history="1">
+      <w:hyperlink r:id="rId76416a0aa0eae7ac2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0055962</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24921,51 +24921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963. 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId857169eff7dbed842" w:history="1">
+      <w:hyperlink r:id="rId71536a0aa0eae7b35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.00963 1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25109,51 +25109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 815-822. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId110269eff7dbed971" w:history="1">
+      <w:hyperlink r:id="rId86156a0aa0eae7c62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00203-013-0930-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25219,51 +25219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 888-899. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822169eff7dbeda23" w:history="1">
+      <w:hyperlink r:id="rId83936a0aa0eae7d14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S2095-3119(14)60860-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25349,51 +25349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">313. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId533569eff7dbedaf5" w:history="1">
+      <w:hyperlink r:id="rId59336a0aa0eae7de4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12870-020-02524-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25419,51 +25419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 83-92. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId555569eff7dbedb66" w:history="1">
+      <w:hyperlink r:id="rId54026a0aa0eae7e53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1672-6308(08)60062-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25538,51 +25538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 119-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId240269eff7dbedc30" w:history="1">
+      <w:hyperlink r:id="rId53906a0aa0eae7f0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02686106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25726,51 +25726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId323669eff7dbedd6c" w:history="1">
+      <w:hyperlink r:id="rId22326a0aa0eae8049" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25893,81 +25893,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId963769eff7dbede83" w:history="1">
+      <w:hyperlink r:id="rId90126a0aa0eae8160" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23513814" name="name816869eff7dbedef6" descr="eu_funding_250.png"/>
+            <wp:docPr id="31966835" name="name64726a0aa0eae8216" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId644469eff7dbedef5" cstate="print"/>
+                    <a:blip r:embed="rId92946a0aa0eae8215" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26065,137 +26065,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22872927">
+  <w:abstractNum w:abstractNumId="39576614">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15894088">
+    <w:lvl w:ilvl="0" w:tplc="44414069">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15894088" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44414069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15894088" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44414069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15894088" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44414069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15894088" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44414069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15894088" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44414069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15894088" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44414069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15894088" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44414069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15894088" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44414069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22872926">
+  <w:abstractNum w:abstractNumId="39576613">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92368777">
+    <w:lvl w:ilvl="0" w:tplc="30510375">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26947,55 +26947,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22872926">
-    <w:abstractNumId w:val="22872926"/>
+  <w:num w:numId="39576613">
+    <w:abstractNumId w:val="39576613"/>
   </w:num>
-  <w:num w:numId="22872927">
-    <w:abstractNumId w:val="22872927"/>
+  <w:num w:numId="39576614">
+    <w:abstractNumId w:val="39576614"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38545,51 +38545,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId590013263" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId680728153" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId549169eff7dbe04cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId255769eff7dbe053c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId603369eff7dbe1b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId527269eff7dbe1f60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId105269eff7dbe794e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId412469eff7dbe7aa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId355069eff7dbe821b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId916369eff7dbe83f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId681569eff7dbe84d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId126769eff7dbe8602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId865569eff7dbe8810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId259769eff7dbe8aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId973869eff7dbe8b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId516869eff7dbe8b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId805669eff7dbe8bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId482869eff7dbe8c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId718569eff7dbe8d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId279369eff7dbe8e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId651869eff7dbe8fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId460169eff7dbe9061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId104569eff7dbe9112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId655469eff7dbe92c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId568869eff7dbe957b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId438969eff7dbe9894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId203269eff7dbe9c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId615569eff7dbe9cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId902569eff7dbe9ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId899169eff7dbea157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId947769eff7dbea2a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId559269eff7dbea396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId701869eff7dbea4e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId958369eff7dbea519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId448669eff7dbea74b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId407769eff7dbea822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId716669eff7dbea9a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId270069eff7dbeab41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId375269eff7dbeabe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId702269eff7dbeacf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId808169eff7dbead87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId855169eff7dbeae36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId885969eff7dbeae6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId404569eff7dbeaf77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId410369eff7dbeb048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId500269eff7dbeb0d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId530469eff7dbeb37f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId732469eff7dbeb477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId332069eff7dbeb5e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId869369eff7dbebb27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId214169eff7dbebc97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId594269eff7dbebd00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId841869eff7dbebe13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId430069eff7dbebedf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId200669eff7dbebffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId541269eff7dbec06f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId441069eff7dbec12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId620369eff7dbec5e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId873969eff7dbec672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId812169eff7dbec743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId539969eff7dbec7f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId725869eff7dbec8c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId278769eff7dbecc23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId276969eff7dbeceeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId222069eff7dbecfcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId857769eff7dbed0a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId266569eff7dbed162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId464769eff7dbed213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId400569eff7dbed2e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId859069eff7dbed404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId227269eff7dbed71b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId492269eff7dbed7cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId857169eff7dbed842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId110269eff7dbed971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId822169eff7dbeda23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId533569eff7dbedaf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId555569eff7dbedb66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId240269eff7dbedc30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId323669eff7dbedd6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId963769eff7dbede83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId591269eff7dbe19f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId591269eff7dbe19f8.jpg"/><Relationship Id="rId504369eff7dbe4cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId504369eff7dbe4cb5.jpg"/><Relationship Id="rId644469eff7dbedef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId644469eff7dbedef5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId665991302" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId141359314" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16346a0aa0eadc07a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId24216a0aa0eadc0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId94196a0aa0eadc951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId85396a0aa0eadcdb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId96326a0aa0eae19f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId45146a0aa0eae1b4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId80936a0aa0eae22dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId49926a0aa0eae24b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId46166a0aa0eae258d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId74106a0aa0eae26bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId80276a0aa0eae29b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId88126a0aa0eae2c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId37036a0aa0eae2cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId69346a0aa0eae2d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId77296a0aa0eae2d6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId91106a0aa0eae2deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId35106a0aa0eae2eda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId95536a0aa0eae2fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId96026a0aa0eae3162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId25066a0aa0eae31e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId25426a0aa0eae3292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId71656a0aa0eae3455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId97306a0aa0eae370e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId15686a0aa0eae3a18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId18896a0aa0eae3dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId67696a0aa0eae3e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId98826a0aa0eae4041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId66366a0aa0eae42c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId22626a0aa0eae440d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId46036a0aa0eae44fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId84656a0aa0eae464e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId36386a0aa0eae467f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId68716a0aa0eae48b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId87186a0aa0eae4984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId67486a0aa0eae4b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId56466a0aa0eae4cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId67966a0aa0eae4d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId45996a0aa0eae4ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId23806a0aa0eae4f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId39016a0aa0eae4fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId52116a0aa0eae501a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId65316a0aa0eae5127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId49266a0aa0eae51fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId94846a0aa0eae528c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId77866a0aa0eae5528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId77046a0aa0eae5618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId83766a0aa0eae5787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId58566a0aa0eae5d16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId25906a0aa0eae5e82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId21296a0aa0eae5eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId66756a0aa0eae5ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId58226a0aa0eae6076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId68466a0aa0eae6187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId90966a0aa0eae61fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId43646a0aa0eae62ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId98266a0aa0eae676c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId65326a0aa0eae695b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId87016a0aa0eae6a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId94026a0aa0eae6ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId52626a0aa0eae6bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId67816a0aa0eae6f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId95646a0aa0eae71e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId81296a0aa0eae72c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId38076a0aa0eae7394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId23376a0aa0eae7453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId13716a0aa0eae7503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId37176a0aa0eae75dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId78936a0aa0eae770b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId68876a0aa0eae7a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId76416a0aa0eae7ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId71536a0aa0eae7b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId86156a0aa0eae7c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId83936a0aa0eae7d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId59336a0aa0eae7de4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId54026a0aa0eae7e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId53906a0aa0eae7f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId22326a0aa0eae8049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90126a0aa0eae8160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId70306a0aa0eadc80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70306a0aa0eadc80f.jpg"/><Relationship Id="rId44166a0aa0eadef84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44166a0aa0eadef84.jpg"/><Relationship Id="rId92946a0aa0eae8215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92946a0aa0eae8215.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>