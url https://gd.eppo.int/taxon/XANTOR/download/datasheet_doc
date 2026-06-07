--- v10 (2026-05-18)
+++ v11 (2026-06-07)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Schure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLB, bacterial blight of rice, bacterial leaf blight of rice, kresek disease of rice, leaf blight of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16346a0aa0eadc07a" w:history="1">
+            <w:hyperlink r:id="rId27116a25b2b50c687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24216a0aa0eadc0e8" w:history="1">
+            <w:hyperlink r:id="rId21546a25b2b50c6f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99163957" name="name55796a0aa0eadc811" descr="1733.jpg"/>
+                  <wp:docPr id="98671850" name="name65796a25b2b50cdc6" descr="1733.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1733.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70306a0aa0eadc80f" cstate="print"/>
+                          <a:blip r:embed="rId34966a25b2b50cdc3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94196a0aa0eadc951" w:history="1">
+            <w:hyperlink r:id="rId88976a25b2b50cf11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1104,51 +1104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bradbury, 1971; Reddy &amp; Ou, 1974). For further detailed information on bacterial leaf streak and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85396a0aa0eadcdb2" w:history="1">
+      <w:hyperlink r:id="rId82486a25b2b50d331" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
@@ -3976,63 +3976,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009 and 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30504206" name="name51036a0aa0eadef88" descr="XANTOR_distribution_map.jpg"/>
+            <wp:docPr id="48815572" name="name22056a25b2b50f21b" descr="XANTOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44166a0aa0eadef84" cstate="print"/>
+                    <a:blip r:embed="rId35166a25b2b50f217" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10219,51 +10219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020; Tao </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). A curated TALE database (daTALbase - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96326a0aa0eae19f8" w:history="1">
+      <w:hyperlink r:id="rId79016a25b2b511bfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) has been created and include TALE-related data for rice bacteria (Pérez-Quintero </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -10420,51 +10420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see Quibod </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020 - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45146a0aa0eae1b4c" w:history="1">
+      <w:hyperlink r:id="rId79006a25b2b511d4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mhn1.shinyapps.io/PathoTracer/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11571,51 +11571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">513–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80936a0aa0eae22dc" w:history="1">
+      <w:hyperlink r:id="rId11446a25b2b5124cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10722-020-01001-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11857,51 +11857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-50. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49926a0aa0eae24b8" w:history="1">
+      <w:hyperlink r:id="rId30696a25b2b5126a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.1.46</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11985,51 +11985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 693-699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46166a0aa0eae258d" w:history="1">
+      <w:hyperlink r:id="rId92286a25b2b512775" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12173,51 +12173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74106a0aa0eae26bd" w:history="1">
+      <w:hyperlink r:id="rId93286a25b2b5128b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12481,51 +12481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80276a0aa0eae29b0" w:history="1">
+      <w:hyperlink r:id="rId82076a25b2b512aaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12881,51 +12881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88126a0aa0eae2c39" w:history="1">
+      <w:hyperlink r:id="rId36636a25b2b512d24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs.16062</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12951,51 +12951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37036a0aa0eae2cae" w:history="1">
+      <w:hyperlink r:id="rId14576a25b2b512d94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13030,90 +13030,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69346a0aa0eae2d2b" w:history="1">
+      <w:hyperlink r:id="rId19936a25b2b512e1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Plantwise Knowledge Bank (2022) Management of Bacterial Leaf Blight (BLB) of Rice (Bangladesh): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77296a0aa0eae2d6a" w:history="1">
+      <w:hyperlink r:id="rId76216a25b2b512e5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20167800391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91106a0aa0eae2deb" w:history="1">
+      <w:hyperlink r:id="rId17986a25b2b512ed6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13298,51 +13298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 187-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35106a0aa0eae2eda" w:history="1">
+      <w:hyperlink r:id="rId98286a25b2b512fc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13466,51 +13466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 740–747. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95536a0aa0eae2fe9" w:history="1">
+      <w:hyperlink r:id="rId15156a25b2b5130c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1402.02013</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13703,51 +13703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 261-268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96026a0aa0eae3162" w:history="1">
+      <w:hyperlink r:id="rId18416a25b2b513239" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2012.01892</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13782,51 +13782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100143, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25066a0aa0eae31e3" w:history="1">
+      <w:hyperlink r:id="rId88106a25b2b5132b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.xplc.2021.100143</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13892,51 +13892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 316, 15pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25426a0aa0eae3292" w:history="1">
+      <w:hyperlink r:id="rId92956a25b2b513362" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-36575-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14156,51 +14156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71656a0aa0eae3455" w:history="1">
+      <w:hyperlink r:id="rId74286a25b2b513509" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14587,51 +14587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97306a0aa0eae370e" w:history="1">
+      <w:hyperlink r:id="rId58666a25b2b5137a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-016-0090-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15049,51 +15049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15686a0aa0eae3a18" w:history="1">
+      <w:hyperlink r:id="rId84576a25b2b513aa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15625,101 +15625,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18896a0aa0eae3dc1" w:history="1">
+      <w:hyperlink r:id="rId52116a25b2b513e36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/v10045-008-0006-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gnanamanickam SS (2009) Biological Control of Bacterial Blight of Rice. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Control of Rice Diseases. Progress in Biological Control, vol 8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67696a0aa0eae3e14" w:history="1">
+      <w:hyperlink r:id="rId60216a25b2b513e88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-90-481-2465-7_5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16010,51 +16010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98826a0aa0eae4041" w:history="1">
+      <w:hyperlink r:id="rId54746a25b2b514098" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0159</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16401,51 +16401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66366a0aa0eae42c0" w:history="1">
+      <w:hyperlink r:id="rId93516a25b2b514308" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16609,51 +16609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22626a0aa0eae440d" w:history="1">
+      <w:hyperlink r:id="rId72396a25b2b51444f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16757,51 +16757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46036a0aa0eae44fc" w:history="1">
+      <w:hyperlink r:id="rId11726a25b2b514542" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21041281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16963,81 +16963,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84656a0aa0eae464e" w:history="1">
+      <w:hyperlink r:id="rId65776a25b2b514691" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRRI (2021) (International Rice Research Institute) Rice Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36386a0aa0eae467f" w:history="1">
+      <w:hyperlink r:id="rId16836a25b2b5146c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.knowledgebank.irri.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17326,51 +17326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3008. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68716a0aa0eae48b1" w:history="1">
+      <w:hyperlink r:id="rId53006a25b2b5148ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms19103008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17456,51 +17456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3, 12pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87186a0aa0eae4984" w:history="1">
+      <w:hyperlink r:id="rId81936a25b2b5149bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17691,51 +17691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67486a0aa0eae4b38" w:history="1">
+      <w:hyperlink r:id="rId31596a25b2b514b2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56466a0aa0eae4cee" w:history="1">
+      <w:hyperlink r:id="rId94266a25b2b514cd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151-165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67966a0aa0eae4d96" w:history="1">
+      <w:hyperlink r:id="rId69826a25b2b514d76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3923/ppj.2020.151.165</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18217,51 +18217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45996a0aa0eae4ea6" w:history="1">
+      <w:hyperlink r:id="rId31176a25b2b514e84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4236/as.2012.34066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18307,51 +18307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23806a0aa0eae4f36" w:history="1">
+      <w:hyperlink r:id="rId65776a25b2b514f13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep21209</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18417,81 +18417,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67, 13pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39016a0aa0eae4fe6" w:history="1">
+      <w:hyperlink r:id="rId54646a25b2b514fc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0325-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B., Jabran K., Mahajan G. (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52116a0aa0eae501a" w:history="1">
+      <w:hyperlink r:id="rId43256a25b2b514ff2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18617,51 +18617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">311–319. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65316a0aa0eae5127" w:history="1">
+      <w:hyperlink r:id="rId22966a25b2b515102" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18747,51 +18747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49266a0aa0eae51fa" w:history="1">
+      <w:hyperlink r:id="rId96306a25b2b5151d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18837,51 +18837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507, 15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94846a0aa0eae528c" w:history="1">
+      <w:hyperlink r:id="rId87296a25b2b515263" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19252,51 +19252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77866a0aa0eae5528" w:history="1">
+      <w:hyperlink r:id="rId21106a25b2b5154f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19400,51 +19400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1453-1462. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77046a0aa0eae5618" w:history="1">
+      <w:hyperlink r:id="rId61696a25b2b5155db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19619,51 +19619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83766a0aa0eae5787" w:history="1">
+      <w:hyperlink r:id="rId44736a25b2b515730" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20436,51 +20436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58566a0aa0eae5d16" w:history="1">
+      <w:hyperlink r:id="rId69846a25b2b515c65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20664,51 +20664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395–401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25906a0aa0eae5e82" w:history="1">
+      <w:hyperlink r:id="rId15046a25b2b515ddd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-008-0118-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20725,51 +20725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Research in Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-23. (In Korean). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21296a0aa0eae5eea" w:history="1">
+      <w:hyperlink r:id="rId96846a25b2b515e43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2007.13.1.020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20891,51 +20891,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ou SH (1985) Rice Diseases. 2nd ed. Commonwealth Mycological Institute, Kew, Surrey, United Kingdom, pp 61-96. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryzabase (2022) Integrated Rice Science Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66756a0aa0eae5ff7" w:history="1">
+      <w:hyperlink r:id="rId28166a25b2b515f4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [last accessed May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -20970,51 +20970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-480. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58226a0aa0eae6076" w:history="1">
+      <w:hyperlink r:id="rId63046a25b2b515fcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-17-0153-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21138,51 +21138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 492-505. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68466a0aa0eae6187" w:history="1">
+      <w:hyperlink r:id="rId23596a25b2b5160d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41396-019-0545-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21208,51 +21208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 244-252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90966a0aa0eae61fb" w:history="1">
+      <w:hyperlink r:id="rId99826a25b2b516149" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2005.04.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21316,51 +21316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 967–969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43646a0aa0eae62ba" w:history="1">
+      <w:hyperlink r:id="rId55916a25b2b5161f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-69-967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22045,51 +22045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98266a0aa0eae676c" w:history="1">
+      <w:hyperlink r:id="rId57646a25b2b516673" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22135,51 +22135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 408, 16 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65326a0aa0eae695b" w:history="1">
+      <w:hyperlink r:id="rId99576a25b2b516701" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.00408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22265,51 +22265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 764-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87016a0aa0eae6a32" w:history="1">
+      <w:hyperlink r:id="rId63676a25b2b5167da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/m91-131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22375,51 +22375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94026a0aa0eae6ae7" w:history="1">
+      <w:hyperlink r:id="rId52686a25b2b516895" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22503,51 +22503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2250-2265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52626a0aa0eae6bba" w:history="1">
+      <w:hyperlink r:id="rId22766a25b2b516967" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20546/ijcmas.2020.904.270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23025,51 +23025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 732–739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67816a0aa0eae6f18" w:history="1">
+      <w:hyperlink r:id="rId98056a25b2b516c98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1311.11005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23467,51 +23467,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 279-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95646a0aa0eae71e0" w:history="1">
+      <w:hyperlink r:id="rId60916a25b2b516f4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs1951.41.279</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23608,51 +23608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1130-1137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81296a0aa0eae72c3" w:history="1">
+      <w:hyperlink r:id="rId92166a25b2b51702b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-13-0274-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23738,51 +23738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e1007092. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38076a0aa0eae7394" w:history="1">
+      <w:hyperlink r:id="rId27886a25b2b5170f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal. ppat.1007092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23857,51 +23857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23376a0aa0eae7453" w:history="1">
+      <w:hyperlink r:id="rId40576a25b2b5171b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23965,51 +23965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13716a0aa0eae7503" w:history="1">
+      <w:hyperlink r:id="rId12196a25b2b51725e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24093,51 +24093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in rice seeds C. M. In: APS Manual on Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, Second Edition. APS Press, Minneapolis, MN January 2017, 45-55. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37176a0aa0eae75dc" w:history="1">
+      <w:hyperlink r:id="rId44336a25b2b51732e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -24268,51 +24268,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 290-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78936a0aa0eae770b" w:history="1">
+      <w:hyperlink r:id="rId19696a25b2b51745a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.molp.2014.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24741,51 +24741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68876a0aa0eae7a0f" w:history="1">
+      <w:hyperlink r:id="rId49636a25b2b517759" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24851,51 +24851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e55962. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76416a0aa0eae7ac2" w:history="1">
+      <w:hyperlink r:id="rId87466a25b2b51780c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0055962</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24921,51 +24921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963. 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71536a0aa0eae7b35" w:history="1">
+      <w:hyperlink r:id="rId43186a25b2b51787f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.00963 1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25109,51 +25109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 815-822. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86156a0aa0eae7c62" w:history="1">
+      <w:hyperlink r:id="rId79486a25b2b5179a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00203-013-0930-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25219,51 +25219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 888-899. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83936a0aa0eae7d14" w:history="1">
+      <w:hyperlink r:id="rId64386a25b2b517a54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S2095-3119(14)60860-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25349,51 +25349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">313. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59336a0aa0eae7de4" w:history="1">
+      <w:hyperlink r:id="rId86376a25b2b517b1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12870-020-02524-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25419,51 +25419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 83-92. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54026a0aa0eae7e53" w:history="1">
+      <w:hyperlink r:id="rId23786a25b2b517b8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1672-6308(08)60062-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25538,51 +25538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 119-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53906a0aa0eae7f0f" w:history="1">
+      <w:hyperlink r:id="rId40176a25b2b517c45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02686106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25726,51 +25726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22326a0aa0eae8049" w:history="1">
+      <w:hyperlink r:id="rId78036a25b2b517d7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25893,81 +25893,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90126a0aa0eae8160" w:history="1">
+      <w:hyperlink r:id="rId46016a25b2b517e8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31966835" name="name64726a0aa0eae8216" descr="eu_funding_250.png"/>
+            <wp:docPr id="21924381" name="name94626a25b2b5182e9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92946a0aa0eae8215" cstate="print"/>
+                    <a:blip r:embed="rId62476a25b2b5182e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26065,137 +26065,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39576614">
+  <w:abstractNum w:abstractNumId="59828833">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44414069">
+    <w:lvl w:ilvl="0" w:tplc="31034561">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44414069" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31034561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44414069" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31034561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44414069" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31034561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44414069" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31034561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44414069" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31034561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44414069" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31034561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44414069" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31034561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44414069" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31034561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39576613">
+  <w:abstractNum w:abstractNumId="59828832">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30510375">
+    <w:lvl w:ilvl="0" w:tplc="67475743">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26947,55 +26947,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39576613">
-    <w:abstractNumId w:val="39576613"/>
+  <w:num w:numId="59828832">
+    <w:abstractNumId w:val="59828832"/>
   </w:num>
-  <w:num w:numId="39576614">
-    <w:abstractNumId w:val="39576614"/>
+  <w:num w:numId="59828833">
+    <w:abstractNumId w:val="59828833"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38545,51 +38545,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId665991302" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId141359314" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16346a0aa0eadc07a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId24216a0aa0eadc0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId94196a0aa0eadc951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId85396a0aa0eadcdb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId96326a0aa0eae19f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId45146a0aa0eae1b4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId80936a0aa0eae22dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId49926a0aa0eae24b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId46166a0aa0eae258d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId74106a0aa0eae26bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId80276a0aa0eae29b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId88126a0aa0eae2c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId37036a0aa0eae2cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId69346a0aa0eae2d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId77296a0aa0eae2d6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId91106a0aa0eae2deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId35106a0aa0eae2eda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId95536a0aa0eae2fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId96026a0aa0eae3162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId25066a0aa0eae31e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId25426a0aa0eae3292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId71656a0aa0eae3455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId97306a0aa0eae370e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId15686a0aa0eae3a18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId18896a0aa0eae3dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId67696a0aa0eae3e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId98826a0aa0eae4041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId66366a0aa0eae42c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId22626a0aa0eae440d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId46036a0aa0eae44fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId84656a0aa0eae464e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId36386a0aa0eae467f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId68716a0aa0eae48b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId87186a0aa0eae4984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId67486a0aa0eae4b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId56466a0aa0eae4cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId67966a0aa0eae4d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId45996a0aa0eae4ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId23806a0aa0eae4f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId39016a0aa0eae4fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId52116a0aa0eae501a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId65316a0aa0eae5127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId49266a0aa0eae51fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId94846a0aa0eae528c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId77866a0aa0eae5528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId77046a0aa0eae5618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId83766a0aa0eae5787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId58566a0aa0eae5d16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId25906a0aa0eae5e82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId21296a0aa0eae5eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId66756a0aa0eae5ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId58226a0aa0eae6076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId68466a0aa0eae6187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId90966a0aa0eae61fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId43646a0aa0eae62ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId98266a0aa0eae676c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId65326a0aa0eae695b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId87016a0aa0eae6a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId94026a0aa0eae6ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId52626a0aa0eae6bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId67816a0aa0eae6f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId95646a0aa0eae71e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId81296a0aa0eae72c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId38076a0aa0eae7394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId23376a0aa0eae7453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId13716a0aa0eae7503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId37176a0aa0eae75dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId78936a0aa0eae770b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId68876a0aa0eae7a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId76416a0aa0eae7ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId71536a0aa0eae7b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId86156a0aa0eae7c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId83936a0aa0eae7d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId59336a0aa0eae7de4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId54026a0aa0eae7e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId53906a0aa0eae7f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId22326a0aa0eae8049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90126a0aa0eae8160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId70306a0aa0eadc80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70306a0aa0eadc80f.jpg"/><Relationship Id="rId44166a0aa0eadef84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44166a0aa0eadef84.jpg"/><Relationship Id="rId92946a0aa0eae8215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92946a0aa0eae8215.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506173282" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId648640815" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27116a25b2b50c687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId21546a25b2b50c6f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId88976a25b2b50cf11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId82486a25b2b50d331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId79016a25b2b511bfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId79006a25b2b511d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId11446a25b2b5124cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId30696a25b2b5126a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId92286a25b2b512775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId93286a25b2b5128b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId82076a25b2b512aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId36636a25b2b512d24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId14576a25b2b512d94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId19936a25b2b512e1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId76216a25b2b512e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId17986a25b2b512ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId98286a25b2b512fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId15156a25b2b5130c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId18416a25b2b513239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId88106a25b2b5132b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId92956a25b2b513362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId74286a25b2b513509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId58666a25b2b5137a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId84576a25b2b513aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId52116a25b2b513e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId60216a25b2b513e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId54746a25b2b514098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId93516a25b2b514308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId72396a25b2b51444f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId11726a25b2b514542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId65776a25b2b514691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId16836a25b2b5146c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId53006a25b2b5148ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId81936a25b2b5149bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId31596a25b2b514b2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId94266a25b2b514cd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId69826a25b2b514d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId31176a25b2b514e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId65776a25b2b514f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId54646a25b2b514fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId43256a25b2b514ff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId22966a25b2b515102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId96306a25b2b5151d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId87296a25b2b515263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId21106a25b2b5154f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId61696a25b2b5155db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId44736a25b2b515730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId69846a25b2b515c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId15046a25b2b515ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId96846a25b2b515e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId28166a25b2b515f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId63046a25b2b515fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId23596a25b2b5160d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId99826a25b2b516149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId55916a25b2b5161f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId57646a25b2b516673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId99576a25b2b516701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId63676a25b2b5167da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId52686a25b2b516895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId22766a25b2b516967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId98056a25b2b516c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId60916a25b2b516f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId92166a25b2b51702b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId27886a25b2b5170f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId40576a25b2b5171b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId12196a25b2b51725e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId44336a25b2b51732e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId19696a25b2b51745a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId49636a25b2b517759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId87466a25b2b51780c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId43186a25b2b51787f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId79486a25b2b5179a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId64386a25b2b517a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId86376a25b2b517b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId23786a25b2b517b8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId40176a25b2b517c45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId78036a25b2b517d7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46016a25b2b517e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId34966a25b2b50cdc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34966a25b2b50cdc3.jpg"/><Relationship Id="rId35166a25b2b50f217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35166a25b2b50f217.jpg"/><Relationship Id="rId62476a25b2b5182e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62476a25b2b5182e7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>