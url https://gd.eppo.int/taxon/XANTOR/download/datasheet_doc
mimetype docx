--- v11 (2026-06-07)
+++ v12 (2026-06-28)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Schure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLB, bacterial blight of rice, bacterial leaf blight of rice, kresek disease of rice, leaf blight of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27116a25b2b50c687" w:history="1">
+            <w:hyperlink r:id="rId61296a406e116c608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21546a25b2b50c6f4" w:history="1">
+            <w:hyperlink r:id="rId44736a406e116c68d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98671850" name="name65796a25b2b50cdc6" descr="1733.jpg"/>
+                  <wp:docPr id="3072235" name="name32596a406e116cfc5" descr="1733.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1733.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34966a25b2b50cdc3" cstate="print"/>
+                          <a:blip r:embed="rId28716a406e116cfc3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88976a25b2b50cf11" w:history="1">
+            <w:hyperlink r:id="rId68096a406e116d0fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1104,51 +1104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bradbury, 1971; Reddy &amp; Ou, 1974). For further detailed information on bacterial leaf streak and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82486a25b2b50d331" w:history="1">
+      <w:hyperlink r:id="rId14286a406e116d563" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
@@ -3976,63 +3976,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009 and 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48815572" name="name22056a25b2b50f21b" descr="XANTOR_distribution_map.jpg"/>
+            <wp:docPr id="24849656" name="name82236a406e116f266" descr="XANTOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35166a25b2b50f217" cstate="print"/>
+                    <a:blip r:embed="rId30736a406e116f262" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10219,51 +10219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020; Tao </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). A curated TALE database (daTALbase - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79016a25b2b511bfc" w:history="1">
+      <w:hyperlink r:id="rId72096a406e1171d44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) has been created and include TALE-related data for rice bacteria (Pérez-Quintero </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -10420,51 +10420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see Quibod </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020 - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79006a25b2b511d4b" w:history="1">
+      <w:hyperlink r:id="rId89686a406e1171e92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mhn1.shinyapps.io/PathoTracer/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11571,51 +11571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">513–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11446a25b2b5124cb" w:history="1">
+      <w:hyperlink r:id="rId48286a406e11726aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10722-020-01001-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11857,51 +11857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-50. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30696a25b2b5126a2" w:history="1">
+      <w:hyperlink r:id="rId37726a406e117287c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.1.46</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11985,51 +11985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 693-699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92286a25b2b512775" w:history="1">
+      <w:hyperlink r:id="rId65306a406e1172953" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12173,51 +12173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93286a25b2b5128b6" w:history="1">
+      <w:hyperlink r:id="rId75186a406e1172ab1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12481,51 +12481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82076a25b2b512aaa" w:history="1">
+      <w:hyperlink r:id="rId92176a406e1172cfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12881,51 +12881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36636a25b2b512d24" w:history="1">
+      <w:hyperlink r:id="rId87026a406e1172fd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs.16062</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12951,51 +12951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14576a25b2b512d94" w:history="1">
+      <w:hyperlink r:id="rId93016a406e1173051" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13030,90 +13030,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19936a25b2b512e1a" w:history="1">
+      <w:hyperlink r:id="rId79466a406e11730e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Plantwise Knowledge Bank (2022) Management of Bacterial Leaf Blight (BLB) of Rice (Bangladesh): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76216a25b2b512e5a" w:history="1">
+      <w:hyperlink r:id="rId38156a406e1173122" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20167800391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17986a25b2b512ed6" w:history="1">
+      <w:hyperlink r:id="rId13226a406e11731a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13298,51 +13298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 187-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98286a25b2b512fc0" w:history="1">
+      <w:hyperlink r:id="rId83386a406e1173296" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13466,51 +13466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 740–747. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15156a25b2b5130c9" w:history="1">
+      <w:hyperlink r:id="rId17006a406e11733bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1402.02013</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13703,51 +13703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 261-268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18416a25b2b513239" w:history="1">
+      <w:hyperlink r:id="rId79246a406e117353d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2012.01892</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13782,51 +13782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100143, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88106a25b2b5132b5" w:history="1">
+      <w:hyperlink r:id="rId30706a406e11735c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.xplc.2021.100143</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13892,51 +13892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 316, 15pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92956a25b2b513362" w:history="1">
+      <w:hyperlink r:id="rId10746a406e1173674" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-36575-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14156,51 +14156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74286a25b2b513509" w:history="1">
+      <w:hyperlink r:id="rId10126a406e1173833" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14587,51 +14587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58666a25b2b5137a9" w:history="1">
+      <w:hyperlink r:id="rId77556a406e1173aff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-016-0090-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15049,51 +15049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84576a25b2b513aa5" w:history="1">
+      <w:hyperlink r:id="rId62156a406e1173df2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15625,101 +15625,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52116a25b2b513e36" w:history="1">
+      <w:hyperlink r:id="rId49996a406e11741a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/v10045-008-0006-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gnanamanickam SS (2009) Biological Control of Bacterial Blight of Rice. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Control of Rice Diseases. Progress in Biological Control, vol 8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60216a25b2b513e88" w:history="1">
+      <w:hyperlink r:id="rId50616a406e11741f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-90-481-2465-7_5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16010,51 +16010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54746a25b2b514098" w:history="1">
+      <w:hyperlink r:id="rId68616a406e1174450" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0159</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16401,51 +16401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93516a25b2b514308" w:history="1">
+      <w:hyperlink r:id="rId43146a406e11746e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16609,51 +16609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72396a25b2b51444f" w:history="1">
+      <w:hyperlink r:id="rId67676a406e1174838" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16757,51 +16757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11726a25b2b514542" w:history="1">
+      <w:hyperlink r:id="rId79106a406e1174927" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21041281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16963,81 +16963,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65776a25b2b514691" w:history="1">
+      <w:hyperlink r:id="rId64096a406e1174a79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRRI (2021) (International Rice Research Institute) Rice Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16836a25b2b5146c4" w:history="1">
+      <w:hyperlink r:id="rId95476a406e1174aab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.knowledgebank.irri.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17326,51 +17326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3008. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53006a25b2b5148ec" w:history="1">
+      <w:hyperlink r:id="rId13416a406e1174cc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms19103008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17456,51 +17456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3, 12pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81936a25b2b5149bb" w:history="1">
+      <w:hyperlink r:id="rId14416a406e1174d93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17691,51 +17691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31596a25b2b514b2f" w:history="1">
+      <w:hyperlink r:id="rId14816a406e1174f0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94266a25b2b514cd0" w:history="1">
+      <w:hyperlink r:id="rId42066a406e11750d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151-165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69826a25b2b514d76" w:history="1">
+      <w:hyperlink r:id="rId54806a406e1175181" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3923/ppj.2020.151.165</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18217,51 +18217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31176a25b2b514e84" w:history="1">
+      <w:hyperlink r:id="rId26046a406e1175295" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4236/as.2012.34066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18307,51 +18307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65776a25b2b514f13" w:history="1">
+      <w:hyperlink r:id="rId28886a406e1175334" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep21209</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18417,81 +18417,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67, 13pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54646a25b2b514fc0" w:history="1">
+      <w:hyperlink r:id="rId52966a406e11753e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0325-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B., Jabran K., Mahajan G. (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43256a25b2b514ff2" w:history="1">
+      <w:hyperlink r:id="rId39476a406e117541d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18617,51 +18617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">311–319. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22966a25b2b515102" w:history="1">
+      <w:hyperlink r:id="rId54116a406e117552d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18747,51 +18747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96306a25b2b5151d1" w:history="1">
+      <w:hyperlink r:id="rId12386a406e11755fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18837,51 +18837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507, 15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87296a25b2b515263" w:history="1">
+      <w:hyperlink r:id="rId40186a406e1175690" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19252,51 +19252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21106a25b2b5154f0" w:history="1">
+      <w:hyperlink r:id="rId80706a406e117592e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19400,51 +19400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1453-1462. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61696a25b2b5155db" w:history="1">
+      <w:hyperlink r:id="rId73866a406e1175a2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19619,51 +19619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44736a25b2b515730" w:history="1">
+      <w:hyperlink r:id="rId42566a406e1175b95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20436,51 +20436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69846a25b2b515c65" w:history="1">
+      <w:hyperlink r:id="rId98566a406e11760da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20664,51 +20664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395–401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15046a25b2b515ddd" w:history="1">
+      <w:hyperlink r:id="rId26756a406e1176247" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-008-0118-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20725,51 +20725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Research in Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-23. (In Korean). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96846a25b2b515e43" w:history="1">
+      <w:hyperlink r:id="rId34306a406e11762bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2007.13.1.020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20891,51 +20891,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ou SH (1985) Rice Diseases. 2nd ed. Commonwealth Mycological Institute, Kew, Surrey, United Kingdom, pp 61-96. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryzabase (2022) Integrated Rice Science Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28166a25b2b515f4e" w:history="1">
+      <w:hyperlink r:id="rId29226a406e11763d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [last accessed May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -20970,51 +20970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-480. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63046a25b2b515fcc" w:history="1">
+      <w:hyperlink r:id="rId70726a406e1176453" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-17-0153-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21138,51 +21138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 492-505. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23596a25b2b5160d8" w:history="1">
+      <w:hyperlink r:id="rId29796a406e1176566" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41396-019-0545-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21208,51 +21208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 244-252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99826a25b2b516149" w:history="1">
+      <w:hyperlink r:id="rId37276a406e11765d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2005.04.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21316,51 +21316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 967–969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55916a25b2b5161f6" w:history="1">
+      <w:hyperlink r:id="rId41326a406e1176689" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-69-967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22045,51 +22045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57646a25b2b516673" w:history="1">
+      <w:hyperlink r:id="rId14006a406e1176b34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22135,51 +22135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 408, 16 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99576a25b2b516701" w:history="1">
+      <w:hyperlink r:id="rId82046a406e1176bc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.00408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22265,51 +22265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 764-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63676a25b2b5167da" w:history="1">
+      <w:hyperlink r:id="rId92926a406e1176c95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/m91-131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22375,51 +22375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52686a25b2b516895" w:history="1">
+      <w:hyperlink r:id="rId91926a406e1176d49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22503,51 +22503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2250-2265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22766a25b2b516967" w:history="1">
+      <w:hyperlink r:id="rId21226a406e1176e2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20546/ijcmas.2020.904.270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23025,51 +23025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 732–739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98056a25b2b516c98" w:history="1">
+      <w:hyperlink r:id="rId75066a406e1177187" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1311.11005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23467,51 +23467,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 279-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60916a25b2b516f4e" w:history="1">
+      <w:hyperlink r:id="rId54896a406e11774bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs1951.41.279</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23608,51 +23608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1130-1137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92166a25b2b51702b" w:history="1">
+      <w:hyperlink r:id="rId62556a406e11775b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-13-0274-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23738,51 +23738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e1007092. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27886a25b2b5170f7" w:history="1">
+      <w:hyperlink r:id="rId34106a406e117768e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal. ppat.1007092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23857,51 +23857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40576a25b2b5171b2" w:history="1">
+      <w:hyperlink r:id="rId77216a406e1177752" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23965,51 +23965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12196a25b2b51725e" w:history="1">
+      <w:hyperlink r:id="rId99276a406e117781d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24093,51 +24093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in rice seeds C. M. In: APS Manual on Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, Second Edition. APS Press, Minneapolis, MN January 2017, 45-55. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44336a25b2b51732e" w:history="1">
+      <w:hyperlink r:id="rId43976a406e11778f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -24268,51 +24268,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 290-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19696a25b2b51745a" w:history="1">
+      <w:hyperlink r:id="rId31136a406e1177a14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.molp.2014.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24741,51 +24741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49636a25b2b517759" w:history="1">
+      <w:hyperlink r:id="rId67906a406e1177d0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24851,51 +24851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e55962. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87466a25b2b51780c" w:history="1">
+      <w:hyperlink r:id="rId65126a406e1177dc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0055962</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24921,51 +24921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963. 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43186a25b2b51787f" w:history="1">
+      <w:hyperlink r:id="rId58906a406e1177e34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.00963 1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25109,51 +25109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 815-822. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79486a25b2b5179a7" w:history="1">
+      <w:hyperlink r:id="rId54596a406e1177f87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00203-013-0930-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25219,51 +25219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 888-899. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64386a25b2b517a54" w:history="1">
+      <w:hyperlink r:id="rId20306a406e117803d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S2095-3119(14)60860-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25349,51 +25349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">313. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86376a25b2b517b1f" w:history="1">
+      <w:hyperlink r:id="rId34326a406e1178112" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12870-020-02524-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25419,51 +25419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 83-92. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23786a25b2b517b8f" w:history="1">
+      <w:hyperlink r:id="rId87166a406e1178184" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1672-6308(08)60062-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25538,51 +25538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 119-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40176a25b2b517c45" w:history="1">
+      <w:hyperlink r:id="rId23746a406e1178256" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02686106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25726,51 +25726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78036a25b2b517d7b" w:history="1">
+      <w:hyperlink r:id="rId83806a406e1178394" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25893,81 +25893,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46016a25b2b517e8d" w:history="1">
+      <w:hyperlink r:id="rId28866a406e11784ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21924381" name="name94626a25b2b5182e9" descr="eu_funding_250.png"/>
+            <wp:docPr id="94342530" name="name32476a406e117857a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62476a25b2b5182e7" cstate="print"/>
+                    <a:blip r:embed="rId90326a406e1178579" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26065,137 +26065,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59828833">
+  <w:abstractNum w:abstractNumId="91615037">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31034561">
+    <w:lvl w:ilvl="0" w:tplc="72396889">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31034561" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72396889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31034561" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72396889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31034561" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72396889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31034561" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72396889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31034561" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72396889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31034561" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72396889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31034561" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72396889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31034561" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72396889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59828832">
+  <w:abstractNum w:abstractNumId="91615036">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67475743">
+    <w:lvl w:ilvl="0" w:tplc="74707368">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26947,55 +26947,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59828832">
-    <w:abstractNumId w:val="59828832"/>
+  <w:num w:numId="91615036">
+    <w:abstractNumId w:val="91615036"/>
   </w:num>
-  <w:num w:numId="59828833">
-    <w:abstractNumId w:val="59828833"/>
+  <w:num w:numId="91615037">
+    <w:abstractNumId w:val="91615037"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38545,51 +38545,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506173282" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId648640815" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27116a25b2b50c687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId21546a25b2b50c6f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId88976a25b2b50cf11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId82486a25b2b50d331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId79016a25b2b511bfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId79006a25b2b511d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId11446a25b2b5124cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId30696a25b2b5126a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId92286a25b2b512775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId93286a25b2b5128b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId82076a25b2b512aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId36636a25b2b512d24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId14576a25b2b512d94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId19936a25b2b512e1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId76216a25b2b512e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId17986a25b2b512ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId98286a25b2b512fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId15156a25b2b5130c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId18416a25b2b513239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId88106a25b2b5132b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId92956a25b2b513362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId74286a25b2b513509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId58666a25b2b5137a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId84576a25b2b513aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId52116a25b2b513e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId60216a25b2b513e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId54746a25b2b514098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId93516a25b2b514308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId72396a25b2b51444f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId11726a25b2b514542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId65776a25b2b514691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId16836a25b2b5146c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId53006a25b2b5148ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId81936a25b2b5149bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId31596a25b2b514b2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId94266a25b2b514cd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId69826a25b2b514d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId31176a25b2b514e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId65776a25b2b514f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId54646a25b2b514fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId43256a25b2b514ff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId22966a25b2b515102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId96306a25b2b5151d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId87296a25b2b515263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId21106a25b2b5154f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId61696a25b2b5155db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId44736a25b2b515730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId69846a25b2b515c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId15046a25b2b515ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId96846a25b2b515e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId28166a25b2b515f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId63046a25b2b515fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId23596a25b2b5160d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId99826a25b2b516149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId55916a25b2b5161f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId57646a25b2b516673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId99576a25b2b516701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId63676a25b2b5167da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId52686a25b2b516895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId22766a25b2b516967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId98056a25b2b516c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId60916a25b2b516f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId92166a25b2b51702b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId27886a25b2b5170f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId40576a25b2b5171b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId12196a25b2b51725e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId44336a25b2b51732e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId19696a25b2b51745a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId49636a25b2b517759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId87466a25b2b51780c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId43186a25b2b51787f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId79486a25b2b5179a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId64386a25b2b517a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId86376a25b2b517b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId23786a25b2b517b8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId40176a25b2b517c45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId78036a25b2b517d7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46016a25b2b517e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId34966a25b2b50cdc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34966a25b2b50cdc3.jpg"/><Relationship Id="rId35166a25b2b50f217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35166a25b2b50f217.jpg"/><Relationship Id="rId62476a25b2b5182e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62476a25b2b5182e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId811336721" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId196185509" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61296a406e116c608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId44736a406e116c68d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId68096a406e116d0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId14286a406e116d563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId72096a406e1171d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId89686a406e1171e92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId48286a406e11726aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId37726a406e117287c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId65306a406e1172953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId75186a406e1172ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId92176a406e1172cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId87026a406e1172fd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId93016a406e1173051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId79466a406e11730e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId38156a406e1173122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId13226a406e11731a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId83386a406e1173296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId17006a406e11733bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId79246a406e117353d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId30706a406e11735c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId10746a406e1173674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId10126a406e1173833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId77556a406e1173aff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId62156a406e1173df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId49996a406e11741a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId50616a406e11741f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId68616a406e1174450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId43146a406e11746e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId67676a406e1174838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId79106a406e1174927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId64096a406e1174a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId95476a406e1174aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId13416a406e1174cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId14416a406e1174d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId14816a406e1174f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId42066a406e11750d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId54806a406e1175181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId26046a406e1175295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId28886a406e1175334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId52966a406e11753e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId39476a406e117541d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId54116a406e117552d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId12386a406e11755fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId40186a406e1175690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId80706a406e117592e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId73866a406e1175a2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId42566a406e1175b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId98566a406e11760da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId26756a406e1176247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId34306a406e11762bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId29226a406e11763d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId70726a406e1176453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId29796a406e1176566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId37276a406e11765d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId41326a406e1176689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId14006a406e1176b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId82046a406e1176bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId92926a406e1176c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId91926a406e1176d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId21226a406e1176e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId75066a406e1177187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId54896a406e11774bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId62556a406e11775b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId34106a406e117768e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId77216a406e1177752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId99276a406e117781d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId43976a406e11778f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId31136a406e1177a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId67906a406e1177d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId65126a406e1177dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId58906a406e1177e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId54596a406e1177f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId20306a406e117803d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId34326a406e1178112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId87166a406e1178184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId23746a406e1178256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId83806a406e1178394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28866a406e11784ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId28716a406e116cfc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28716a406e116cfc3.jpg"/><Relationship Id="rId30736a406e116f262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30736a406e116f262.jpg"/><Relationship Id="rId90326a406e1178579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90326a406e1178579.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>