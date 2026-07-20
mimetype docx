--- v12 (2026-06-28)
+++ v13 (2026-07-20)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Schure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLB, bacterial blight of rice, bacterial leaf blight of rice, kresek disease of rice, leaf blight of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61296a406e116c608" w:history="1">
+            <w:hyperlink r:id="rId14356a5e846ec1fad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44736a406e116c68d" w:history="1">
+            <w:hyperlink r:id="rId95926a5e846ec2019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3072235" name="name32596a406e116cfc5" descr="1733.jpg"/>
+                  <wp:docPr id="15531553" name="name59946a5e846ec254e" descr="1733.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1733.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28716a406e116cfc3" cstate="print"/>
+                          <a:blip r:embed="rId48356a5e846ec254c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68096a406e116d0fc" w:history="1">
+            <w:hyperlink r:id="rId91286a5e846ec266d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1104,51 +1104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bradbury, 1971; Reddy &amp; Ou, 1974). For further detailed information on bacterial leaf streak and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14286a406e116d563" w:history="1">
+      <w:hyperlink r:id="rId61626a5e846ec2ab8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
@@ -3976,63 +3976,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009 and 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24849656" name="name82236a406e116f266" descr="XANTOR_distribution_map.jpg"/>
+            <wp:docPr id="68259077" name="name80746a5e846ec484a" descr="XANTOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30736a406e116f262" cstate="print"/>
+                    <a:blip r:embed="rId91536a5e846ec4847" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10219,51 +10219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020; Tao </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). A curated TALE database (daTALbase - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72096a406e1171d44" w:history="1">
+      <w:hyperlink r:id="rId82246a5e846ec72cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) has been created and include TALE-related data for rice bacteria (Pérez-Quintero </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -10420,51 +10420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see Quibod </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020 - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89686a406e1171e92" w:history="1">
+      <w:hyperlink r:id="rId93806a5e846ec7439" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mhn1.shinyapps.io/PathoTracer/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11571,51 +11571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">513–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48286a406e11726aa" w:history="1">
+      <w:hyperlink r:id="rId94366a5e846ec7be8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10722-020-01001-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11857,51 +11857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-50. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37726a406e117287c" w:history="1">
+      <w:hyperlink r:id="rId60536a5e846ec7dbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.1.46</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11985,51 +11985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 693-699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65306a406e1172953" w:history="1">
+      <w:hyperlink r:id="rId63296a5e846ec7e93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12173,51 +12173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75186a406e1172ab1" w:history="1">
+      <w:hyperlink r:id="rId14726a5e846ec7fcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12481,51 +12481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92176a406e1172cfa" w:history="1">
+      <w:hyperlink r:id="rId51206a5e846ec81c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12881,51 +12881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87026a406e1172fd1" w:history="1">
+      <w:hyperlink r:id="rId90206a5e846ec847e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs.16062</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12951,51 +12951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93016a406e1173051" w:history="1">
+      <w:hyperlink r:id="rId10936a5e846ec84f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13030,90 +13030,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79466a406e11730e1" w:history="1">
+      <w:hyperlink r:id="rId75206a5e846ec8573" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Plantwise Knowledge Bank (2022) Management of Bacterial Leaf Blight (BLB) of Rice (Bangladesh): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38156a406e1173122" w:history="1">
+      <w:hyperlink r:id="rId80776a5e846ec85b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20167800391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13226a406e11731a5" w:history="1">
+      <w:hyperlink r:id="rId67126a5e846ec8641" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13298,51 +13298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 187-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83386a406e1173296" w:history="1">
+      <w:hyperlink r:id="rId58166a5e846ec8735" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13466,51 +13466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 740–747. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17006a406e11733bf" w:history="1">
+      <w:hyperlink r:id="rId21006a5e846ec884a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1402.02013</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13703,51 +13703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 261-268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79246a406e117353d" w:history="1">
+      <w:hyperlink r:id="rId72526a5e846ec89c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2012.01892</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13782,51 +13782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100143, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30706a406e11735c3" w:history="1">
+      <w:hyperlink r:id="rId54276a5e846ec8a46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.xplc.2021.100143</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13892,51 +13892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 316, 15pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10746a406e1173674" w:history="1">
+      <w:hyperlink r:id="rId96146a5e846ec8af5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-36575-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14156,51 +14156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10126a406e1173833" w:history="1">
+      <w:hyperlink r:id="rId35566a5e846ec8ca6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14587,51 +14587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77556a406e1173aff" w:history="1">
+      <w:hyperlink r:id="rId15726a5e846ec8f65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-016-0090-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15049,51 +15049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62156a406e1173df2" w:history="1">
+      <w:hyperlink r:id="rId74436a5e846ec9253" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15625,101 +15625,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49996a406e11741a6" w:history="1">
+      <w:hyperlink r:id="rId91636a5e846ec9617" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/v10045-008-0006-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gnanamanickam SS (2009) Biological Control of Bacterial Blight of Rice. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Control of Rice Diseases. Progress in Biological Control, vol 8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50616a406e11741f8" w:history="1">
+      <w:hyperlink r:id="rId17086a5e846ec966c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-90-481-2465-7_5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16010,51 +16010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68616a406e1174450" w:history="1">
+      <w:hyperlink r:id="rId67636a5e846ec989b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0159</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16401,51 +16401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43146a406e11746e8" w:history="1">
+      <w:hyperlink r:id="rId58046a5e846ec9b44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16609,51 +16609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67676a406e1174838" w:history="1">
+      <w:hyperlink r:id="rId14916a5e846ec9c95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16757,51 +16757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79106a406e1174927" w:history="1">
+      <w:hyperlink r:id="rId45906a5e846ec9d87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21041281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16963,81 +16963,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64096a406e1174a79" w:history="1">
+      <w:hyperlink r:id="rId95816a5e846ec9ee6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRRI (2021) (International Rice Research Institute) Rice Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95476a406e1174aab" w:history="1">
+      <w:hyperlink r:id="rId85256a5e846ec9f18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.knowledgebank.irri.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17326,51 +17326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3008. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13416a406e1174cc1" w:history="1">
+      <w:hyperlink r:id="rId18346a5e846eca12d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms19103008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17456,51 +17456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3, 12pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14416a406e1174d93" w:history="1">
+      <w:hyperlink r:id="rId19406a5e846eca1fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17691,51 +17691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14816a406e1174f0b" w:history="1">
+      <w:hyperlink r:id="rId47676a5e846eca394" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42066a406e11750d6" w:history="1">
+      <w:hyperlink r:id="rId32466a5e846eca538" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151-165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54806a406e1175181" w:history="1">
+      <w:hyperlink r:id="rId50466a5e846eca5de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3923/ppj.2020.151.165</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18217,51 +18217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26046a406e1175295" w:history="1">
+      <w:hyperlink r:id="rId62946a5e846eca6f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4236/as.2012.34066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18307,51 +18307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28886a406e1175334" w:history="1">
+      <w:hyperlink r:id="rId13766a5e846eca78c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep21209</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18417,81 +18417,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67, 13pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52966a406e11753e9" w:history="1">
+      <w:hyperlink r:id="rId96606a5e846eca840" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0325-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B., Jabran K., Mahajan G. (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39476a406e117541d" w:history="1">
+      <w:hyperlink r:id="rId76586a5e846eca874" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18617,51 +18617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">311–319. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54116a406e117552d" w:history="1">
+      <w:hyperlink r:id="rId13546a5e846eca985" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18747,51 +18747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12386a406e11755fe" w:history="1">
+      <w:hyperlink r:id="rId27696a5e846ecaa57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18837,51 +18837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507, 15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40186a406e1175690" w:history="1">
+      <w:hyperlink r:id="rId61886a5e846ecaae9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19252,51 +19252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80706a406e117592e" w:history="1">
+      <w:hyperlink r:id="rId33566a5e846ecad88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19400,51 +19400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1453-1462. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73866a406e1175a2b" w:history="1">
+      <w:hyperlink r:id="rId42726a5e846ecae7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19619,51 +19619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42566a406e1175b95" w:history="1">
+      <w:hyperlink r:id="rId98156a5e846ecafd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20436,51 +20436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98566a406e11760da" w:history="1">
+      <w:hyperlink r:id="rId80756a5e846ecb553" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20664,51 +20664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395–401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26756a406e1176247" w:history="1">
+      <w:hyperlink r:id="rId52286a5e846ecb6c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-008-0118-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20725,51 +20725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Research in Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-23. (In Korean). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34306a406e11762bf" w:history="1">
+      <w:hyperlink r:id="rId75936a5e846ecb72b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2007.13.1.020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20891,51 +20891,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ou SH (1985) Rice Diseases. 2nd ed. Commonwealth Mycological Institute, Kew, Surrey, United Kingdom, pp 61-96. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryzabase (2022) Integrated Rice Science Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29226a406e11763d2" w:history="1">
+      <w:hyperlink r:id="rId45616a5e846ecb83c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [last accessed May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -20970,51 +20970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-480. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70726a406e1176453" w:history="1">
+      <w:hyperlink r:id="rId56286a5e846ecb8bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-17-0153-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21138,51 +21138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 492-505. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29796a406e1176566" w:history="1">
+      <w:hyperlink r:id="rId17396a5e846ecb9da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41396-019-0545-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21208,51 +21208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 244-252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37276a406e11765d9" w:history="1">
+      <w:hyperlink r:id="rId44956a5e846ecba4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2005.04.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21316,51 +21316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 967–969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41326a406e1176689" w:history="1">
+      <w:hyperlink r:id="rId30726a5e846ecbafe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-69-967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22045,51 +22045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14006a406e1176b34" w:history="1">
+      <w:hyperlink r:id="rId76866a5e846ecbfa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22135,51 +22135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 408, 16 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82046a406e1176bc6" w:history="1">
+      <w:hyperlink r:id="rId42476a5e846ecc037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.00408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22265,51 +22265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 764-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92926a406e1176c95" w:history="1">
+      <w:hyperlink r:id="rId46966a5e846ecc133" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/m91-131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22375,51 +22375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91926a406e1176d49" w:history="1">
+      <w:hyperlink r:id="rId61266a5e846ecc1f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22503,51 +22503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2250-2265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21226a406e1176e2f" w:history="1">
+      <w:hyperlink r:id="rId76056a5e846ecc2ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20546/ijcmas.2020.904.270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23025,51 +23025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 732–739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75066a406e1177187" w:history="1">
+      <w:hyperlink r:id="rId91156a5e846ecc61b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1311.11005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23467,51 +23467,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 279-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54896a406e11774bd" w:history="1">
+      <w:hyperlink r:id="rId87026a5e846ecc8e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs1951.41.279</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23608,51 +23608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1130-1137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62556a406e11775b5" w:history="1">
+      <w:hyperlink r:id="rId50896a5e846ecc9d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-13-0274-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23738,51 +23738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e1007092. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34106a406e117768e" w:history="1">
+      <w:hyperlink r:id="rId53666a5e846eccad2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal. ppat.1007092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23857,51 +23857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77216a406e1177752" w:history="1">
+      <w:hyperlink r:id="rId36166a5e846eccb96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23965,51 +23965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99276a406e117781d" w:history="1">
+      <w:hyperlink r:id="rId35246a5e846eccc4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24093,51 +24093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in rice seeds C. M. In: APS Manual on Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, Second Edition. APS Press, Minneapolis, MN January 2017, 45-55. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43976a406e11778f7" w:history="1">
+      <w:hyperlink r:id="rId29476a5e846eccd35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -24268,51 +24268,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 290-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31136a406e1177a14" w:history="1">
+      <w:hyperlink r:id="rId21346a5e846ecce6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.molp.2014.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24741,51 +24741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67906a406e1177d0f" w:history="1">
+      <w:hyperlink r:id="rId55476a5e846ecd1a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24851,51 +24851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e55962. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65126a406e1177dc1" w:history="1">
+      <w:hyperlink r:id="rId55526a5e846ecd25b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0055962</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24921,51 +24921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963. 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58906a406e1177e34" w:history="1">
+      <w:hyperlink r:id="rId14416a5e846ecd2d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.00963 1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25109,51 +25109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 815-822. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54596a406e1177f87" w:history="1">
+      <w:hyperlink r:id="rId83766a5e846ecd405" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00203-013-0930-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25219,51 +25219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 888-899. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20306a406e117803d" w:history="1">
+      <w:hyperlink r:id="rId92216a5e846ecd4b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S2095-3119(14)60860-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25349,51 +25349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">313. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34326a406e1178112" w:history="1">
+      <w:hyperlink r:id="rId94076a5e846ecd5c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12870-020-02524-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25419,51 +25419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 83-92. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87166a406e1178184" w:history="1">
+      <w:hyperlink r:id="rId51576a5e846ecd63a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1672-6308(08)60062-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25538,51 +25538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 119-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23746a406e1178256" w:history="1">
+      <w:hyperlink r:id="rId70076a5e846ecd70e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02686106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25726,51 +25726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83806a406e1178394" w:history="1">
+      <w:hyperlink r:id="rId20926a5e846ecd853" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25893,81 +25893,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28866a406e11784ac" w:history="1">
+      <w:hyperlink r:id="rId81496a5e846ecd96e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94342530" name="name32476a406e117857a" descr="eu_funding_250.png"/>
+            <wp:docPr id="20722946" name="name26986a5e846ecda0b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90326a406e1178579" cstate="print"/>
+                    <a:blip r:embed="rId91146a5e846ecda0a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26065,137 +26065,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91615037">
+  <w:abstractNum w:abstractNumId="28259367">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72396889">
+    <w:lvl w:ilvl="0" w:tplc="59776409">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72396889" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59776409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72396889" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59776409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72396889" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59776409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72396889" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59776409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72396889" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59776409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72396889" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59776409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72396889" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59776409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72396889" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59776409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91615036">
+  <w:abstractNum w:abstractNumId="28259366">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74707368">
+    <w:lvl w:ilvl="0" w:tplc="19634065">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26947,55 +26947,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91615036">
-    <w:abstractNumId w:val="91615036"/>
+  <w:num w:numId="28259366">
+    <w:abstractNumId w:val="28259366"/>
   </w:num>
-  <w:num w:numId="91615037">
-    <w:abstractNumId w:val="91615037"/>
+  <w:num w:numId="28259367">
+    <w:abstractNumId w:val="28259367"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38545,51 +38545,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId811336721" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId196185509" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61296a406e116c608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId44736a406e116c68d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId68096a406e116d0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId14286a406e116d563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId72096a406e1171d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId89686a406e1171e92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId48286a406e11726aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId37726a406e117287c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId65306a406e1172953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId75186a406e1172ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId92176a406e1172cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId87026a406e1172fd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId93016a406e1173051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId79466a406e11730e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId38156a406e1173122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId13226a406e11731a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId83386a406e1173296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId17006a406e11733bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId79246a406e117353d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId30706a406e11735c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId10746a406e1173674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId10126a406e1173833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId77556a406e1173aff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId62156a406e1173df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId49996a406e11741a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId50616a406e11741f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId68616a406e1174450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId43146a406e11746e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId67676a406e1174838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId79106a406e1174927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId64096a406e1174a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId95476a406e1174aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId13416a406e1174cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId14416a406e1174d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId14816a406e1174f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId42066a406e11750d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId54806a406e1175181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId26046a406e1175295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId28886a406e1175334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId52966a406e11753e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId39476a406e117541d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId54116a406e117552d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId12386a406e11755fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId40186a406e1175690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId80706a406e117592e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId73866a406e1175a2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId42566a406e1175b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId98566a406e11760da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId26756a406e1176247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId34306a406e11762bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId29226a406e11763d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId70726a406e1176453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId29796a406e1176566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId37276a406e11765d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId41326a406e1176689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId14006a406e1176b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId82046a406e1176bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId92926a406e1176c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId91926a406e1176d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId21226a406e1176e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId75066a406e1177187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId54896a406e11774bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId62556a406e11775b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId34106a406e117768e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId77216a406e1177752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId99276a406e117781d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId43976a406e11778f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId31136a406e1177a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId67906a406e1177d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId65126a406e1177dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId58906a406e1177e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId54596a406e1177f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId20306a406e117803d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId34326a406e1178112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId87166a406e1178184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId23746a406e1178256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId83806a406e1178394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28866a406e11784ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId28716a406e116cfc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28716a406e116cfc3.jpg"/><Relationship Id="rId30736a406e116f262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30736a406e116f262.jpg"/><Relationship Id="rId90326a406e1178579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90326a406e1178579.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId860060387" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId165235053" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14356a5e846ec1fad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId95926a5e846ec2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId91286a5e846ec266d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId61626a5e846ec2ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId82246a5e846ec72cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId93806a5e846ec7439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId94366a5e846ec7be8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId60536a5e846ec7dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId63296a5e846ec7e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId14726a5e846ec7fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId51206a5e846ec81c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId90206a5e846ec847e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId10936a5e846ec84f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId75206a5e846ec8573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId80776a5e846ec85b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId67126a5e846ec8641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId58166a5e846ec8735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId21006a5e846ec884a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId72526a5e846ec89c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId54276a5e846ec8a46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId96146a5e846ec8af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId35566a5e846ec8ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId15726a5e846ec8f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId74436a5e846ec9253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId91636a5e846ec9617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId17086a5e846ec966c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId67636a5e846ec989b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId58046a5e846ec9b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId14916a5e846ec9c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId45906a5e846ec9d87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId95816a5e846ec9ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId85256a5e846ec9f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId18346a5e846eca12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId19406a5e846eca1fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId47676a5e846eca394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId32466a5e846eca538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId50466a5e846eca5de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId62946a5e846eca6f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId13766a5e846eca78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId96606a5e846eca840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId76586a5e846eca874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId13546a5e846eca985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId27696a5e846ecaa57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId61886a5e846ecaae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId33566a5e846ecad88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId42726a5e846ecae7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId98156a5e846ecafd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId80756a5e846ecb553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId52286a5e846ecb6c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId75936a5e846ecb72b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId45616a5e846ecb83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId56286a5e846ecb8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId17396a5e846ecb9da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId44956a5e846ecba4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId30726a5e846ecbafe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId76866a5e846ecbfa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId42476a5e846ecc037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId46966a5e846ecc133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId61266a5e846ecc1f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId76056a5e846ecc2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId91156a5e846ecc61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId87026a5e846ecc8e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId50896a5e846ecc9d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId53666a5e846eccad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId36166a5e846eccb96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId35246a5e846eccc4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId29476a5e846eccd35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId21346a5e846ecce6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId55476a5e846ecd1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId55526a5e846ecd25b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId14416a5e846ecd2d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId83766a5e846ecd405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId92216a5e846ecd4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId94076a5e846ecd5c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId51576a5e846ecd63a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId70076a5e846ecd70e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId20926a5e846ecd853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81496a5e846ecd96e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId48356a5e846ec254c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48356a5e846ec254c.jpg"/><Relationship Id="rId91536a5e846ec4847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91536a5e846ec4847.jpg"/><Relationship Id="rId91146a5e846ecda0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91146a5e846ecda0a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>