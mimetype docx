--- v13 (2026-07-20)
+++ v14 (2026-08-11)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Schure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLB, bacterial blight of rice, bacterial leaf blight of rice, kresek disease of rice, leaf blight of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14356a5e846ec1fad" w:history="1">
+            <w:hyperlink r:id="rId57306a7ba5238d54c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95926a5e846ec2019" w:history="1">
+            <w:hyperlink r:id="rId71876a7ba5238d5b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15531553" name="name59946a5e846ec254e" descr="1733.jpg"/>
+                  <wp:docPr id="60034020" name="name94156a7ba5238dc59" descr="1733.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1733.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48356a5e846ec254c" cstate="print"/>
+                          <a:blip r:embed="rId98076a7ba5238dc57" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91286a5e846ec266d" w:history="1">
+            <w:hyperlink r:id="rId69866a7ba5238ddd1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1104,51 +1104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bradbury, 1971; Reddy &amp; Ou, 1974). For further detailed information on bacterial leaf streak and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61626a5e846ec2ab8" w:history="1">
+      <w:hyperlink r:id="rId64386a7ba5238e245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
@@ -3976,63 +3976,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009 and 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68259077" name="name80746a5e846ec484a" descr="XANTOR_distribution_map.jpg"/>
+            <wp:docPr id="57152133" name="name59086a7ba523905a9" descr="XANTOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91536a5e846ec4847" cstate="print"/>
+                    <a:blip r:embed="rId61676a7ba523905a5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10219,51 +10219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020; Tao </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). A curated TALE database (daTALbase - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82246a5e846ec72cc" w:history="1">
+      <w:hyperlink r:id="rId86816a7ba52395131" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) has been created and include TALE-related data for rice bacteria (Pérez-Quintero </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -10420,51 +10420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see Quibod </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020 - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93806a5e846ec7439" w:history="1">
+      <w:hyperlink r:id="rId66556a7ba52395292" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mhn1.shinyapps.io/PathoTracer/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11571,51 +11571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">513–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94366a5e846ec7be8" w:history="1">
+      <w:hyperlink r:id="rId53666a7ba52395a38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10722-020-01001-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11857,51 +11857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-50. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60536a5e846ec7dbb" w:history="1">
+      <w:hyperlink r:id="rId21066a7ba52395c13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.1.46</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11985,51 +11985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 693-699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63296a5e846ec7e93" w:history="1">
+      <w:hyperlink r:id="rId79456a7ba52395ce7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12173,51 +12173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14726a5e846ec7fcc" w:history="1">
+      <w:hyperlink r:id="rId87706a7ba52395e1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12481,51 +12481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51206a5e846ec81c1" w:history="1">
+      <w:hyperlink r:id="rId20456a7ba52396013" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12881,51 +12881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90206a5e846ec847e" w:history="1">
+      <w:hyperlink r:id="rId49186a7ba523962a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs.16062</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12951,51 +12951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10936a5e846ec84f4" w:history="1">
+      <w:hyperlink r:id="rId81226a7ba52396316" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13030,90 +13030,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75206a5e846ec8573" w:history="1">
+      <w:hyperlink r:id="rId54286a7ba52396393" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Plantwise Knowledge Bank (2022) Management of Bacterial Leaf Blight (BLB) of Rice (Bangladesh): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80776a5e846ec85b3" w:history="1">
+      <w:hyperlink r:id="rId52486a7ba523963d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20167800391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67126a5e846ec8641" w:history="1">
+      <w:hyperlink r:id="rId73406a7ba52396453" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13298,51 +13298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 187-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58166a5e846ec8735" w:history="1">
+      <w:hyperlink r:id="rId89986a7ba52396542" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13466,51 +13466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 740–747. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21006a5e846ec884a" w:history="1">
+      <w:hyperlink r:id="rId69516a7ba5239667e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1402.02013</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13703,51 +13703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 261-268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72526a5e846ec89c4" w:history="1">
+      <w:hyperlink r:id="rId83516a7ba523967fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2012.01892</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13782,51 +13782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100143, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54276a5e846ec8a46" w:history="1">
+      <w:hyperlink r:id="rId10346a7ba52396880" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.xplc.2021.100143</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13892,51 +13892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 316, 15pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96146a5e846ec8af5" w:history="1">
+      <w:hyperlink r:id="rId53386a7ba52396931" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-36575-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14156,51 +14156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35566a5e846ec8ca6" w:history="1">
+      <w:hyperlink r:id="rId46376a7ba52396ae1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14587,51 +14587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15726a5e846ec8f65" w:history="1">
+      <w:hyperlink r:id="rId54026a7ba52396dab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-016-0090-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15049,51 +15049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74436a5e846ec9253" w:history="1">
+      <w:hyperlink r:id="rId98146a7ba52397098" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15625,101 +15625,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91636a5e846ec9617" w:history="1">
+      <w:hyperlink r:id="rId35216a7ba52397440" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/v10045-008-0006-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gnanamanickam SS (2009) Biological Control of Bacterial Blight of Rice. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Control of Rice Diseases. Progress in Biological Control, vol 8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17086a5e846ec966c" w:history="1">
+      <w:hyperlink r:id="rId99356a7ba52397494" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-90-481-2465-7_5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16010,51 +16010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67636a5e846ec989b" w:history="1">
+      <w:hyperlink r:id="rId48846a7ba523976c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0159</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16401,51 +16401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58046a5e846ec9b44" w:history="1">
+      <w:hyperlink r:id="rId76826a7ba5239794c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16609,51 +16609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14916a5e846ec9c95" w:history="1">
+      <w:hyperlink r:id="rId78656a7ba52397aa1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16757,51 +16757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45906a5e846ec9d87" w:history="1">
+      <w:hyperlink r:id="rId74556a7ba52397b91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21041281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16963,81 +16963,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95816a5e846ec9ee6" w:history="1">
+      <w:hyperlink r:id="rId74666a7ba52397cdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRRI (2021) (International Rice Research Institute) Rice Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85256a5e846ec9f18" w:history="1">
+      <w:hyperlink r:id="rId14786a7ba52397d12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.knowledgebank.irri.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17326,51 +17326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3008. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18346a5e846eca12d" w:history="1">
+      <w:hyperlink r:id="rId42416a7ba52397f34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms19103008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17456,51 +17456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3, 12pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19406a5e846eca1fd" w:history="1">
+      <w:hyperlink r:id="rId76286a7ba52398005" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17691,51 +17691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47676a5e846eca394" w:history="1">
+      <w:hyperlink r:id="rId46366a7ba5239817e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32466a5e846eca538" w:history="1">
+      <w:hyperlink r:id="rId30696a7ba52398327" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151-165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50466a5e846eca5de" w:history="1">
+      <w:hyperlink r:id="rId57996a7ba523983ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3923/ppj.2020.151.165</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18217,51 +18217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62946a5e846eca6f8" w:history="1">
+      <w:hyperlink r:id="rId56196a7ba523984e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4236/as.2012.34066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18307,51 +18307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13766a5e846eca78c" w:history="1">
+      <w:hyperlink r:id="rId32896a7ba5239857d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep21209</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18417,81 +18417,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67, 13pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96606a5e846eca840" w:history="1">
+      <w:hyperlink r:id="rId55916a7ba5239862c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0325-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B., Jabran K., Mahajan G. (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76586a5e846eca874" w:history="1">
+      <w:hyperlink r:id="rId30016a7ba52398660" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18617,51 +18617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">311–319. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13546a5e846eca985" w:history="1">
+      <w:hyperlink r:id="rId49666a7ba5239876b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18747,51 +18747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27696a5e846ecaa57" w:history="1">
+      <w:hyperlink r:id="rId27376a7ba5239883b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18837,51 +18837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507, 15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61886a5e846ecaae9" w:history="1">
+      <w:hyperlink r:id="rId83086a7ba523988ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19252,51 +19252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33566a5e846ecad88" w:history="1">
+      <w:hyperlink r:id="rId91196a7ba52398b74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19400,51 +19400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1453-1462. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42726a5e846ecae7a" w:history="1">
+      <w:hyperlink r:id="rId18646a7ba52398c63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19619,51 +19619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98156a5e846ecafd7" w:history="1">
+      <w:hyperlink r:id="rId72376a7ba52398dcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20436,51 +20436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80756a5e846ecb553" w:history="1">
+      <w:hyperlink r:id="rId90116a7ba523992ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20664,51 +20664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395–401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52286a5e846ecb6c2" w:history="1">
+      <w:hyperlink r:id="rId76236a7ba52399453" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-008-0118-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20725,51 +20725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Research in Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-23. (In Korean). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75936a5e846ecb72b" w:history="1">
+      <w:hyperlink r:id="rId74356a7ba523994c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2007.13.1.020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20891,51 +20891,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ou SH (1985) Rice Diseases. 2nd ed. Commonwealth Mycological Institute, Kew, Surrey, United Kingdom, pp 61-96. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryzabase (2022) Integrated Rice Science Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45616a5e846ecb83c" w:history="1">
+      <w:hyperlink r:id="rId14326a7ba52399643" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [last accessed May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -20970,51 +20970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-480. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56286a5e846ecb8bb" w:history="1">
+      <w:hyperlink r:id="rId76576a7ba523996c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-17-0153-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21138,51 +21138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 492-505. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17396a5e846ecb9da" w:history="1">
+      <w:hyperlink r:id="rId96136a7ba523997dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41396-019-0545-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21208,51 +21208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 244-252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44956a5e846ecba4e" w:history="1">
+      <w:hyperlink r:id="rId79676a7ba52399851" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2005.04.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21316,51 +21316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 967–969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30726a5e846ecbafe" w:history="1">
+      <w:hyperlink r:id="rId58376a7ba52399904" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-69-967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22045,51 +22045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76866a5e846ecbfa5" w:history="1">
+      <w:hyperlink r:id="rId31016a7ba52399d93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22135,51 +22135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 408, 16 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42476a5e846ecc037" w:history="1">
+      <w:hyperlink r:id="rId25936a7ba52399e24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.00408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22265,51 +22265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 764-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46966a5e846ecc133" w:history="1">
+      <w:hyperlink r:id="rId21196a7ba52399ef0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/m91-131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22375,51 +22375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61266a5e846ecc1f8" w:history="1">
+      <w:hyperlink r:id="rId63326a7ba52399f9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22503,51 +22503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2250-2265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76056a5e846ecc2ce" w:history="1">
+      <w:hyperlink r:id="rId57706a7ba5239a06d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20546/ijcmas.2020.904.270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23025,51 +23025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 732–739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91156a5e846ecc61b" w:history="1">
+      <w:hyperlink r:id="rId16726a7ba5239a3c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1311.11005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23467,51 +23467,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 279-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87026a5e846ecc8e1" w:history="1">
+      <w:hyperlink r:id="rId89776a7ba5239a6aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs1951.41.279</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23608,51 +23608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1130-1137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50896a5e846ecc9d0" w:history="1">
+      <w:hyperlink r:id="rId85746a7ba5239a790" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-13-0274-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23738,51 +23738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e1007092. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53666a5e846eccad2" w:history="1">
+      <w:hyperlink r:id="rId94596a7ba5239a875" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal. ppat.1007092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23857,51 +23857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36166a5e846eccb96" w:history="1">
+      <w:hyperlink r:id="rId94536a7ba5239a936" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23965,51 +23965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35246a5e846eccc4b" w:history="1">
+      <w:hyperlink r:id="rId85016a7ba5239a9ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24093,51 +24093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in rice seeds C. M. In: APS Manual on Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, Second Edition. APS Press, Minneapolis, MN January 2017, 45-55. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29476a5e846eccd35" w:history="1">
+      <w:hyperlink r:id="rId79216a7ba5239aac0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -24268,51 +24268,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 290-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21346a5e846ecce6b" w:history="1">
+      <w:hyperlink r:id="rId25596a7ba5239abde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.molp.2014.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24741,51 +24741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55476a5e846ecd1a1" w:history="1">
+      <w:hyperlink r:id="rId54046a7ba5239aeda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24851,51 +24851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e55962. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55526a5e846ecd25b" w:history="1">
+      <w:hyperlink r:id="rId73506a7ba5239af8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0055962</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24921,51 +24921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963. 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14416a5e846ecd2d0" w:history="1">
+      <w:hyperlink r:id="rId92116a7ba5239affe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.00963 1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25109,51 +25109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 815-822. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83766a5e846ecd405" w:history="1">
+      <w:hyperlink r:id="rId32226a7ba5239b134" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00203-013-0930-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25219,51 +25219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 888-899. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92216a5e846ecd4b8" w:history="1">
+      <w:hyperlink r:id="rId29436a7ba5239b1e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S2095-3119(14)60860-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25349,51 +25349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">313. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94076a5e846ecd5c3" w:history="1">
+      <w:hyperlink r:id="rId30116a7ba5239b2b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12870-020-02524-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25419,51 +25419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 83-92. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51576a5e846ecd63a" w:history="1">
+      <w:hyperlink r:id="rId71956a7ba5239b324" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1672-6308(08)60062-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25538,51 +25538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 119-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70076a5e846ecd70e" w:history="1">
+      <w:hyperlink r:id="rId39456a7ba5239b3ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02686106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25726,51 +25726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20926a5e846ecd853" w:history="1">
+      <w:hyperlink r:id="rId61456a7ba5239b531" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25893,81 +25893,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81496a5e846ecd96e" w:history="1">
+      <w:hyperlink r:id="rId31096a7ba5239b649" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20722946" name="name26986a5e846ecda0b" descr="eu_funding_250.png"/>
+            <wp:docPr id="95151159" name="name75066a7ba5239b998" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91146a5e846ecda0a" cstate="print"/>
+                    <a:blip r:embed="rId28206a7ba5239b996" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26065,137 +26065,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28259367">
+  <w:abstractNum w:abstractNumId="33202281">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59776409">
+    <w:lvl w:ilvl="0" w:tplc="73828265">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59776409" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73828265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59776409" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73828265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59776409" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73828265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59776409" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73828265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59776409" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73828265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59776409" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73828265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59776409" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73828265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59776409" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73828265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28259366">
+  <w:abstractNum w:abstractNumId="33202280">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19634065">
+    <w:lvl w:ilvl="0" w:tplc="88704570">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26947,55 +26947,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28259366">
-    <w:abstractNumId w:val="28259366"/>
+  <w:num w:numId="33202280">
+    <w:abstractNumId w:val="33202280"/>
   </w:num>
-  <w:num w:numId="28259367">
-    <w:abstractNumId w:val="28259367"/>
+  <w:num w:numId="33202281">
+    <w:abstractNumId w:val="33202281"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38545,51 +38545,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId860060387" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId165235053" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14356a5e846ec1fad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId95926a5e846ec2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId91286a5e846ec266d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId61626a5e846ec2ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId82246a5e846ec72cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId93806a5e846ec7439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId94366a5e846ec7be8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId60536a5e846ec7dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId63296a5e846ec7e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId14726a5e846ec7fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId51206a5e846ec81c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId90206a5e846ec847e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId10936a5e846ec84f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId75206a5e846ec8573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId80776a5e846ec85b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId67126a5e846ec8641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId58166a5e846ec8735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId21006a5e846ec884a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId72526a5e846ec89c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId54276a5e846ec8a46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId96146a5e846ec8af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId35566a5e846ec8ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId15726a5e846ec8f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId74436a5e846ec9253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId91636a5e846ec9617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId17086a5e846ec966c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId67636a5e846ec989b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId58046a5e846ec9b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId14916a5e846ec9c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId45906a5e846ec9d87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId95816a5e846ec9ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId85256a5e846ec9f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId18346a5e846eca12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId19406a5e846eca1fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId47676a5e846eca394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId32466a5e846eca538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId50466a5e846eca5de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId62946a5e846eca6f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId13766a5e846eca78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId96606a5e846eca840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId76586a5e846eca874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId13546a5e846eca985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId27696a5e846ecaa57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId61886a5e846ecaae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId33566a5e846ecad88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId42726a5e846ecae7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId98156a5e846ecafd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId80756a5e846ecb553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId52286a5e846ecb6c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId75936a5e846ecb72b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId45616a5e846ecb83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId56286a5e846ecb8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId17396a5e846ecb9da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId44956a5e846ecba4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId30726a5e846ecbafe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId76866a5e846ecbfa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId42476a5e846ecc037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId46966a5e846ecc133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId61266a5e846ecc1f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId76056a5e846ecc2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId91156a5e846ecc61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId87026a5e846ecc8e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId50896a5e846ecc9d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId53666a5e846eccad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId36166a5e846eccb96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId35246a5e846eccc4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId29476a5e846eccd35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId21346a5e846ecce6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId55476a5e846ecd1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId55526a5e846ecd25b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId14416a5e846ecd2d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId83766a5e846ecd405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId92216a5e846ecd4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId94076a5e846ecd5c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId51576a5e846ecd63a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId70076a5e846ecd70e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId20926a5e846ecd853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81496a5e846ecd96e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId48356a5e846ec254c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48356a5e846ec254c.jpg"/><Relationship Id="rId91536a5e846ec4847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91536a5e846ec4847.jpg"/><Relationship Id="rId91146a5e846ecda0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91146a5e846ecda0a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506135210" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905501860" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57306a7ba5238d54c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId71876a7ba5238d5b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId69866a7ba5238ddd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId64386a7ba5238e245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId86816a7ba52395131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId66556a7ba52395292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId53666a7ba52395a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId21066a7ba52395c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId79456a7ba52395ce7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId87706a7ba52395e1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId20456a7ba52396013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId49186a7ba523962a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId81226a7ba52396316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId54286a7ba52396393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId52486a7ba523963d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId73406a7ba52396453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId89986a7ba52396542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId69516a7ba5239667e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId83516a7ba523967fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId10346a7ba52396880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId53386a7ba52396931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId46376a7ba52396ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId54026a7ba52396dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId98146a7ba52397098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId35216a7ba52397440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId99356a7ba52397494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId48846a7ba523976c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId76826a7ba5239794c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId78656a7ba52397aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId74556a7ba52397b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId74666a7ba52397cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId14786a7ba52397d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId42416a7ba52397f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId76286a7ba52398005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId46366a7ba5239817e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId30696a7ba52398327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId57996a7ba523983ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId56196a7ba523984e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId32896a7ba5239857d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId55916a7ba5239862c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId30016a7ba52398660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId49666a7ba5239876b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId27376a7ba5239883b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId83086a7ba523988ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId91196a7ba52398b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId18646a7ba52398c63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId72376a7ba52398dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId90116a7ba523992ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId76236a7ba52399453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId74356a7ba523994c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId14326a7ba52399643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId76576a7ba523996c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId96136a7ba523997dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId79676a7ba52399851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId58376a7ba52399904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId31016a7ba52399d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId25936a7ba52399e24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId21196a7ba52399ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId63326a7ba52399f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId57706a7ba5239a06d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId16726a7ba5239a3c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId89776a7ba5239a6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId85746a7ba5239a790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId94596a7ba5239a875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId94536a7ba5239a936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId85016a7ba5239a9ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId79216a7ba5239aac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId25596a7ba5239abde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId54046a7ba5239aeda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId73506a7ba5239af8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId92116a7ba5239affe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId32226a7ba5239b134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId29436a7ba5239b1e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId30116a7ba5239b2b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId71956a7ba5239b324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId39456a7ba5239b3ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId61456a7ba5239b531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31096a7ba5239b649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId98076a7ba5238dc57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98076a7ba5238dc57.jpg"/><Relationship Id="rId61676a7ba523905a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61676a7ba523905a5.jpg"/><Relationship Id="rId28206a7ba5239b996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28206a7ba5239b996.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>