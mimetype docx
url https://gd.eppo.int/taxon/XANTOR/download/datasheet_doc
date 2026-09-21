--- v14 (2026-08-11)
+++ v15 (2026-09-21)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Schure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLB, bacterial blight of rice, bacterial leaf blight of rice, kresek disease of rice, leaf blight of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57306a7ba5238d54c" w:history="1">
+            <w:hyperlink r:id="rId74296ab0a9cf1d264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71876a7ba5238d5b8" w:history="1">
+            <w:hyperlink r:id="rId61476ab0a9cf1d2d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60034020" name="name94156a7ba5238dc59" descr="1733.jpg"/>
+                  <wp:docPr id="65369313" name="name79246ab0a9cf1d9c7" descr="1733.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1733.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98076a7ba5238dc57" cstate="print"/>
+                          <a:blip r:embed="rId99646ab0a9cf1d9c5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69866a7ba5238ddd1" w:history="1">
+            <w:hyperlink r:id="rId90246ab0a9cf1dae6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1104,51 +1104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bradbury, 1971; Reddy &amp; Ou, 1974). For further detailed information on bacterial leaf streak and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64386a7ba5238e245" w:history="1">
+      <w:hyperlink r:id="rId15736ab0a9cf1df3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
@@ -3976,63 +3976,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009 and 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57152133" name="name59086a7ba523905a9" descr="XANTOR_distribution_map.jpg"/>
+            <wp:docPr id="29171834" name="name79376ab0a9cf1fc7e" descr="XANTOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61676a7ba523905a5" cstate="print"/>
+                    <a:blip r:embed="rId27166ab0a9cf1fc7c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10219,51 +10219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020; Tao </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). A curated TALE database (daTALbase - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86816a7ba52395131" w:history="1">
+      <w:hyperlink r:id="rId89876ab0a9cf227dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) has been created and include TALE-related data for rice bacteria (Pérez-Quintero </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -10420,51 +10420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see Quibod </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020 - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66556a7ba52395292" w:history="1">
+      <w:hyperlink r:id="rId14056ab0a9cf2292f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mhn1.shinyapps.io/PathoTracer/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11571,51 +11571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">513–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53666a7ba52395a38" w:history="1">
+      <w:hyperlink r:id="rId36096ab0a9cf2313f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10722-020-01001-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11857,51 +11857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-50. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21066a7ba52395c13" w:history="1">
+      <w:hyperlink r:id="rId66336ab0a9cf23330" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.1.46</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11985,51 +11985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 693-699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79456a7ba52395ce7" w:history="1">
+      <w:hyperlink r:id="rId58986ab0a9cf2340c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12173,51 +12173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87706a7ba52395e1d" w:history="1">
+      <w:hyperlink r:id="rId83456ab0a9cf23540" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12481,51 +12481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20456a7ba52396013" w:history="1">
+      <w:hyperlink r:id="rId29886ab0a9cf23744" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12881,51 +12881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49186a7ba523962a3" w:history="1">
+      <w:hyperlink r:id="rId28406ab0a9cf239ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs.16062</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12951,51 +12951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81226a7ba52396316" w:history="1">
+      <w:hyperlink r:id="rId51636ab0a9cf23a4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13030,90 +13030,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54286a7ba52396393" w:history="1">
+      <w:hyperlink r:id="rId71266ab0a9cf23acf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Plantwise Knowledge Bank (2022) Management of Bacterial Leaf Blight (BLB) of Rice (Bangladesh): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52486a7ba523963d3" w:history="1">
+      <w:hyperlink r:id="rId64756ab0a9cf23b0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20167800391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73406a7ba52396453" w:history="1">
+      <w:hyperlink r:id="rId45016ab0a9cf23b90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13298,51 +13298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 187-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89986a7ba52396542" w:history="1">
+      <w:hyperlink r:id="rId77416ab0a9cf23c81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13466,51 +13466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 740–747. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69516a7ba5239667e" w:history="1">
+      <w:hyperlink r:id="rId19326ab0a9cf23d92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1402.02013</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13703,51 +13703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 261-268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83516a7ba523967fd" w:history="1">
+      <w:hyperlink r:id="rId35056ab0a9cf23f0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2012.01892</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13782,51 +13782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100143, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10346a7ba52396880" w:history="1">
+      <w:hyperlink r:id="rId99006ab0a9cf23f8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.xplc.2021.100143</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13892,51 +13892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 316, 15pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53386a7ba52396931" w:history="1">
+      <w:hyperlink r:id="rId26996ab0a9cf2403b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-36575-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14156,51 +14156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46376a7ba52396ae1" w:history="1">
+      <w:hyperlink r:id="rId29146ab0a9cf24205" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14587,51 +14587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54026a7ba52396dab" w:history="1">
+      <w:hyperlink r:id="rId58496ab0a9cf244c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-016-0090-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15049,51 +15049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98146a7ba52397098" w:history="1">
+      <w:hyperlink r:id="rId98946ab0a9cf247c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15625,101 +15625,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35216a7ba52397440" w:history="1">
+      <w:hyperlink r:id="rId97296ab0a9cf24b6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/v10045-008-0006-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gnanamanickam SS (2009) Biological Control of Bacterial Blight of Rice. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Control of Rice Diseases. Progress in Biological Control, vol 8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99356a7ba52397494" w:history="1">
+      <w:hyperlink r:id="rId50876ab0a9cf24bbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-90-481-2465-7_5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16010,51 +16010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48846a7ba523976c3" w:history="1">
+      <w:hyperlink r:id="rId38616ab0a9cf24dd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0159</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16401,51 +16401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76826a7ba5239794c" w:history="1">
+      <w:hyperlink r:id="rId82946ab0a9cf25057" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16609,51 +16609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78656a7ba52397aa1" w:history="1">
+      <w:hyperlink r:id="rId19546ab0a9cf251bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16757,51 +16757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74556a7ba52397b91" w:history="1">
+      <w:hyperlink r:id="rId73306ab0a9cf252b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21041281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16963,81 +16963,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74666a7ba52397cdf" w:history="1">
+      <w:hyperlink r:id="rId59856ab0a9cf25407" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRRI (2021) (International Rice Research Institute) Rice Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14786a7ba52397d12" w:history="1">
+      <w:hyperlink r:id="rId81476ab0a9cf25439" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.knowledgebank.irri.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17326,51 +17326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3008. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42416a7ba52397f34" w:history="1">
+      <w:hyperlink r:id="rId37616ab0a9cf25654" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms19103008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17456,51 +17456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3, 12pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76286a7ba52398005" w:history="1">
+      <w:hyperlink r:id="rId74776ab0a9cf25726" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17691,51 +17691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46366a7ba5239817e" w:history="1">
+      <w:hyperlink r:id="rId11576ab0a9cf2589e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30696a7ba52398327" w:history="1">
+      <w:hyperlink r:id="rId53956ab0a9cf25a4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151-165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57996a7ba523983ca" w:history="1">
+      <w:hyperlink r:id="rId99766ab0a9cf25af2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3923/ppj.2020.151.165</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18217,51 +18217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56196a7ba523984e7" w:history="1">
+      <w:hyperlink r:id="rId51976ab0a9cf25c03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4236/as.2012.34066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18307,51 +18307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32896a7ba5239857d" w:history="1">
+      <w:hyperlink r:id="rId41106ab0a9cf25c93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep21209</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18417,81 +18417,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67, 13pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55916a7ba5239862c" w:history="1">
+      <w:hyperlink r:id="rId81586ab0a9cf25d58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0325-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B., Jabran K., Mahajan G. (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30016a7ba52398660" w:history="1">
+      <w:hyperlink r:id="rId64036ab0a9cf25d8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18617,51 +18617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">311–319. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49666a7ba5239876b" w:history="1">
+      <w:hyperlink r:id="rId24506ab0a9cf25ea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18747,51 +18747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27376a7ba5239883b" w:history="1">
+      <w:hyperlink r:id="rId36716ab0a9cf25f72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18837,51 +18837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507, 15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83086a7ba523988ce" w:history="1">
+      <w:hyperlink r:id="rId40556ab0a9cf26005" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19252,51 +19252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91196a7ba52398b74" w:history="1">
+      <w:hyperlink r:id="rId41176ab0a9cf262c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19400,51 +19400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1453-1462. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18646a7ba52398c63" w:history="1">
+      <w:hyperlink r:id="rId37356ab0a9cf263bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19619,51 +19619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72376a7ba52398dcf" w:history="1">
+      <w:hyperlink r:id="rId42086ab0a9cf26521" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20436,51 +20436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90116a7ba523992ec" w:history="1">
+      <w:hyperlink r:id="rId82126ab0a9cf26a71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20664,51 +20664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395–401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76236a7ba52399453" w:history="1">
+      <w:hyperlink r:id="rId24926ab0a9cf26be2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-008-0118-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20725,51 +20725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Research in Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-23. (In Korean). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74356a7ba523994c6" w:history="1">
+      <w:hyperlink r:id="rId78676ab0a9cf26c4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2007.13.1.020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20891,51 +20891,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ou SH (1985) Rice Diseases. 2nd ed. Commonwealth Mycological Institute, Kew, Surrey, United Kingdom, pp 61-96. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryzabase (2022) Integrated Rice Science Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14326a7ba52399643" w:history="1">
+      <w:hyperlink r:id="rId15026ab0a9cf26d5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [last accessed May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -20970,51 +20970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-480. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76576a7ba523996c7" w:history="1">
+      <w:hyperlink r:id="rId57786ab0a9cf26ddf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-17-0153-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21138,51 +21138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 492-505. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96136a7ba523997dc" w:history="1">
+      <w:hyperlink r:id="rId25986ab0a9cf26ef4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41396-019-0545-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21208,51 +21208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 244-252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79676a7ba52399851" w:history="1">
+      <w:hyperlink r:id="rId40246ab0a9cf26f67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2005.04.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21316,51 +21316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 967–969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58376a7ba52399904" w:history="1">
+      <w:hyperlink r:id="rId67046ab0a9cf27019" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-69-967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22045,51 +22045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31016a7ba52399d93" w:history="1">
+      <w:hyperlink r:id="rId57766ab0a9cf274e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22135,51 +22135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 408, 16 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25936a7ba52399e24" w:history="1">
+      <w:hyperlink r:id="rId11746ab0a9cf2757c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.00408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22265,51 +22265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 764-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21196a7ba52399ef0" w:history="1">
+      <w:hyperlink r:id="rId87326ab0a9cf2764e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/m91-131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22375,51 +22375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63326a7ba52399f9e" w:history="1">
+      <w:hyperlink r:id="rId16596ab0a9cf27701" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22503,51 +22503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2250-2265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57706a7ba5239a06d" w:history="1">
+      <w:hyperlink r:id="rId78116ab0a9cf277d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20546/ijcmas.2020.904.270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23025,51 +23025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 732–739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16726a7ba5239a3c0" w:history="1">
+      <w:hyperlink r:id="rId89446ab0a9cf27b1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1311.11005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23467,51 +23467,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 279-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89776a7ba5239a6aa" w:history="1">
+      <w:hyperlink r:id="rId41526ab0a9cf27de6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs1951.41.279</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23608,51 +23608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1130-1137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85746a7ba5239a790" w:history="1">
+      <w:hyperlink r:id="rId69236ab0a9cf27ec9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-13-0274-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23738,51 +23738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e1007092. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94596a7ba5239a875" w:history="1">
+      <w:hyperlink r:id="rId36766ab0a9cf27f9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal. ppat.1007092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23857,51 +23857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94536a7ba5239a936" w:history="1">
+      <w:hyperlink r:id="rId54006ab0a9cf28078" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23965,51 +23965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85016a7ba5239a9ea" w:history="1">
+      <w:hyperlink r:id="rId73206ab0a9cf28130" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24093,51 +24093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in rice seeds C. M. In: APS Manual on Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, Second Edition. APS Press, Minneapolis, MN January 2017, 45-55. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79216a7ba5239aac0" w:history="1">
+      <w:hyperlink r:id="rId15096ab0a9cf28208" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -24268,51 +24268,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 290-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25596a7ba5239abde" w:history="1">
+      <w:hyperlink r:id="rId33676ab0a9cf28326" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.molp.2014.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24741,51 +24741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54046a7ba5239aeda" w:history="1">
+      <w:hyperlink r:id="rId33176ab0a9cf2862b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24851,51 +24851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e55962. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73506a7ba5239af8c" w:history="1">
+      <w:hyperlink r:id="rId91406ab0a9cf286de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0055962</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24921,51 +24921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963. 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92116a7ba5239affe" w:history="1">
+      <w:hyperlink r:id="rId43006ab0a9cf28751" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.00963 1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25109,51 +25109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 815-822. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32226a7ba5239b134" w:history="1">
+      <w:hyperlink r:id="rId97856ab0a9cf28883" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00203-013-0930-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25219,51 +25219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 888-899. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29436a7ba5239b1e4" w:history="1">
+      <w:hyperlink r:id="rId55626ab0a9cf28934" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S2095-3119(14)60860-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25349,51 +25349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">313. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30116a7ba5239b2b2" w:history="1">
+      <w:hyperlink r:id="rId75556ab0a9cf28a06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12870-020-02524-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25419,51 +25419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 83-92. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71956a7ba5239b324" w:history="1">
+      <w:hyperlink r:id="rId50536ab0a9cf28a75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1672-6308(08)60062-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25538,51 +25538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 119-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39456a7ba5239b3ec" w:history="1">
+      <w:hyperlink r:id="rId47536ab0a9cf28b34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02686106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25726,51 +25726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61456a7ba5239b531" w:history="1">
+      <w:hyperlink r:id="rId74116ab0a9cf28c7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25893,81 +25893,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31096a7ba5239b649" w:history="1">
+      <w:hyperlink r:id="rId57196ab0a9cf28d9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95151159" name="name75066a7ba5239b998" descr="eu_funding_250.png"/>
+            <wp:docPr id="65485357" name="name71376ab0a9cf28e0c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28206a7ba5239b996" cstate="print"/>
+                    <a:blip r:embed="rId80136ab0a9cf28e0b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26065,137 +26065,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33202281">
+  <w:abstractNum w:abstractNumId="67110893">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73828265">
+    <w:lvl w:ilvl="0" w:tplc="83513043">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73828265" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83513043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73828265" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83513043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73828265" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83513043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73828265" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83513043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73828265" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83513043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73828265" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83513043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73828265" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83513043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73828265" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83513043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33202280">
+  <w:abstractNum w:abstractNumId="67110892">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88704570">
+    <w:lvl w:ilvl="0" w:tplc="85987147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26947,55 +26947,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33202280">
-    <w:abstractNumId w:val="33202280"/>
+  <w:num w:numId="67110892">
+    <w:abstractNumId w:val="67110892"/>
   </w:num>
-  <w:num w:numId="33202281">
-    <w:abstractNumId w:val="33202281"/>
+  <w:num w:numId="67110893">
+    <w:abstractNumId w:val="67110893"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38545,51 +38545,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506135210" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905501860" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57306a7ba5238d54c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId71876a7ba5238d5b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId69866a7ba5238ddd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId64386a7ba5238e245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId86816a7ba52395131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId66556a7ba52395292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId53666a7ba52395a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId21066a7ba52395c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId79456a7ba52395ce7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId87706a7ba52395e1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId20456a7ba52396013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId49186a7ba523962a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId81226a7ba52396316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId54286a7ba52396393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId52486a7ba523963d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId73406a7ba52396453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId89986a7ba52396542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId69516a7ba5239667e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId83516a7ba523967fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId10346a7ba52396880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId53386a7ba52396931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId46376a7ba52396ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId54026a7ba52396dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId98146a7ba52397098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId35216a7ba52397440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId99356a7ba52397494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId48846a7ba523976c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId76826a7ba5239794c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId78656a7ba52397aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId74556a7ba52397b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId74666a7ba52397cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId14786a7ba52397d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId42416a7ba52397f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId76286a7ba52398005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId46366a7ba5239817e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId30696a7ba52398327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId57996a7ba523983ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId56196a7ba523984e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId32896a7ba5239857d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId55916a7ba5239862c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId30016a7ba52398660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId49666a7ba5239876b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId27376a7ba5239883b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId83086a7ba523988ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId91196a7ba52398b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId18646a7ba52398c63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId72376a7ba52398dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId90116a7ba523992ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId76236a7ba52399453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId74356a7ba523994c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId14326a7ba52399643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId76576a7ba523996c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId96136a7ba523997dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId79676a7ba52399851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId58376a7ba52399904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId31016a7ba52399d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId25936a7ba52399e24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId21196a7ba52399ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId63326a7ba52399f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId57706a7ba5239a06d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId16726a7ba5239a3c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId89776a7ba5239a6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId85746a7ba5239a790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId94596a7ba5239a875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId94536a7ba5239a936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId85016a7ba5239a9ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId79216a7ba5239aac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId25596a7ba5239abde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId54046a7ba5239aeda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId73506a7ba5239af8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId92116a7ba5239affe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId32226a7ba5239b134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId29436a7ba5239b1e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId30116a7ba5239b2b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId71956a7ba5239b324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId39456a7ba5239b3ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId61456a7ba5239b531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31096a7ba5239b649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId98076a7ba5238dc57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98076a7ba5238dc57.jpg"/><Relationship Id="rId61676a7ba523905a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61676a7ba523905a5.jpg"/><Relationship Id="rId28206a7ba5239b996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28206a7ba5239b996.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId993038210" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId113639183" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74296ab0a9cf1d264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId61476ab0a9cf1d2d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId90246ab0a9cf1dae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId15736ab0a9cf1df3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId89876ab0a9cf227dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId14056ab0a9cf2292f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId36096ab0a9cf2313f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId66336ab0a9cf23330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId58986ab0a9cf2340c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId83456ab0a9cf23540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId29886ab0a9cf23744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId28406ab0a9cf239ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId51636ab0a9cf23a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId71266ab0a9cf23acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId64756ab0a9cf23b0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId45016ab0a9cf23b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId77416ab0a9cf23c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId19326ab0a9cf23d92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId35056ab0a9cf23f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId99006ab0a9cf23f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId26996ab0a9cf2403b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId29146ab0a9cf24205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId58496ab0a9cf244c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId98946ab0a9cf247c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId97296ab0a9cf24b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId50876ab0a9cf24bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId38616ab0a9cf24dd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId82946ab0a9cf25057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId19546ab0a9cf251bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId73306ab0a9cf252b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId59856ab0a9cf25407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId81476ab0a9cf25439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId37616ab0a9cf25654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId74776ab0a9cf25726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId11576ab0a9cf2589e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId53956ab0a9cf25a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId99766ab0a9cf25af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId51976ab0a9cf25c03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId41106ab0a9cf25c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId81586ab0a9cf25d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId64036ab0a9cf25d8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId24506ab0a9cf25ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId36716ab0a9cf25f72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId40556ab0a9cf26005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId41176ab0a9cf262c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId37356ab0a9cf263bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId42086ab0a9cf26521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId82126ab0a9cf26a71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId24926ab0a9cf26be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId78676ab0a9cf26c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId15026ab0a9cf26d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId57786ab0a9cf26ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId25986ab0a9cf26ef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId40246ab0a9cf26f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId67046ab0a9cf27019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId57766ab0a9cf274e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId11746ab0a9cf2757c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId87326ab0a9cf2764e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId16596ab0a9cf27701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId78116ab0a9cf277d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId89446ab0a9cf27b1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId41526ab0a9cf27de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId69236ab0a9cf27ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId36766ab0a9cf27f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId54006ab0a9cf28078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId73206ab0a9cf28130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId15096ab0a9cf28208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId33676ab0a9cf28326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId33176ab0a9cf2862b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId91406ab0a9cf286de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId43006ab0a9cf28751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId97856ab0a9cf28883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId55626ab0a9cf28934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId75556ab0a9cf28a06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId50536ab0a9cf28a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId47536ab0a9cf28b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId74116ab0a9cf28c7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57196ab0a9cf28d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId99646ab0a9cf1d9c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99646ab0a9cf1d9c5.jpg"/><Relationship Id="rId27166ab0a9cf1fc7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27166ab0a9cf1fc7c.jpg"/><Relationship Id="rId80136ab0a9cf28e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80136ab0a9cf28e0b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>