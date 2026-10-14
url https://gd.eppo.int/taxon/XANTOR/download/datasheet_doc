--- v15 (2026-09-21)
+++ v16 (2026-10-14)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Schure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLB, bacterial blight of rice, bacterial leaf blight of rice, kresek disease of rice, leaf blight of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74296ab0a9cf1d264" w:history="1">
+            <w:hyperlink r:id="rId78356acee27fd1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61476ab0a9cf1d2d3" w:history="1">
+            <w:hyperlink r:id="rId76426acee27fd1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65369313" name="name79246ab0a9cf1d9c7" descr="1733.jpg"/>
+                  <wp:docPr id="10165237" name="name49056acee27fd16d2" descr="1733.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1733.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99646ab0a9cf1d9c5" cstate="print"/>
+                          <a:blip r:embed="rId26506acee27fd16d0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90246ab0a9cf1dae6" w:history="1">
+            <w:hyperlink r:id="rId60586acee27fd17bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1104,51 +1104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bradbury, 1971; Reddy &amp; Ou, 1974). For further detailed information on bacterial leaf streak and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15736ab0a9cf1df3a" w:history="1">
+      <w:hyperlink r:id="rId69206acee27fd1be2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
@@ -3976,63 +3976,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009 and 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29171834" name="name79376ab0a9cf1fc7e" descr="XANTOR_distribution_map.jpg"/>
+            <wp:docPr id="77999814" name="name78046acee27fd396e" descr="XANTOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27166ab0a9cf1fc7c" cstate="print"/>
+                    <a:blip r:embed="rId36926acee27fd396b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10219,51 +10219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020; Tao </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). A curated TALE database (daTALbase - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89876ab0a9cf227dc" w:history="1">
+      <w:hyperlink r:id="rId36386acee27fd62ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) has been created and include TALE-related data for rice bacteria (Pérez-Quintero </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -10420,51 +10420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see Quibod </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020 - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14056ab0a9cf2292f" w:history="1">
+      <w:hyperlink r:id="rId63476acee27fd644a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mhn1.shinyapps.io/PathoTracer/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11571,51 +11571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">513–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36096ab0a9cf2313f" w:history="1">
+      <w:hyperlink r:id="rId10256acee27fd6bd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10722-020-01001-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11857,51 +11857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-50. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66336ab0a9cf23330" w:history="1">
+      <w:hyperlink r:id="rId83956acee27fd6dcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.1.46</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11985,51 +11985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 693-699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58986ab0a9cf2340c" w:history="1">
+      <w:hyperlink r:id="rId76936acee27fd6ea9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12173,51 +12173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83456ab0a9cf23540" w:history="1">
+      <w:hyperlink r:id="rId74876acee27fd6fdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12481,51 +12481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29886ab0a9cf23744" w:history="1">
+      <w:hyperlink r:id="rId43316acee27fd71cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12881,51 +12881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28406ab0a9cf239ce" w:history="1">
+      <w:hyperlink r:id="rId27656acee27fd7464" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs.16062</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12951,51 +12951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51636ab0a9cf23a4f" w:history="1">
+      <w:hyperlink r:id="rId92206acee27fd74d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13030,90 +13030,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). Datasheet: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71266ab0a9cf23acf" w:history="1">
+      <w:hyperlink r:id="rId43926acee27fd7555" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Plantwise Knowledge Bank (2022) Management of Bacterial Leaf Blight (BLB) of Rice (Bangladesh): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64756ab0a9cf23b0e" w:history="1">
+      <w:hyperlink r:id="rId50876acee27fd7594" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20167800391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45016ab0a9cf23b90" w:history="1">
+      <w:hyperlink r:id="rId49086acee27fd7614" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13298,51 +13298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 187-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77416ab0a9cf23c81" w:history="1">
+      <w:hyperlink r:id="rId61226acee27fd7702" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13466,51 +13466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 740–747. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19326ab0a9cf23d92" w:history="1">
+      <w:hyperlink r:id="rId48726acee27fd7811" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1402.02013</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13703,51 +13703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 261-268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35056ab0a9cf23f0a" w:history="1">
+      <w:hyperlink r:id="rId43066acee27fd7988" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2012.01892</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13782,51 +13782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100143, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99006ab0a9cf23f8b" w:history="1">
+      <w:hyperlink r:id="rId51966acee27fd7a07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.xplc.2021.100143</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13892,51 +13892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 316, 15pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26996ab0a9cf2403b" w:history="1">
+      <w:hyperlink r:id="rId67236acee27fd7ae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-36575-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14156,51 +14156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29146ab0a9cf24205" w:history="1">
+      <w:hyperlink r:id="rId43606acee27fd7cba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14587,51 +14587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58496ab0a9cf244c7" w:history="1">
+      <w:hyperlink r:id="rId57766acee27fd7f78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-016-0090-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15049,51 +15049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98946ab0a9cf247c8" w:history="1">
+      <w:hyperlink r:id="rId38296acee27fd8260" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15625,101 +15625,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97296ab0a9cf24b6a" w:history="1">
+      <w:hyperlink r:id="rId36376acee27fd8643" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/v10045-008-0006-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gnanamanickam SS (2009) Biological Control of Bacterial Blight of Rice. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Control of Rice Diseases. Progress in Biological Control, vol 8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50876ab0a9cf24bbc" w:history="1">
+      <w:hyperlink r:id="rId51386acee27fd869a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-90-481-2465-7_5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16010,51 +16010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38616ab0a9cf24dd9" w:history="1">
+      <w:hyperlink r:id="rId89736acee27fd88c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0159</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16401,51 +16401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82946ab0a9cf25057" w:history="1">
+      <w:hyperlink r:id="rId55066acee27fd8b46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16609,51 +16609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19546ab0a9cf251bf" w:history="1">
+      <w:hyperlink r:id="rId76316acee27fd8ca1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16757,51 +16757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73306ab0a9cf252b3" w:history="1">
+      <w:hyperlink r:id="rId45836acee27fd8d96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21041281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16963,81 +16963,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59856ab0a9cf25407" w:history="1">
+      <w:hyperlink r:id="rId52876acee27fd8ef1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRRI (2021) (International Rice Research Institute) Rice Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81476ab0a9cf25439" w:history="1">
+      <w:hyperlink r:id="rId63746acee27fd8f25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.knowledgebank.irri.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed in May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17326,51 +17326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3008. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37616ab0a9cf25654" w:history="1">
+      <w:hyperlink r:id="rId82636acee27fd9149" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms19103008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17456,51 +17456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3, 12pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74776ab0a9cf25726" w:history="1">
+      <w:hyperlink r:id="rId95066acee27fd9219" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17691,51 +17691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11576ab0a9cf2589e" w:history="1">
+      <w:hyperlink r:id="rId80566acee27fd939d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53956ab0a9cf25a4c" w:history="1">
+      <w:hyperlink r:id="rId65266acee27fd953b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151-165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99766ab0a9cf25af2" w:history="1">
+      <w:hyperlink r:id="rId40786acee27fd95de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3923/ppj.2020.151.165</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18217,51 +18217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51976ab0a9cf25c03" w:history="1">
+      <w:hyperlink r:id="rId31526acee27fd96ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4236/as.2012.34066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18307,51 +18307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41106ab0a9cf25c93" w:history="1">
+      <w:hyperlink r:id="rId15746acee27fd977c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep21209</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18417,81 +18417,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67, 13pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81586ab0a9cf25d58" w:history="1">
+      <w:hyperlink r:id="rId32366acee27fd982b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0325-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B., Jabran K., Mahajan G. (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64036ab0a9cf25d8f" w:history="1">
+      <w:hyperlink r:id="rId81096acee27fd985e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18617,51 +18617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">311–319. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24506ab0a9cf25ea0" w:history="1">
+      <w:hyperlink r:id="rId28146acee27fd996b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18747,51 +18747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36716ab0a9cf25f72" w:history="1">
+      <w:hyperlink r:id="rId51796acee27fd9a45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18837,51 +18837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507, 15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40556ab0a9cf26005" w:history="1">
+      <w:hyperlink r:id="rId80606acee27fd9ad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19252,51 +19252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41176ab0a9cf262c9" w:history="1">
+      <w:hyperlink r:id="rId78176acee27fd9d93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19400,51 +19400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1453-1462. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37356ab0a9cf263bf" w:history="1">
+      <w:hyperlink r:id="rId81686acee27fd9e90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19619,51 +19619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42086ab0a9cf26521" w:history="1">
+      <w:hyperlink r:id="rId30266acee27fd9ff1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20436,51 +20436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82126ab0a9cf26a71" w:history="1">
+      <w:hyperlink r:id="rId78476acee27fda518" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20664,51 +20664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395–401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24926ab0a9cf26be2" w:history="1">
+      <w:hyperlink r:id="rId93236acee27fda681" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-008-0118-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20725,51 +20725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Research in Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-23. (In Korean). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78676ab0a9cf26c4c" w:history="1">
+      <w:hyperlink r:id="rId91686acee27fda6e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2007.13.1.020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20891,51 +20891,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ou SH (1985) Rice Diseases. 2nd ed. Commonwealth Mycological Institute, Kew, Surrey, United Kingdom, pp 61-96. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryzabase (2022) Integrated Rice Science Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15026ab0a9cf26d5f" w:history="1">
+      <w:hyperlink r:id="rId38666acee27fda7f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [last accessed May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -20970,51 +20970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-480. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57786ab0a9cf26ddf" w:history="1">
+      <w:hyperlink r:id="rId61896acee27fda87b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-17-0153-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21138,51 +21138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 492-505. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25986ab0a9cf26ef4" w:history="1">
+      <w:hyperlink r:id="rId71776acee27fda98d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41396-019-0545-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21208,51 +21208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 244-252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40246ab0a9cf26f67" w:history="1">
+      <w:hyperlink r:id="rId14456acee27fdaa09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2005.04.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21316,51 +21316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 967–969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67046ab0a9cf27019" w:history="1">
+      <w:hyperlink r:id="rId26046acee27fdaabd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-69-967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22045,51 +22045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57766ab0a9cf274e7" w:history="1">
+      <w:hyperlink r:id="rId36286acee27fdaf7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22135,51 +22135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 408, 16 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11746ab0a9cf2757c" w:history="1">
+      <w:hyperlink r:id="rId82286acee27fdb011" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.00408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22265,51 +22265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 764-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87326ab0a9cf2764e" w:history="1">
+      <w:hyperlink r:id="rId68146acee27fdb0e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/m91-131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22375,51 +22375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16596ab0a9cf27701" w:history="1">
+      <w:hyperlink r:id="rId56846acee27fdb193" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22503,51 +22503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2250-2265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78116ab0a9cf277d4" w:history="1">
+      <w:hyperlink r:id="rId33326acee27fdb263" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20546/ijcmas.2020.904.270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23025,51 +23025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 732–739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89446ab0a9cf27b1c" w:history="1">
+      <w:hyperlink r:id="rId17206acee27fdb5c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1311.11005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23467,51 +23467,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 279-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41526ab0a9cf27de6" w:history="1">
+      <w:hyperlink r:id="rId74646acee27fdb88c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1270/jsbbs1951.41.279</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23608,51 +23608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1130-1137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69236ab0a9cf27ec9" w:history="1">
+      <w:hyperlink r:id="rId20336acee27fdb96e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-13-0274-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23738,51 +23738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e1007092. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36766ab0a9cf27f9c" w:history="1">
+      <w:hyperlink r:id="rId26426acee27fdba3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal. ppat.1007092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23857,51 +23857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54006ab0a9cf28078" w:history="1">
+      <w:hyperlink r:id="rId29926acee27fdbb10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23965,51 +23965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73206ab0a9cf28130" w:history="1">
+      <w:hyperlink r:id="rId45856acee27fdbbc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24093,51 +24093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in rice seeds C. M. In: APS Manual on Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, Second Edition. APS Press, Minneapolis, MN January 2017, 45-55. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15096ab0a9cf28208" w:history="1">
+      <w:hyperlink r:id="rId42366acee27fdbca2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -24268,51 +24268,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 290-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33676ab0a9cf28326" w:history="1">
+      <w:hyperlink r:id="rId77946acee27fdbdc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.molp.2014.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24741,51 +24741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33176ab0a9cf2862b" w:history="1">
+      <w:hyperlink r:id="rId14436acee27fdc0ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24851,51 +24851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e55962. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91406ab0a9cf286de" w:history="1">
+      <w:hyperlink r:id="rId39366acee27fdc17f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0055962</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24921,51 +24921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963. 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43006ab0a9cf28751" w:history="1">
+      <w:hyperlink r:id="rId53766acee27fdc1f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.00963 1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25109,51 +25109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 815-822. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97856ab0a9cf28883" w:history="1">
+      <w:hyperlink r:id="rId13966acee27fdc31f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00203-013-0930-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25219,51 +25219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 888-899. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55626ab0a9cf28934" w:history="1">
+      <w:hyperlink r:id="rId92276acee27fdc3d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S2095-3119(14)60860-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25349,51 +25349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">313. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75556ab0a9cf28a06" w:history="1">
+      <w:hyperlink r:id="rId36956acee27fdc4ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12870-020-02524-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25419,51 +25419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 83-92. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50536ab0a9cf28a75" w:history="1">
+      <w:hyperlink r:id="rId12556acee27fdc51f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1672-6308(08)60062-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25538,51 +25538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 119-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47536ab0a9cf28b34" w:history="1">
+      <w:hyperlink r:id="rId22196acee27fdc604" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02686106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25726,51 +25726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74116ab0a9cf28c7f" w:history="1">
+      <w:hyperlink r:id="rId21576acee27fdc743" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25893,81 +25893,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57196ab0a9cf28d9a" w:history="1">
+      <w:hyperlink r:id="rId76776acee27fdc85d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65485357" name="name71376ab0a9cf28e0c" descr="eu_funding_250.png"/>
+            <wp:docPr id="22192698" name="name17176acee27fdc8ba" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80136ab0a9cf28e0b" cstate="print"/>
+                    <a:blip r:embed="rId67986acee27fdc8b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26065,137 +26065,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67110893">
+  <w:abstractNum w:abstractNumId="22935133">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83513043">
+    <w:lvl w:ilvl="0" w:tplc="36927279">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83513043" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36927279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83513043" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36927279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83513043" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36927279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83513043" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36927279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83513043" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36927279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83513043" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36927279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83513043" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36927279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83513043" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36927279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67110892">
+  <w:abstractNum w:abstractNumId="22935132">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85987147">
+    <w:lvl w:ilvl="0" w:tplc="73014534">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26947,55 +26947,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67110892">
-    <w:abstractNumId w:val="67110892"/>
+  <w:num w:numId="22935132">
+    <w:abstractNumId w:val="22935132"/>
   </w:num>
-  <w:num w:numId="67110893">
-    <w:abstractNumId w:val="67110893"/>
+  <w:num w:numId="22935133">
+    <w:abstractNumId w:val="22935133"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38545,51 +38545,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId993038210" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId113639183" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74296ab0a9cf1d264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId61476ab0a9cf1d2d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId90246ab0a9cf1dae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId15736ab0a9cf1df3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId89876ab0a9cf227dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId14056ab0a9cf2292f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId36096ab0a9cf2313f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId66336ab0a9cf23330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId58986ab0a9cf2340c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId83456ab0a9cf23540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId29886ab0a9cf23744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId28406ab0a9cf239ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId51636ab0a9cf23a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId71266ab0a9cf23acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId64756ab0a9cf23b0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId45016ab0a9cf23b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId77416ab0a9cf23c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId19326ab0a9cf23d92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId35056ab0a9cf23f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId99006ab0a9cf23f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId26996ab0a9cf2403b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId29146ab0a9cf24205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId58496ab0a9cf244c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId98946ab0a9cf247c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId97296ab0a9cf24b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId50876ab0a9cf24bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId38616ab0a9cf24dd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId82946ab0a9cf25057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId19546ab0a9cf251bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId73306ab0a9cf252b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId59856ab0a9cf25407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId81476ab0a9cf25439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId37616ab0a9cf25654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId74776ab0a9cf25726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId11576ab0a9cf2589e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId53956ab0a9cf25a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId99766ab0a9cf25af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId51976ab0a9cf25c03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId41106ab0a9cf25c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId81586ab0a9cf25d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId64036ab0a9cf25d8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId24506ab0a9cf25ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId36716ab0a9cf25f72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId40556ab0a9cf26005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId41176ab0a9cf262c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId37356ab0a9cf263bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId42086ab0a9cf26521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId82126ab0a9cf26a71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId24926ab0a9cf26be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId78676ab0a9cf26c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId15026ab0a9cf26d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId57786ab0a9cf26ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId25986ab0a9cf26ef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId40246ab0a9cf26f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId67046ab0a9cf27019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId57766ab0a9cf274e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId11746ab0a9cf2757c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId87326ab0a9cf2764e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId16596ab0a9cf27701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId78116ab0a9cf277d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId89446ab0a9cf27b1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId41526ab0a9cf27de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId69236ab0a9cf27ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId36766ab0a9cf27f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId54006ab0a9cf28078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId73206ab0a9cf28130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId15096ab0a9cf28208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId33676ab0a9cf28326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId33176ab0a9cf2862b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId91406ab0a9cf286de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId43006ab0a9cf28751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId97856ab0a9cf28883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId55626ab0a9cf28934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId75556ab0a9cf28a06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId50536ab0a9cf28a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId47536ab0a9cf28b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId74116ab0a9cf28c7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57196ab0a9cf28d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId99646ab0a9cf1d9c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99646ab0a9cf1d9c5.jpg"/><Relationship Id="rId27166ab0a9cf1fc7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27166ab0a9cf1fc7c.jpg"/><Relationship Id="rId80136ab0a9cf28e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80136ab0a9cf28e0b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId700634628" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId484494299" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78356acee27fd1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/" TargetMode="External"/><Relationship Id="rId76426acee27fd1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/categorization" TargetMode="External"/><Relationship Id="rId60586acee27fd17bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/photos" TargetMode="External"/><Relationship Id="rId69206acee27fd1be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/datasheet" TargetMode="External"/><Relationship Id="rId36386acee27fd62ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioinfo-web.mpl.ird.fr/cgi-bin2/datalbase/index.cgi" TargetMode="External"/><Relationship Id="rId63476acee27fd644a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhn1.shinyapps.io/PathoTracer/" TargetMode="External"/><Relationship Id="rId10256acee27fd6bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10722-020-01001-7" TargetMode="External"/><Relationship Id="rId83956acee27fd6dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.1.46" TargetMode="External"/><Relationship Id="rId76936acee27fd6ea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.pjar/2021/34.4.693.699" TargetMode="External"/><Relationship Id="rId74876acee27fd6fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId43316acee27fd71cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId27656acee27fd7464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs.16062" TargetMode="External"/><Relationship Id="rId92206acee27fd74d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId43926acee27fd7555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId50876acee27fd7594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20167800391" TargetMode="External"/><Relationship Id="rId49086acee27fd7614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId61226acee27fd7702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId48726acee27fd7811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1402.02013" TargetMode="External"/><Relationship Id="rId43066acee27fd7988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2012.01892" TargetMode="External"/><Relationship Id="rId51966acee27fd7a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.xplc.2021.100143" TargetMode="External"/><Relationship Id="rId67236acee27fd7ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-36575-x" TargetMode="External"/><Relationship Id="rId43606acee27fd7cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId57766acee27fd7f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-016-0090-9" TargetMode="External"/><Relationship Id="rId38296acee27fd8260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId36376acee27fd8643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10045-008-0006-9" TargetMode="External"/><Relationship Id="rId51386acee27fd869a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-90-481-2465-7_5" TargetMode="External"/><Relationship Id="rId89736acee27fd88c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0159" TargetMode="External"/><Relationship Id="rId55066acee27fd8b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId76316acee27fd8ca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId45836acee27fd8d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21041281" TargetMode="External"/><Relationship Id="rId52876acee27fd8ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId63746acee27fd8f25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knowledgebank.irri.org" TargetMode="External"/><Relationship Id="rId82636acee27fd9149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms19103008" TargetMode="External"/><Relationship Id="rId95066acee27fd9219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId80566acee27fd939d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId65266acee27fd953b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2568" TargetMode="External"/><Relationship Id="rId40786acee27fd95de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3923/ppj.2020.151.165" TargetMode="External"/><Relationship Id="rId31526acee27fd96ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4236/as.2012.34066" TargetMode="External"/><Relationship Id="rId15746acee27fd977c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep21209" TargetMode="External"/><Relationship Id="rId32366acee27fd982b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0325-7" TargetMode="External"/><Relationship Id="rId81096acee27fd985e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId28146acee27fd996b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0311" TargetMode="External"/><Relationship Id="rId51796acee27fd9a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId80606acee27fd9ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId78176acee27fd9d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId81686acee27fd9e90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12820" TargetMode="External"/><Relationship Id="rId30266acee27fd9ff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId78476acee27fda518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId93236acee27fda681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-008-0118-0" TargetMode="External"/><Relationship Id="rId91686acee27fda6e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2007.13.1.020" TargetMode="External"/><Relationship Id="rId38666acee27fda7f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shigen.Nig.ac.jp/rice/oryzabase/gene/list" TargetMode="External"/><Relationship Id="rId61896acee27fda87b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-17-0153-FI" TargetMode="External"/><Relationship Id="rId71776acee27fda98d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41396-019-0545-2" TargetMode="External"/><Relationship Id="rId14456acee27fdaa09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2005.04.013" TargetMode="External"/><Relationship Id="rId26046acee27fdaabd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-69-967" TargetMode="External"/><Relationship Id="rId36286acee27fdaf7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId82286acee27fdb011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.00408" TargetMode="External"/><Relationship Id="rId68146acee27fdb0e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/m91-131" TargetMode="External"/><Relationship Id="rId56846acee27fdb193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId33326acee27fdb263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20546/ijcmas.2020.904.270" TargetMode="External"/><Relationship Id="rId17206acee27fdb5c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1311.11005" TargetMode="External"/><Relationship Id="rId74646acee27fdb88c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1270/jsbbs1951.41.279" TargetMode="External"/><Relationship Id="rId20336acee27fdb96e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-13-0274-R" TargetMode="External"/><Relationship Id="rId26426acee27fdba3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.%20ppat.1007092" TargetMode="External"/><Relationship Id="rId29926acee27fdbb10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId45856acee27fdbbc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId42366acee27fdbca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.008" TargetMode="External"/><Relationship Id="rId77946acee27fdbdc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.molp.2014.10.010" TargetMode="External"/><Relationship Id="rId14436acee27fdc0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId39366acee27fdc17f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0055962" TargetMode="External"/><Relationship Id="rId53766acee27fdc1f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.00963%201" TargetMode="External"/><Relationship Id="rId13966acee27fdc31f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00203-013-0930-6" TargetMode="External"/><Relationship Id="rId92276acee27fdc3d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2095-3119(14)60860-1" TargetMode="External"/><Relationship Id="rId36956acee27fdc4ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12870-020-02524-y" TargetMode="External"/><Relationship Id="rId12556acee27fdc51f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1672-6308(08)60062-1" TargetMode="External"/><Relationship Id="rId22196acee27fdc604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02686106" TargetMode="External"/><Relationship Id="rId21576acee27fdc743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76776acee27fdc85d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId26506acee27fd16d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26506acee27fd16d0.jpg"/><Relationship Id="rId36926acee27fd396b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36926acee27fd396b.jpg"/><Relationship Id="rId67986acee27fdc8b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67986acee27fdc8b9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>