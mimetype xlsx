--- v1 (2026-02-09)
+++ v2 (2026-04-12)
@@ -254,54 +254,54 @@
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Europe</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Present, restricted distribution</t>
   </si>
   <si>
-    <t>European Russia</t>
-[...2 lines deleted...]
-    <t>ru</t>
+    <t>Southern Russia</t>
+  </si>
+  <si>
+    <t>sr</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Oceania</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>New South Wales</t>
   </si>
   <si>
     <t>nw</t>
   </si>
   <si>
     <t>Northern Territory</t>
   </si>
@@ -1299,51 +1299,51 @@
       <c r="D34" t="s">
         <v>78</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>74</v>
       </c>
       <c r="B35" t="s">
         <v>77</v>
       </c>
       <c r="C35" t="s">
         <v>80</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" t="s">
         <v>81</v>
       </c>
       <c r="F35" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36" t="s">
         <v>82</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
         <v>83</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>84</v>
       </c>
       <c r="B37" t="s">
         <v>85</v>
       </c>