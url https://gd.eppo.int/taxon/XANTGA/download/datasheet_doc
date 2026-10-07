--- v15 (2026-09-01)
+++ v16 (2026-10-07)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (ex Ŝutić) Jones et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial spot of pepper, bacterial spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39976a96342f77b6a" w:history="1">
+            <w:hyperlink r:id="rId29176ac62a3eb9723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99976a96342f77bd5" w:history="1">
+            <w:hyperlink r:id="rId53886ac62a3eb978b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTGA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52291788" name="name35186a96342f78615" descr="20450.jpg"/>
+                  <wp:docPr id="76622624" name="name86656ac62a3eb9876" descr="20450.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="20450.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52626a96342f78612" cstate="print"/>
+                          <a:blip r:embed="rId71106ac62a3eb9874" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79536a96342f78741" w:history="1">
+            <w:hyperlink r:id="rId30896ac62a3eb996c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2596,92 +2596,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79126a96342f79558" w:history="1">
+      <w:hyperlink r:id="rId38016ac62a3eba817" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72675438" name="name70586a96342f7a201" descr="XANTGA_distribution_map.jpg"/>
+            <wp:docPr id="16028957" name="name84556ac62a3ebb34f" descr="XANTGA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTGA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26896a96342f7a1ff" cstate="print"/>
+                    <a:blip r:embed="rId33996ac62a3ebb34d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65716a96342f7b0ab" w:history="1">
+      <w:hyperlink r:id="rId34786ac62a3ebc29d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4738,51 +4738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15396a96342f7b143" w:history="1">
+      <w:hyperlink r:id="rId88066ac62a3ebc333" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4819,151 +4819,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71516a96342f7b1ca" w:history="1">
+      <w:hyperlink r:id="rId38586ac62a3ebc3b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88716a96342f7b221" w:history="1">
+      <w:hyperlink r:id="rId76326ac62a3ebc40e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79946a96342f7b275" w:history="1">
+      <w:hyperlink r:id="rId21856ac62a3ebc462" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47576a96342f7b323" w:history="1">
+      <w:hyperlink r:id="rId80816ac62a3ebc510" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5159,51 +5159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93136a96342f7b3f2" w:history="1">
+      <w:hyperlink r:id="rId11326ac62a3ebc5df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81366a96342f7b4be" w:history="1">
+      <w:hyperlink r:id="rId80516ac62a3ebc6ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13496a96342f7b598" w:history="1">
+      <w:hyperlink r:id="rId45016ac62a3ebc79c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54596a96342f7b64e" w:history="1">
+      <w:hyperlink r:id="rId65106ac62a3ebc84d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25326a96342f7b70a" w:history="1">
+      <w:hyperlink r:id="rId99646ac62a3ebc907" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5889,51 +5889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17236a96342f7b888" w:history="1">
+      <w:hyperlink r:id="rId88276ac62a3ebcaa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5999,51 +5999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21996a96342f7b937" w:history="1">
+      <w:hyperlink r:id="rId49686ac62a3ebcb55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6069,51 +6069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19916a96342f7b9a9" w:history="1">
+      <w:hyperlink r:id="rId53086ac62a3ebcbc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6199,51 +6199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27026a96342f7ba76" w:history="1">
+      <w:hyperlink r:id="rId54216ac62a3ebcc98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6425,51 +6425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19156a96342f7bbd9" w:history="1">
+      <w:hyperlink r:id="rId18396ac62a3ebce09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6622,51 +6622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61356a96342f7bd15" w:history="1">
+      <w:hyperlink r:id="rId94316ac62a3ebcf47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6732,51 +6732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79666a96342f7bdc5" w:history="1">
+      <w:hyperlink r:id="rId14996ac62a3ebcff7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6822,51 +6822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18716a96342f7be54" w:history="1">
+      <w:hyperlink r:id="rId35066ac62a3ebd094" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7014,51 +7014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41586a96342f7bf82" w:history="1">
+      <w:hyperlink r:id="rId67426ac62a3ebd1c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7220,51 +7220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82776a96342f7c0dc" w:history="1">
+      <w:hyperlink r:id="rId16136ac62a3ebd30e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7424,51 +7424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10086a96342f7c228" w:history="1">
+      <w:hyperlink r:id="rId55246ac62a3ebd460" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7494,51 +7494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70826a96342f7c299" w:history="1">
+      <w:hyperlink r:id="rId91466ac62a3ebd4d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7584,51 +7584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37746a96342f7c336" w:history="1">
+      <w:hyperlink r:id="rId83466ac62a3ebd587" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7654,51 +7654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11866a96342f7c3a7" w:history="1">
+      <w:hyperlink r:id="rId16476ac62a3ebd5f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22286a96342f7c437" w:history="1">
+      <w:hyperlink r:id="rId67066ac62a3ebd6b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7930,51 +7930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57676a96342f7c560" w:history="1">
+      <w:hyperlink r:id="rId20766ac62a3ebd7f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8040,51 +8040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13876a96342f7c60e" w:history="1">
+      <w:hyperlink r:id="rId39596ac62a3ebd8ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8130,51 +8130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33676a96342f7c6a6" w:history="1">
+      <w:hyperlink r:id="rId92256ac62a3ebd93e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8200,51 +8200,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82436a96342f7c718" w:history="1">
+      <w:hyperlink r:id="rId41996ac62a3ebd9b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8290,51 +8290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20956a96342f7c7a8" w:history="1">
+      <w:hyperlink r:id="rId94356ac62a3ebda42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8360,51 +8360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66746a96342f7c81a" w:history="1">
+      <w:hyperlink r:id="rId73296ac62a3ebdab5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8588,51 +8588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70076a96342f7c984" w:history="1">
+      <w:hyperlink r:id="rId35536ac62a3ebdc21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8658,51 +8658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46746a96342f7c9f4" w:history="1">
+      <w:hyperlink r:id="rId73106ac62a3ebdc92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8768,51 +8768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32886a96342f7caa1" w:history="1">
+      <w:hyperlink r:id="rId22586ac62a3ebdd42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8838,51 +8838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84116a96342f7cb12" w:history="1">
+      <w:hyperlink r:id="rId19886ac62a3ebddb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8908,51 +8908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88266a96342f7cb82" w:history="1">
+      <w:hyperlink r:id="rId63476ac62a3ebde26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8998,51 +8998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24566a96342f7cc11" w:history="1">
+      <w:hyperlink r:id="rId44526ac62a3ebdeb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9059,51 +9059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70616a96342f7cc76" w:history="1">
+      <w:hyperlink r:id="rId99576ac62a3ebdf1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9227,51 +9227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89976a96342f7cd80" w:history="1">
+      <w:hyperlink r:id="rId35756ac62a3ebe03b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9317,51 +9317,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18496a96342f7ce0f" w:history="1">
+      <w:hyperlink r:id="rId97746ac62a3ebe0d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9447,51 +9447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23796a96342f7cee6" w:history="1">
+      <w:hyperlink r:id="rId82986ac62a3ebe1a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9537,51 +9537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47376a96342f7cf8c" w:history="1">
+      <w:hyperlink r:id="rId42806ac62a3ebe232" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9647,51 +9647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49856a96342f7d03d" w:history="1">
+      <w:hyperlink r:id="rId74386ac62a3ebe2df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9717,51 +9717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23446a96342f7d0af" w:history="1">
+      <w:hyperlink r:id="rId65416ac62a3ebe350" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9807,51 +9807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19436a96342f7d13e" w:history="1">
+      <w:hyperlink r:id="rId31626ac62a3ebe3e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9995,51 +9995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27236a96342f7d38f" w:history="1">
+      <w:hyperlink r:id="rId71726ac62a3ebe518" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10123,51 +10123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30296a96342f7d46b" w:history="1">
+      <w:hyperlink r:id="rId31796ac62a3ebe5e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10213,51 +10213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12796a96342f7d4fc" w:history="1">
+      <w:hyperlink r:id="rId97316ac62a3ebe68b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10341,51 +10341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74626a96342f7d5cc" w:history="1">
+      <w:hyperlink r:id="rId46576ac62a3ebe760" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10451,51 +10451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas hortorum pv. gardneri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80186a96342f7d691" w:history="1">
+      <w:hyperlink r:id="rId64086ac62a3ebe82b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10680,81 +10680,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32156a96342f7d868" w:history="1">
+      <w:hyperlink r:id="rId73716ac62a3ebe9a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40665318" name="name29416a96342f7d923" descr="eu_funding_250.png"/>
+            <wp:docPr id="55541210" name="name46686ac62a3ebea47" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78156a96342f7d922" cstate="print"/>
+                    <a:blip r:embed="rId28706ac62a3ebea46" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10852,137 +10852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29277239">
+  <w:abstractNum w:abstractNumId="90938230">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73112226">
+    <w:lvl w:ilvl="0" w:tplc="11143687">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73112226" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11143687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73112226" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11143687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73112226" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11143687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73112226" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11143687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73112226" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11143687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73112226" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11143687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73112226" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11143687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73112226" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11143687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29277238">
+  <w:abstractNum w:abstractNumId="90938229">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67820990">
+    <w:lvl w:ilvl="0" w:tplc="60101565">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11734,55 +11734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29277238">
-    <w:abstractNumId w:val="29277238"/>
+  <w:num w:numId="90938229">
+    <w:abstractNumId w:val="90938229"/>
   </w:num>
-  <w:num w:numId="29277239">
-    <w:abstractNumId w:val="29277239"/>
+  <w:num w:numId="90938230">
+    <w:abstractNumId w:val="90938230"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23332,51 +23332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId843114815" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId615711297" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39976a96342f77b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId99976a96342f77bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId79536a96342f78741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId79126a96342f79558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId65716a96342f7b0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId15396a96342f7b143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId71516a96342f7b1ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId88716a96342f7b221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId79946a96342f7b275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId47576a96342f7b323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId93136a96342f7b3f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId81366a96342f7b4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId13496a96342f7b598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId54596a96342f7b64e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId25326a96342f7b70a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId17236a96342f7b888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId21996a96342f7b937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId19916a96342f7b9a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId27026a96342f7ba76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId19156a96342f7bbd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId61356a96342f7bd15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId79666a96342f7bdc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId18716a96342f7be54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId41586a96342f7bf82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId82776a96342f7c0dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId10086a96342f7c228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId70826a96342f7c299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId37746a96342f7c336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId11866a96342f7c3a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId22286a96342f7c437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId57676a96342f7c560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId13876a96342f7c60e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId33676a96342f7c6a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId82436a96342f7c718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId20956a96342f7c7a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId66746a96342f7c81a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId70076a96342f7c984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId46746a96342f7c9f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId32886a96342f7caa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId84116a96342f7cb12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId88266a96342f7cb82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId24566a96342f7cc11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId70616a96342f7cc76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId89976a96342f7cd80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId18496a96342f7ce0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId23796a96342f7cee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId47376a96342f7cf8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId49856a96342f7d03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId23446a96342f7d0af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId19436a96342f7d13e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId27236a96342f7d38f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId30296a96342f7d46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId12796a96342f7d4fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId74626a96342f7d5cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId80186a96342f7d691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32156a96342f7d868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId52626a96342f78612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52626a96342f78612.jpg"/><Relationship Id="rId26896a96342f7a1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26896a96342f7a1ff.jpg"/><Relationship Id="rId78156a96342f7d922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78156a96342f7d922.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId519289799" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId193945893" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29176ac62a3eb9723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId53886ac62a3eb978b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId30896ac62a3eb996c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId38016ac62a3eba817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId34786ac62a3ebc29d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId88066ac62a3ebc333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId38586ac62a3ebc3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId76326ac62a3ebc40e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId21856ac62a3ebc462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId80816ac62a3ebc510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId11326ac62a3ebc5df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId80516ac62a3ebc6ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId45016ac62a3ebc79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId65106ac62a3ebc84d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId99646ac62a3ebc907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId88276ac62a3ebcaa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId49686ac62a3ebcb55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId53086ac62a3ebcbc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId54216ac62a3ebcc98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId18396ac62a3ebce09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId94316ac62a3ebcf47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId14996ac62a3ebcff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId35066ac62a3ebd094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId67426ac62a3ebd1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId16136ac62a3ebd30e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId55246ac62a3ebd460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId91466ac62a3ebd4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId83466ac62a3ebd587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId16476ac62a3ebd5f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId67066ac62a3ebd6b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId20766ac62a3ebd7f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId39596ac62a3ebd8ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId92256ac62a3ebd93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId41996ac62a3ebd9b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId94356ac62a3ebda42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId73296ac62a3ebdab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId35536ac62a3ebdc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId73106ac62a3ebdc92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId22586ac62a3ebdd42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId19886ac62a3ebddb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId63476ac62a3ebde26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId44526ac62a3ebdeb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId99576ac62a3ebdf1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId35756ac62a3ebe03b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId97746ac62a3ebe0d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId82986ac62a3ebe1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId42806ac62a3ebe232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId74386ac62a3ebe2df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId65416ac62a3ebe350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId31626ac62a3ebe3e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId71726ac62a3ebe518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId31796ac62a3ebe5e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId97316ac62a3ebe68b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId46576ac62a3ebe760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId64086ac62a3ebe82b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73716ac62a3ebe9a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId71106ac62a3eb9874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71106ac62a3eb9874.jpg"/><Relationship Id="rId33996ac62a3ebb34d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33996ac62a3ebb34d.jpg"/><Relationship Id="rId28706ac62a3ebea46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28706ac62a3ebea46.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>