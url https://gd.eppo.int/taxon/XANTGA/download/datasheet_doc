--- v6 (2026-03-13)
+++ v7 (2026-04-12)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (ex Ŝutić) Jones et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial spot of pepper, bacterial spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322469b46f280e892" w:history="1">
+            <w:hyperlink r:id="rId688469db7f49e4759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691669b46f280e8fb" w:history="1">
+            <w:hyperlink r:id="rId581569db7f49e47c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTGA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82586017" name="name654969b46f280f0dd" descr="16486.jpg"/>
+                  <wp:docPr id="9571832" name="name487369db7f49e4df7" descr="16486.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16486.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId714269b46f280f0db" cstate="print"/>
+                          <a:blip r:embed="rId210169db7f49e4df5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId388969b46f280f232" w:history="1">
+            <w:hyperlink r:id="rId191669db7f49e4f1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2596,92 +2596,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId804869b46f2810048" w:history="1">
+      <w:hyperlink r:id="rId473669db7f49e5c6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4505409" name="name685369b46f2810f2e" descr="XANTGA_distribution_map.jpg"/>
+            <wp:docPr id="95939125" name="name197969db7f49e6c89" descr="XANTGA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTGA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId452269b46f2810f2b" cstate="print"/>
+                    <a:blip r:embed="rId158769db7f49e6c87" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId832569b46f2812024" w:history="1">
+      <w:hyperlink r:id="rId650669db7f49e7b64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4738,51 +4738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169669b46f28120bf" w:history="1">
+      <w:hyperlink r:id="rId656269db7f49e7bfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4819,151 +4819,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203569b46f2812143" w:history="1">
+      <w:hyperlink r:id="rId252369db7f49e7c80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848869b46f281219b" w:history="1">
+      <w:hyperlink r:id="rId701769db7f49e7cd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId388269b46f28121f0" w:history="1">
+      <w:hyperlink r:id="rId369269db7f49e7d2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195169b46f281229f" w:history="1">
+      <w:hyperlink r:id="rId416469db7f49e7dd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5159,51 +5159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134369b46f281236e" w:history="1">
+      <w:hyperlink r:id="rId125769db7f49e7ea6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550569b46f2812447" w:history="1">
+      <w:hyperlink r:id="rId796669db7f49e7f70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId630269b46f2812520" w:history="1">
+      <w:hyperlink r:id="rId722469db7f49e8049" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId322869b46f28125d0" w:history="1">
+      <w:hyperlink r:id="rId407569db7f49e80f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId860369b46f281267d" w:history="1">
+      <w:hyperlink r:id="rId211769db7f49e81a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5889,51 +5889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId663769b46f28127f7" w:history="1">
+      <w:hyperlink r:id="rId423469db7f49e8318" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5999,51 +5999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId841369b46f28128be" w:history="1">
+      <w:hyperlink r:id="rId481269db7f49e83d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6069,51 +6069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745169b46f2812935" w:history="1">
+      <w:hyperlink r:id="rId160169db7f49e8445" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6199,51 +6199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId358169b46f2812a0f" w:history="1">
+      <w:hyperlink r:id="rId806769db7f49e8513" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6425,51 +6425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId426769b46f2812b7c" w:history="1">
+      <w:hyperlink r:id="rId721269db7f49e8678" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6622,51 +6622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136569b46f2812cbf" w:history="1">
+      <w:hyperlink r:id="rId321069db7f49e87cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6732,51 +6732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId299669b46f2812d70" w:history="1">
+      <w:hyperlink r:id="rId925069db7f49e887b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6822,51 +6822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId535969b46f2812e00" w:history="1">
+      <w:hyperlink r:id="rId635769db7f49e890c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7014,51 +7014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId784469b46f2812fa0" w:history="1">
+      <w:hyperlink r:id="rId985069db7f49e8a3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7220,51 +7220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169269b46f2813192" w:history="1">
+      <w:hyperlink r:id="rId155069db7f49e8b85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7424,51 +7424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId699369b46f28132e3" w:history="1">
+      <w:hyperlink r:id="rId590569db7f49e8cce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7494,51 +7494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId585369b46f2813355" w:history="1">
+      <w:hyperlink r:id="rId693569db7f49e8d41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7584,51 +7584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId833669b46f28133e6" w:history="1">
+      <w:hyperlink r:id="rId871369db7f49e8dd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7654,51 +7654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId894169b46f2813457" w:history="1">
+      <w:hyperlink r:id="rId978169db7f49e8e42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187069b46f28134e7" w:history="1">
+      <w:hyperlink r:id="rId541969db7f49e8ecf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7930,51 +7930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162969b46f2813620" w:history="1">
+      <w:hyperlink r:id="rId372269db7f49e9002" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8040,51 +8040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275769b46f28136d0" w:history="1">
+      <w:hyperlink r:id="rId680669db7f49e90b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8130,51 +8130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId876469b46f2813762" w:history="1">
+      <w:hyperlink r:id="rId770069db7f49e9142" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8200,51 +8200,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId826769b46f28137d3" w:history="1">
+      <w:hyperlink r:id="rId356769db7f49e91b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8290,51 +8290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872369b46f281388b" w:history="1">
+      <w:hyperlink r:id="rId988969db7f49e9241" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8360,51 +8360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId369369b46f2813902" w:history="1">
+      <w:hyperlink r:id="rId904269db7f49e92b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8588,51 +8588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId305669b46f2813a74" w:history="1">
+      <w:hyperlink r:id="rId135769db7f49e9417" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8658,51 +8658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId421969b46f2813ae8" w:history="1">
+      <w:hyperlink r:id="rId264869db7f49e948f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8768,51 +8768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId882769b46f2813b9a" w:history="1">
+      <w:hyperlink r:id="rId781669db7f49e953f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8838,51 +8838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829569b46f2813c0e" w:history="1">
+      <w:hyperlink r:id="rId955269db7f49e95b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8908,51 +8908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId540769b46f2813c7f" w:history="1">
+      <w:hyperlink r:id="rId568369db7f49e962f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8998,51 +8998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId352669b46f2813d0f" w:history="1">
+      <w:hyperlink r:id="rId563569db7f49e96c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9059,51 +9059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId147669b46f2813d75" w:history="1">
+      <w:hyperlink r:id="rId750569db7f49e972a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9227,51 +9227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId383969b46f2813e7e" w:history="1">
+      <w:hyperlink r:id="rId272369db7f49e9834" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9317,51 +9317,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162569b46f2813f0f" w:history="1">
+      <w:hyperlink r:id="rId366669db7f49e98c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9447,51 +9447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId830469b46f2813fdb" w:history="1">
+      <w:hyperlink r:id="rId402969db7f49e9993" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9537,51 +9537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649869b46f281406b" w:history="1">
+      <w:hyperlink r:id="rId227669db7f49e9a22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9647,51 +9647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131269b46f2814126" w:history="1">
+      <w:hyperlink r:id="rId248269db7f49e9b0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9717,51 +9717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId243569b46f2814199" w:history="1">
+      <w:hyperlink r:id="rId143569db7f49e9b82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9807,51 +9807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId554069b46f281422a" w:history="1">
+      <w:hyperlink r:id="rId946069db7f49e9c17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9995,51 +9995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId291069b46f2814357" w:history="1">
+      <w:hyperlink r:id="rId274069db7f49e9d44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10123,51 +10123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282169b46f2814426" w:history="1">
+      <w:hyperlink r:id="rId829369db7f49e9e15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10213,51 +10213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId629369b46f28144b4" w:history="1">
+      <w:hyperlink r:id="rId100969db7f49e9ea4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10341,51 +10341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId419169b46f2814583" w:history="1">
+      <w:hyperlink r:id="rId785269db7f49e9f70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10451,51 +10451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas hortorum pv. gardneri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440769b46f2814642" w:history="1">
+      <w:hyperlink r:id="rId458969db7f49ea032" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10680,81 +10680,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901969b46f28147b4" w:history="1">
+      <w:hyperlink r:id="rId163269db7f49ea1a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67025345" name="name639069b46f2814850" descr="eu_funding_250.png"/>
+            <wp:docPr id="21724430" name="name852769db7f49ea20c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId274769b46f281484f" cstate="print"/>
+                    <a:blip r:embed="rId143369db7f49ea20b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10852,137 +10852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96749452">
+  <w:abstractNum w:abstractNumId="84030222">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86532473">
+    <w:lvl w:ilvl="0" w:tplc="74547263">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86532473" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74547263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86532473" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74547263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86532473" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74547263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86532473" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74547263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86532473" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74547263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86532473" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74547263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86532473" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74547263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86532473" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74547263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96749451">
+  <w:abstractNum w:abstractNumId="84030221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91838458">
+    <w:lvl w:ilvl="0" w:tplc="39932904">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11734,55 +11734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96749451">
-    <w:abstractNumId w:val="96749451"/>
+  <w:num w:numId="84030221">
+    <w:abstractNumId w:val="84030221"/>
   </w:num>
-  <w:num w:numId="96749452">
-    <w:abstractNumId w:val="96749452"/>
+  <w:num w:numId="84030222">
+    <w:abstractNumId w:val="84030222"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23332,51 +23332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId243154518" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId422364541" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId322469b46f280e892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId691669b46f280e8fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId388969b46f280f232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId804869b46f2810048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId832569b46f2812024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId169669b46f28120bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId203569b46f2812143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId848869b46f281219b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId388269b46f28121f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId195169b46f281229f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId134369b46f281236e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId550569b46f2812447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId630269b46f2812520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId322869b46f28125d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId860369b46f281267d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId663769b46f28127f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId841369b46f28128be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId745169b46f2812935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId358169b46f2812a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId426769b46f2812b7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId136569b46f2812cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId299669b46f2812d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId535969b46f2812e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId784469b46f2812fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId169269b46f2813192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId699369b46f28132e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId585369b46f2813355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId833669b46f28133e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId894169b46f2813457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId187069b46f28134e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId162969b46f2813620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId275769b46f28136d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId876469b46f2813762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId826769b46f28137d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId872369b46f281388b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId369369b46f2813902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId305669b46f2813a74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId421969b46f2813ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId882769b46f2813b9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId829569b46f2813c0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId540769b46f2813c7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId352669b46f2813d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId147669b46f2813d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId383969b46f2813e7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId162569b46f2813f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId830469b46f2813fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId649869b46f281406b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId131269b46f2814126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId243569b46f2814199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId554069b46f281422a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId291069b46f2814357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId282169b46f2814426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId629369b46f28144b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId419169b46f2814583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId440769b46f2814642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId901969b46f28147b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId714269b46f280f0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId714269b46f280f0db.jpg"/><Relationship Id="rId452269b46f2810f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId452269b46f2810f2b.jpg"/><Relationship Id="rId274769b46f281484f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId274769b46f281484f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId756671396" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157932273" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId688469db7f49e4759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId581569db7f49e47c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId191669db7f49e4f1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId473669db7f49e5c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId650669db7f49e7b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId656269db7f49e7bfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId252369db7f49e7c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId701769db7f49e7cd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId369269db7f49e7d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId416469db7f49e7dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId125769db7f49e7ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId796669db7f49e7f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId722469db7f49e8049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId407569db7f49e80f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId211769db7f49e81a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId423469db7f49e8318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId481269db7f49e83d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId160169db7f49e8445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId806769db7f49e8513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId721269db7f49e8678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId321069db7f49e87cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId925069db7f49e887b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId635769db7f49e890c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId985069db7f49e8a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId155069db7f49e8b85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId590569db7f49e8cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId693569db7f49e8d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId871369db7f49e8dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId978169db7f49e8e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId541969db7f49e8ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId372269db7f49e9002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId680669db7f49e90b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId770069db7f49e9142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId356769db7f49e91b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId988969db7f49e9241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId904269db7f49e92b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId135769db7f49e9417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId264869db7f49e948f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId781669db7f49e953f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId955269db7f49e95b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId568369db7f49e962f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId563569db7f49e96c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId750569db7f49e972a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId272369db7f49e9834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId366669db7f49e98c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId402969db7f49e9993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId227669db7f49e9a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId248269db7f49e9b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId143569db7f49e9b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId946069db7f49e9c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId274069db7f49e9d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId829369db7f49e9e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId100969db7f49e9ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId785269db7f49e9f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId458969db7f49ea032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId163269db7f49ea1a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId210169db7f49e4df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId210169db7f49e4df5.jpg"/><Relationship Id="rId158769db7f49e6c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId158769db7f49e6c87.jpg"/><Relationship Id="rId143369db7f49ea20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId143369db7f49ea20b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>