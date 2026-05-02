--- v7 (2026-04-12)
+++ v8 (2026-05-02)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (ex Ŝutić) Jones et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial spot of pepper, bacterial spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688469db7f49e4759" w:history="1">
+            <w:hyperlink r:id="rId460869f5fa128e6bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581569db7f49e47c3" w:history="1">
+            <w:hyperlink r:id="rId908269f5fa128e726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTGA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9571832" name="name487369db7f49e4df7" descr="16486.jpg"/>
+                  <wp:docPr id="89565861" name="name808969f5fa128e82a" descr="16486.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16486.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId210169db7f49e4df5" cstate="print"/>
+                          <a:blip r:embed="rId620669f5fa128e829" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId191669db7f49e4f1a" w:history="1">
+            <w:hyperlink r:id="rId182069f5fa128e949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2596,92 +2596,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId473669db7f49e5c6e" w:history="1">
+      <w:hyperlink r:id="rId963269f5fa128f64f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95939125" name="name197969db7f49e6c89" descr="XANTGA_distribution_map.jpg"/>
+            <wp:docPr id="33944499" name="name487169f5fa1290304" descr="XANTGA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTGA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId158769db7f49e6c87" cstate="print"/>
+                    <a:blip r:embed="rId714669f5fa1290301" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId650669db7f49e7b64" w:history="1">
+      <w:hyperlink r:id="rId336569f5fa12911ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4738,51 +4738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId656269db7f49e7bfb" w:history="1">
+      <w:hyperlink r:id="rId932669f5fa1291282" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4819,151 +4819,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId252369db7f49e7c80" w:history="1">
+      <w:hyperlink r:id="rId459969f5fa1291305" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId701769db7f49e7cd7" w:history="1">
+      <w:hyperlink r:id="rId778369f5fa129136a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId369269db7f49e7d2a" w:history="1">
+      <w:hyperlink r:id="rId517069f5fa12913c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416469db7f49e7dd8" w:history="1">
+      <w:hyperlink r:id="rId477069f5fa129146f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5159,51 +5159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125769db7f49e7ea6" w:history="1">
+      <w:hyperlink r:id="rId147169f5fa129153b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796669db7f49e7f70" w:history="1">
+      <w:hyperlink r:id="rId668769f5fa1291604" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId722469db7f49e8049" w:history="1">
+      <w:hyperlink r:id="rId546469f5fa12916db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407569db7f49e80f6" w:history="1">
+      <w:hyperlink r:id="rId290569f5fa1291787" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId211769db7f49e81a3" w:history="1">
+      <w:hyperlink r:id="rId622769f5fa1291848" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5889,51 +5889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423469db7f49e8318" w:history="1">
+      <w:hyperlink r:id="rId838769f5fa12919ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5999,51 +5999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId481269db7f49e83d1" w:history="1">
+      <w:hyperlink r:id="rId375669f5fa1291a80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6069,51 +6069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId160169db7f49e8445" w:history="1">
+      <w:hyperlink r:id="rId927269f5fa1291af1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6199,51 +6199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId806769db7f49e8513" w:history="1">
+      <w:hyperlink r:id="rId581469f5fa1291bbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6425,51 +6425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId721269db7f49e8678" w:history="1">
+      <w:hyperlink r:id="rId876869f5fa1291d22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6622,51 +6622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId321069db7f49e87cc" w:history="1">
+      <w:hyperlink r:id="rId150869f5fa1291e5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6732,51 +6732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId925069db7f49e887b" w:history="1">
+      <w:hyperlink r:id="rId831069f5fa1291f08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6822,51 +6822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635769db7f49e890c" w:history="1">
+      <w:hyperlink r:id="rId209269f5fa1291f96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7014,51 +7014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985069db7f49e8a3d" w:history="1">
+      <w:hyperlink r:id="rId821769f5fa12920c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7220,51 +7220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId155069db7f49e8b85" w:history="1">
+      <w:hyperlink r:id="rId115269f5fa1292205" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7424,51 +7424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId590569db7f49e8cce" w:history="1">
+      <w:hyperlink r:id="rId755969f5fa129234d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7494,51 +7494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId693569db7f49e8d41" w:history="1">
+      <w:hyperlink r:id="rId113469f5fa12923bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7584,51 +7584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId871369db7f49e8dd0" w:history="1">
+      <w:hyperlink r:id="rId594369f5fa129244b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7654,51 +7654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId978169db7f49e8e42" w:history="1">
+      <w:hyperlink r:id="rId697869f5fa12924bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId541969db7f49e8ecf" w:history="1">
+      <w:hyperlink r:id="rId260169f5fa1292552" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7930,51 +7930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId372269db7f49e9002" w:history="1">
+      <w:hyperlink r:id="rId996369f5fa129267a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8040,51 +8040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680669db7f49e90b1" w:history="1">
+      <w:hyperlink r:id="rId997569f5fa1292728" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8130,51 +8130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId770069db7f49e9142" w:history="1">
+      <w:hyperlink r:id="rId944069f5fa12927c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8200,51 +8200,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId356769db7f49e91b3" w:history="1">
+      <w:hyperlink r:id="rId246669f5fa129283e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8290,51 +8290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId988969db7f49e9241" w:history="1">
+      <w:hyperlink r:id="rId541369f5fa12928cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8360,51 +8360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId904269db7f49e92b1" w:history="1">
+      <w:hyperlink r:id="rId811769f5fa129293e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8588,51 +8588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135769db7f49e9417" w:history="1">
+      <w:hyperlink r:id="rId251569f5fa1292aa3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8658,51 +8658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264869db7f49e948f" w:history="1">
+      <w:hyperlink r:id="rId121169f5fa1292b13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8768,51 +8768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781669db7f49e953f" w:history="1">
+      <w:hyperlink r:id="rId932069f5fa1292bc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8838,51 +8838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId955269db7f49e95b1" w:history="1">
+      <w:hyperlink r:id="rId760369f5fa1292c31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8908,51 +8908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId568369db7f49e962f" w:history="1">
+      <w:hyperlink r:id="rId380069f5fa1292ca0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8998,51 +8998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId563569db7f49e96c5" w:history="1">
+      <w:hyperlink r:id="rId899669f5fa1292d2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9059,51 +9059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId750569db7f49e972a" w:history="1">
+      <w:hyperlink r:id="rId860869f5fa1292d93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9227,51 +9227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId272369db7f49e9834" w:history="1">
+      <w:hyperlink r:id="rId962969f5fa1292e9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9317,51 +9317,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId366669db7f49e98c5" w:history="1">
+      <w:hyperlink r:id="rId242269f5fa1292f2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9447,51 +9447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId402969db7f49e9993" w:history="1">
+      <w:hyperlink r:id="rId331669f5fa1292ff6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9537,51 +9537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227669db7f49e9a22" w:history="1">
+      <w:hyperlink r:id="rId448569f5fa1293086" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9647,51 +9647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248269db7f49e9b0b" w:history="1">
+      <w:hyperlink r:id="rId866869f5fa129313d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9717,51 +9717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId143569db7f49e9b82" w:history="1">
+      <w:hyperlink r:id="rId954169f5fa12931b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9807,51 +9807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId946069db7f49e9c17" w:history="1">
+      <w:hyperlink r:id="rId182469f5fa1293240" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9995,51 +9995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId274069db7f49e9d44" w:history="1">
+      <w:hyperlink r:id="rId374469f5fa12933b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10123,51 +10123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829369db7f49e9e15" w:history="1">
+      <w:hyperlink r:id="rId195969f5fa1293489" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10213,51 +10213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100969db7f49e9ea4" w:history="1">
+      <w:hyperlink r:id="rId168269f5fa1293517" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10341,51 +10341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId785269db7f49e9f70" w:history="1">
+      <w:hyperlink r:id="rId170569f5fa12935e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10451,51 +10451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas hortorum pv. gardneri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId458969db7f49ea032" w:history="1">
+      <w:hyperlink r:id="rId412369f5fa12936a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10680,81 +10680,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId163269db7f49ea1a6" w:history="1">
+      <w:hyperlink r:id="rId814269f5fa1293838" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21724430" name="name852769db7f49ea20c" descr="eu_funding_250.png"/>
+            <wp:docPr id="12594219" name="name312169f5fa12938a0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId143369db7f49ea20b" cstate="print"/>
+                    <a:blip r:embed="rId573769f5fa129389f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10852,137 +10852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84030222">
+  <w:abstractNum w:abstractNumId="83167279">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74547263">
+    <w:lvl w:ilvl="0" w:tplc="52071022">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74547263" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52071022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74547263" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52071022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74547263" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52071022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74547263" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52071022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74547263" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52071022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74547263" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52071022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74547263" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52071022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74547263" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52071022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84030221">
+  <w:abstractNum w:abstractNumId="83167278">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39932904">
+    <w:lvl w:ilvl="0" w:tplc="89502828">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11734,55 +11734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84030221">
-    <w:abstractNumId w:val="84030221"/>
+  <w:num w:numId="83167278">
+    <w:abstractNumId w:val="83167278"/>
   </w:num>
-  <w:num w:numId="84030222">
-    <w:abstractNumId w:val="84030222"/>
+  <w:num w:numId="83167279">
+    <w:abstractNumId w:val="83167279"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23332,51 +23332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId756671396" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157932273" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId688469db7f49e4759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId581569db7f49e47c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId191669db7f49e4f1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId473669db7f49e5c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId650669db7f49e7b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId656269db7f49e7bfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId252369db7f49e7c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId701769db7f49e7cd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId369269db7f49e7d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId416469db7f49e7dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId125769db7f49e7ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId796669db7f49e7f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId722469db7f49e8049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId407569db7f49e80f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId211769db7f49e81a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId423469db7f49e8318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId481269db7f49e83d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId160169db7f49e8445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId806769db7f49e8513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId721269db7f49e8678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId321069db7f49e87cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId925069db7f49e887b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId635769db7f49e890c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId985069db7f49e8a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId155069db7f49e8b85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId590569db7f49e8cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId693569db7f49e8d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId871369db7f49e8dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId978169db7f49e8e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId541969db7f49e8ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId372269db7f49e9002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId680669db7f49e90b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId770069db7f49e9142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId356769db7f49e91b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId988969db7f49e9241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId904269db7f49e92b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId135769db7f49e9417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId264869db7f49e948f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId781669db7f49e953f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId955269db7f49e95b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId568369db7f49e962f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId563569db7f49e96c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId750569db7f49e972a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId272369db7f49e9834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId366669db7f49e98c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId402969db7f49e9993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId227669db7f49e9a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId248269db7f49e9b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId143569db7f49e9b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId946069db7f49e9c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId274069db7f49e9d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId829369db7f49e9e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId100969db7f49e9ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId785269db7f49e9f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId458969db7f49ea032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId163269db7f49ea1a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId210169db7f49e4df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId210169db7f49e4df5.jpg"/><Relationship Id="rId158769db7f49e6c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId158769db7f49e6c87.jpg"/><Relationship Id="rId143369db7f49ea20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId143369db7f49ea20b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId735361657" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId970106013" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId460869f5fa128e6bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId908269f5fa128e726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId182069f5fa128e949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId963269f5fa128f64f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId336569f5fa12911ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId932669f5fa1291282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId459969f5fa1291305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId778369f5fa129136a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId517069f5fa12913c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId477069f5fa129146f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId147169f5fa129153b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId668769f5fa1291604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId546469f5fa12916db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId290569f5fa1291787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId622769f5fa1291848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId838769f5fa12919ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId375669f5fa1291a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId927269f5fa1291af1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId581469f5fa1291bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId876869f5fa1291d22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId150869f5fa1291e5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId831069f5fa1291f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId209269f5fa1291f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId821769f5fa12920c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId115269f5fa1292205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId755969f5fa129234d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId113469f5fa12923bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId594369f5fa129244b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId697869f5fa12924bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId260169f5fa1292552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId996369f5fa129267a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId997569f5fa1292728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId944069f5fa12927c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId246669f5fa129283e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId541369f5fa12928cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId811769f5fa129293e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId251569f5fa1292aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId121169f5fa1292b13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId932069f5fa1292bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId760369f5fa1292c31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId380069f5fa1292ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId899669f5fa1292d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId860869f5fa1292d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId962969f5fa1292e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId242269f5fa1292f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId331669f5fa1292ff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId448569f5fa1293086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId866869f5fa129313d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId954169f5fa12931b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId182469f5fa1293240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId374469f5fa12933b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId195969f5fa1293489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId168269f5fa1293517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId170569f5fa12935e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId412369f5fa12936a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId814269f5fa1293838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId620669f5fa128e829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId620669f5fa128e829.jpg"/><Relationship Id="rId714669f5fa1290301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId714669f5fa1290301.jpg"/><Relationship Id="rId573769f5fa129389f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId573769f5fa129389f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>