--- v8 (2026-05-02)
+++ v9 (2026-05-23)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (ex Ŝutić) Jones et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial spot of pepper, bacterial spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460869f5fa128e6bd" w:history="1">
+            <w:hyperlink r:id="rId31066a10f5776427f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId908269f5fa128e726" w:history="1">
+            <w:hyperlink r:id="rId68256a10f577642eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTGA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89565861" name="name808969f5fa128e82a" descr="16486.jpg"/>
+                  <wp:docPr id="25710438" name="name77426a10f5776490f" descr="16486.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16486.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId620669f5fa128e829" cstate="print"/>
+                          <a:blip r:embed="rId53276a10f5776490c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId182069f5fa128e949" w:history="1">
+            <w:hyperlink r:id="rId47076a10f57764a5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2596,92 +2596,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId963269f5fa128f64f" w:history="1">
+      <w:hyperlink r:id="rId88406a10f577657b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33944499" name="name487169f5fa1290304" descr="XANTGA_distribution_map.jpg"/>
+            <wp:docPr id="495942" name="name74036a10f577664bb" descr="XANTGA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTGA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId714669f5fa1290301" cstate="print"/>
+                    <a:blip r:embed="rId40096a10f577664b7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336569f5fa12911ed" w:history="1">
+      <w:hyperlink r:id="rId96746a10f5776742a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4738,51 +4738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932669f5fa1291282" w:history="1">
+      <w:hyperlink r:id="rId20266a10f577674c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4819,151 +4819,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId459969f5fa1291305" w:history="1">
+      <w:hyperlink r:id="rId47646a10f5776754c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId778369f5fa129136a" w:history="1">
+      <w:hyperlink r:id="rId36616a10f577675a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517069f5fa12913c1" w:history="1">
+      <w:hyperlink r:id="rId13656a10f577675f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477069f5fa129146f" w:history="1">
+      <w:hyperlink r:id="rId15456a10f577676a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5159,51 +5159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId147169f5fa129153b" w:history="1">
+      <w:hyperlink r:id="rId11936a10f57767778" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId668769f5fa1291604" w:history="1">
+      <w:hyperlink r:id="rId11976a10f5776785d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId546469f5fa12916db" w:history="1">
+      <w:hyperlink r:id="rId25856a10f57767937" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId290569f5fa1291787" w:history="1">
+      <w:hyperlink r:id="rId61546a10f577679f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId622769f5fa1291848" w:history="1">
+      <w:hyperlink r:id="rId65846a10f57767aa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5889,51 +5889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId838769f5fa12919ce" w:history="1">
+      <w:hyperlink r:id="rId84006a10f57767c26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5999,51 +5999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId375669f5fa1291a80" w:history="1">
+      <w:hyperlink r:id="rId92836a10f57767cd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6069,51 +6069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId927269f5fa1291af1" w:history="1">
+      <w:hyperlink r:id="rId14616a10f57767d49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6199,51 +6199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId581469f5fa1291bbe" w:history="1">
+      <w:hyperlink r:id="rId51286a10f57767e19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6425,51 +6425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId876869f5fa1291d22" w:history="1">
+      <w:hyperlink r:id="rId54506a10f57767f7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6622,51 +6622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150869f5fa1291e5c" w:history="1">
+      <w:hyperlink r:id="rId48316a10f577680c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6732,51 +6732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId831069f5fa1291f08" w:history="1">
+      <w:hyperlink r:id="rId35866a10f5776816e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6822,51 +6822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId209269f5fa1291f96" w:history="1">
+      <w:hyperlink r:id="rId69016a10f577681fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7014,51 +7014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821769f5fa12920c1" w:history="1">
+      <w:hyperlink r:id="rId98336a10f5776832b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7220,51 +7220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115269f5fa1292205" w:history="1">
+      <w:hyperlink r:id="rId18916a10f57768471" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7424,51 +7424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId755969f5fa129234d" w:history="1">
+      <w:hyperlink r:id="rId20976a10f577685c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7494,51 +7494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113469f5fa12923bd" w:history="1">
+      <w:hyperlink r:id="rId60786a10f57768635" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7584,51 +7584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId594369f5fa129244b" w:history="1">
+      <w:hyperlink r:id="rId78706a10f577686c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7654,51 +7654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId697869f5fa12924bc" w:history="1">
+      <w:hyperlink r:id="rId95596a10f57768736" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId260169f5fa1292552" w:history="1">
+      <w:hyperlink r:id="rId11996a10f577687d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7930,51 +7930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996369f5fa129267a" w:history="1">
+      <w:hyperlink r:id="rId27146a10f57768900" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8040,51 +8040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997569f5fa1292728" w:history="1">
+      <w:hyperlink r:id="rId33966a10f577689ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8130,51 +8130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId944069f5fa12927c9" w:history="1">
+      <w:hyperlink r:id="rId92866a10f57768a3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8200,51 +8200,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId246669f5fa129283e" w:history="1">
+      <w:hyperlink r:id="rId55766a10f57768ab0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8290,51 +8290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId541369f5fa12928cd" w:history="1">
+      <w:hyperlink r:id="rId13926a10f57768b3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8360,51 +8360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811769f5fa129293e" w:history="1">
+      <w:hyperlink r:id="rId43576a10f57768bae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8588,51 +8588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251569f5fa1292aa3" w:history="1">
+      <w:hyperlink r:id="rId77156a10f57768d17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8658,51 +8658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId121169f5fa1292b13" w:history="1">
+      <w:hyperlink r:id="rId22246a10f57768d90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8768,51 +8768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932069f5fa1292bc1" w:history="1">
+      <w:hyperlink r:id="rId26466a10f57768e3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8838,51 +8838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId760369f5fa1292c31" w:history="1">
+      <w:hyperlink r:id="rId82496a10f57768ead" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8908,51 +8908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId380069f5fa1292ca0" w:history="1">
+      <w:hyperlink r:id="rId37176a10f57768f1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8998,51 +8998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId899669f5fa1292d2e" w:history="1">
+      <w:hyperlink r:id="rId50416a10f57768fab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9059,51 +9059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId860869f5fa1292d93" w:history="1">
+      <w:hyperlink r:id="rId62986a10f5776900f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9227,51 +9227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962969f5fa1292e9c" w:history="1">
+      <w:hyperlink r:id="rId37046a10f57769118" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9317,51 +9317,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242269f5fa1292f2b" w:history="1">
+      <w:hyperlink r:id="rId72826a10f577691b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9447,51 +9447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId331669f5fa1292ff6" w:history="1">
+      <w:hyperlink r:id="rId87576a10f57769281" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9537,51 +9537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId448569f5fa1293086" w:history="1">
+      <w:hyperlink r:id="rId95806a10f57769312" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9647,51 +9647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId866869f5fa129313d" w:history="1">
+      <w:hyperlink r:id="rId44926a10f577693c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9717,51 +9717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId954169f5fa12931b0" w:history="1">
+      <w:hyperlink r:id="rId92426a10f57769430" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9807,51 +9807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId182469f5fa1293240" w:history="1">
+      <w:hyperlink r:id="rId28036a10f577694bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9995,51 +9995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId374469f5fa12933b7" w:history="1">
+      <w:hyperlink r:id="rId23186a10f577695ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10123,51 +10123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195969f5fa1293489" w:history="1">
+      <w:hyperlink r:id="rId36576a10f577696ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10213,51 +10213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168269f5fa1293517" w:history="1">
+      <w:hyperlink r:id="rId86056a10f5776976a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10341,51 +10341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId170569f5fa12935e6" w:history="1">
+      <w:hyperlink r:id="rId98606a10f57769840" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10451,51 +10451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas hortorum pv. gardneri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId412369f5fa12936a2" w:history="1">
+      <w:hyperlink r:id="rId73056a10f57769901" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10680,81 +10680,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId814269f5fa1293838" w:history="1">
+      <w:hyperlink r:id="rId34176a10f57769a7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12594219" name="name312169f5fa12938a0" descr="eu_funding_250.png"/>
+            <wp:docPr id="52734787" name="name66316a10f57769b13" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId573769f5fa129389f" cstate="print"/>
+                    <a:blip r:embed="rId48806a10f57769b12" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10852,137 +10852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83167279">
+  <w:abstractNum w:abstractNumId="41164202">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52071022">
+    <w:lvl w:ilvl="0" w:tplc="55688941">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52071022" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55688941" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52071022" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55688941" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52071022" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55688941" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52071022" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55688941" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52071022" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55688941" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52071022" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55688941" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52071022" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55688941" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52071022" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55688941" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83167278">
+  <w:abstractNum w:abstractNumId="41164201">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89502828">
+    <w:lvl w:ilvl="0" w:tplc="74769370">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11734,55 +11734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83167278">
-    <w:abstractNumId w:val="83167278"/>
+  <w:num w:numId="41164201">
+    <w:abstractNumId w:val="41164201"/>
   </w:num>
-  <w:num w:numId="83167279">
-    <w:abstractNumId w:val="83167279"/>
+  <w:num w:numId="41164202">
+    <w:abstractNumId w:val="41164202"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23332,51 +23332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId735361657" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId970106013" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId460869f5fa128e6bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId908269f5fa128e726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId182069f5fa128e949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId963269f5fa128f64f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId336569f5fa12911ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId932669f5fa1291282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId459969f5fa1291305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId778369f5fa129136a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId517069f5fa12913c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId477069f5fa129146f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId147169f5fa129153b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId668769f5fa1291604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId546469f5fa12916db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId290569f5fa1291787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId622769f5fa1291848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId838769f5fa12919ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId375669f5fa1291a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId927269f5fa1291af1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId581469f5fa1291bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId876869f5fa1291d22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId150869f5fa1291e5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId831069f5fa1291f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId209269f5fa1291f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId821769f5fa12920c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId115269f5fa1292205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId755969f5fa129234d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId113469f5fa12923bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId594369f5fa129244b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId697869f5fa12924bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId260169f5fa1292552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId996369f5fa129267a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId997569f5fa1292728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId944069f5fa12927c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId246669f5fa129283e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId541369f5fa12928cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId811769f5fa129293e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId251569f5fa1292aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId121169f5fa1292b13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId932069f5fa1292bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId760369f5fa1292c31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId380069f5fa1292ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId899669f5fa1292d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId860869f5fa1292d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId962969f5fa1292e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId242269f5fa1292f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId331669f5fa1292ff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId448569f5fa1293086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId866869f5fa129313d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId954169f5fa12931b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId182469f5fa1293240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId374469f5fa12933b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId195969f5fa1293489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId168269f5fa1293517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId170569f5fa12935e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId412369f5fa12936a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId814269f5fa1293838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId620669f5fa128e829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId620669f5fa128e829.jpg"/><Relationship Id="rId714669f5fa1290301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId714669f5fa1290301.jpg"/><Relationship Id="rId573769f5fa129389f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId573769f5fa129389f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId316237563" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId194713614" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31066a10f5776427f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId68256a10f577642eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId47076a10f57764a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId88406a10f577657b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId96746a10f5776742a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId20266a10f577674c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId47646a10f5776754c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId36616a10f577675a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId13656a10f577675f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId15456a10f577676a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId11936a10f57767778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId11976a10f5776785d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId25856a10f57767937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId61546a10f577679f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId65846a10f57767aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId84006a10f57767c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId92836a10f57767cd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId14616a10f57767d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId51286a10f57767e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId54506a10f57767f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId48316a10f577680c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId35866a10f5776816e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId69016a10f577681fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId98336a10f5776832b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId18916a10f57768471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId20976a10f577685c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId60786a10f57768635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId78706a10f577686c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId95596a10f57768736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId11996a10f577687d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId27146a10f57768900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId33966a10f577689ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId92866a10f57768a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId55766a10f57768ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId13926a10f57768b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId43576a10f57768bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId77156a10f57768d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId22246a10f57768d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId26466a10f57768e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId82496a10f57768ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId37176a10f57768f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId50416a10f57768fab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId62986a10f5776900f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId37046a10f57769118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId72826a10f577691b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId87576a10f57769281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId95806a10f57769312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId44926a10f577693c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId92426a10f57769430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId28036a10f577694bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId23186a10f577695ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId36576a10f577696ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId86056a10f5776976a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId98606a10f57769840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId73056a10f57769901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34176a10f57769a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId53276a10f5776490c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53276a10f5776490c.jpg"/><Relationship Id="rId40096a10f577664b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40096a10f577664b7.jpg"/><Relationship Id="rId48806a10f57769b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48806a10f57769b12.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>