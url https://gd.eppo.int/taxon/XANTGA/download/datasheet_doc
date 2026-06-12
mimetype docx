--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (ex Ŝutić) Jones et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial spot of pepper, bacterial spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31066a10f5776427f" w:history="1">
+            <w:hyperlink r:id="rId89116a2bb83452bd2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68256a10f577642eb" w:history="1">
+            <w:hyperlink r:id="rId62886a2bb83452c72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTGA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25710438" name="name77426a10f5776490f" descr="16486.jpg"/>
+                  <wp:docPr id="13520723" name="name67296a2bb834532b1" descr="16486.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16486.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId53276a10f5776490c" cstate="print"/>
+                          <a:blip r:embed="rId26116a2bb834532af" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47076a10f57764a5b" w:history="1">
+            <w:hyperlink r:id="rId24226a2bb834533ce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2596,92 +2596,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88406a10f577657b1" w:history="1">
+      <w:hyperlink r:id="rId84906a2bb83454196" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="495942" name="name74036a10f577664bb" descr="XANTGA_distribution_map.jpg"/>
+            <wp:docPr id="3209192" name="name70776a2bb83454e56" descr="XANTGA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTGA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40096a10f577664b7" cstate="print"/>
+                    <a:blip r:embed="rId48386a2bb83454e53" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96746a10f5776742a" w:history="1">
+      <w:hyperlink r:id="rId62776a2bb83455ddb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4738,51 +4738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20266a10f577674c4" w:history="1">
+      <w:hyperlink r:id="rId94466a2bb83455e78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4819,151 +4819,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47646a10f5776754c" w:history="1">
+      <w:hyperlink r:id="rId48556a2bb83455f1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36616a10f577675a4" w:history="1">
+      <w:hyperlink r:id="rId95776a2bb83455f77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13656a10f577675f9" w:history="1">
+      <w:hyperlink r:id="rId73116a2bb83455fcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15456a10f577676a9" w:history="1">
+      <w:hyperlink r:id="rId81256a2bb83456086" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5159,51 +5159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11936a10f57767778" w:history="1">
+      <w:hyperlink r:id="rId61936a2bb8345615a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11976a10f5776785d" w:history="1">
+      <w:hyperlink r:id="rId16626a2bb8345622b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25856a10f57767937" w:history="1">
+      <w:hyperlink r:id="rId75156a2bb83456309" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61546a10f577679f3" w:history="1">
+      <w:hyperlink r:id="rId81576a2bb834563b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65846a10f57767aa7" w:history="1">
+      <w:hyperlink r:id="rId41896a2bb8345646a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5889,51 +5889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84006a10f57767c26" w:history="1">
+      <w:hyperlink r:id="rId64636a2bb834565f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5999,51 +5999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92836a10f57767cd5" w:history="1">
+      <w:hyperlink r:id="rId85306a2bb834566a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6069,51 +6069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14616a10f57767d49" w:history="1">
+      <w:hyperlink r:id="rId78946a2bb8345671a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6199,51 +6199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51286a10f57767e19" w:history="1">
+      <w:hyperlink r:id="rId28646a2bb834567e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6425,51 +6425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54506a10f57767f7f" w:history="1">
+      <w:hyperlink r:id="rId16596a2bb8345694e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6622,51 +6622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48316a10f577680c0" w:history="1">
+      <w:hyperlink r:id="rId95836a2bb83456a8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6732,51 +6732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35866a10f5776816e" w:history="1">
+      <w:hyperlink r:id="rId98816a2bb83456b3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6822,51 +6822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69016a10f577681fd" w:history="1">
+      <w:hyperlink r:id="rId99056a2bb83456bce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7014,51 +7014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98336a10f5776832b" w:history="1">
+      <w:hyperlink r:id="rId24006a2bb83456d00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7220,51 +7220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18916a10f57768471" w:history="1">
+      <w:hyperlink r:id="rId20686a2bb83456e91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7424,51 +7424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20976a10f577685c2" w:history="1">
+      <w:hyperlink r:id="rId52736a2bb83456fe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7494,51 +7494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60786a10f57768635" w:history="1">
+      <w:hyperlink r:id="rId33326a2bb8345705d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7584,51 +7584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78706a10f577686c5" w:history="1">
+      <w:hyperlink r:id="rId25346a2bb834570fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7654,51 +7654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95596a10f57768736" w:history="1">
+      <w:hyperlink r:id="rId61806a2bb83457170" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11996a10f577687d5" w:history="1">
+      <w:hyperlink r:id="rId82546a2bb83457200" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7930,51 +7930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27146a10f57768900" w:history="1">
+      <w:hyperlink r:id="rId96926a2bb83457329" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8040,51 +8040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33966a10f577689ae" w:history="1">
+      <w:hyperlink r:id="rId38896a2bb834573ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8130,51 +8130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92866a10f57768a3f" w:history="1">
+      <w:hyperlink r:id="rId52756a2bb83457497" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8200,51 +8200,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55766a10f57768ab0" w:history="1">
+      <w:hyperlink r:id="rId77446a2bb8345750c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8290,51 +8290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13926a10f57768b3f" w:history="1">
+      <w:hyperlink r:id="rId51726a2bb8345759e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8360,51 +8360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43576a10f57768bae" w:history="1">
+      <w:hyperlink r:id="rId74396a2bb8345760f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8588,51 +8588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77156a10f57768d17" w:history="1">
+      <w:hyperlink r:id="rId53896a2bb8345778d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8658,51 +8658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22246a10f57768d90" w:history="1">
+      <w:hyperlink r:id="rId30176a2bb8345780b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8768,51 +8768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26466a10f57768e3d" w:history="1">
+      <w:hyperlink r:id="rId46296a2bb834578b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8838,51 +8838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82496a10f57768ead" w:history="1">
+      <w:hyperlink r:id="rId55246a2bb8345792d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8908,51 +8908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37176a10f57768f1c" w:history="1">
+      <w:hyperlink r:id="rId26716a2bb8345799d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8998,51 +8998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50416a10f57768fab" w:history="1">
+      <w:hyperlink r:id="rId78286a2bb83457a2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9059,51 +9059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62986a10f5776900f" w:history="1">
+      <w:hyperlink r:id="rId16636a2bb83457a93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9227,51 +9227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37046a10f57769118" w:history="1">
+      <w:hyperlink r:id="rId47996a2bb83457b9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9317,51 +9317,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72826a10f577691b1" w:history="1">
+      <w:hyperlink r:id="rId49326a2bb83457c31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9447,51 +9447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87576a10f57769281" w:history="1">
+      <w:hyperlink r:id="rId17946a2bb83457d0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9537,51 +9537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95806a10f57769312" w:history="1">
+      <w:hyperlink r:id="rId47066a2bb83457da3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9647,51 +9647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44926a10f577693c0" w:history="1">
+      <w:hyperlink r:id="rId95956a2bb83457e73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9717,51 +9717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92426a10f57769430" w:history="1">
+      <w:hyperlink r:id="rId45276a2bb83457ee8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9807,51 +9807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28036a10f577694bf" w:history="1">
+      <w:hyperlink r:id="rId66266a2bb83457f7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9995,51 +9995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23186a10f577695ea" w:history="1">
+      <w:hyperlink r:id="rId86606a2bb834580ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10123,51 +10123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36576a10f577696ba" w:history="1">
+      <w:hyperlink r:id="rId84016a2bb834581c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10213,51 +10213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86056a10f5776976a" w:history="1">
+      <w:hyperlink r:id="rId28726a2bb83458255" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10341,51 +10341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98606a10f57769840" w:history="1">
+      <w:hyperlink r:id="rId37186a2bb83458323" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10451,51 +10451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas hortorum pv. gardneri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73056a10f57769901" w:history="1">
+      <w:hyperlink r:id="rId26816a2bb834583e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10680,81 +10680,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34176a10f57769a7e" w:history="1">
+      <w:hyperlink r:id="rId78326a2bb83458556" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52734787" name="name66316a10f57769b13" descr="eu_funding_250.png"/>
+            <wp:docPr id="82983162" name="name36136a2bb83458722" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48806a10f57769b12" cstate="print"/>
+                    <a:blip r:embed="rId68136a2bb83458720" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10852,137 +10852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41164202">
+  <w:abstractNum w:abstractNumId="50607033">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55688941">
+    <w:lvl w:ilvl="0" w:tplc="51552828">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55688941" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51552828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55688941" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51552828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55688941" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51552828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55688941" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51552828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55688941" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51552828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55688941" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51552828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55688941" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51552828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55688941" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51552828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41164201">
+  <w:abstractNum w:abstractNumId="50607032">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74769370">
+    <w:lvl w:ilvl="0" w:tplc="87772103">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11734,55 +11734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41164201">
-    <w:abstractNumId w:val="41164201"/>
+  <w:num w:numId="50607032">
+    <w:abstractNumId w:val="50607032"/>
   </w:num>
-  <w:num w:numId="41164202">
-    <w:abstractNumId w:val="41164202"/>
+  <w:num w:numId="50607033">
+    <w:abstractNumId w:val="50607033"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23332,51 +23332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId316237563" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId194713614" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31066a10f5776427f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId68256a10f577642eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId47076a10f57764a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId88406a10f577657b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId96746a10f5776742a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId20266a10f577674c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId47646a10f5776754c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId36616a10f577675a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId13656a10f577675f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId15456a10f577676a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId11936a10f57767778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId11976a10f5776785d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId25856a10f57767937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId61546a10f577679f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId65846a10f57767aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId84006a10f57767c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId92836a10f57767cd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId14616a10f57767d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId51286a10f57767e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId54506a10f57767f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId48316a10f577680c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId35866a10f5776816e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId69016a10f577681fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId98336a10f5776832b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId18916a10f57768471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId20976a10f577685c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId60786a10f57768635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId78706a10f577686c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId95596a10f57768736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId11996a10f577687d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId27146a10f57768900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId33966a10f577689ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId92866a10f57768a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId55766a10f57768ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId13926a10f57768b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId43576a10f57768bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId77156a10f57768d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId22246a10f57768d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId26466a10f57768e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId82496a10f57768ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId37176a10f57768f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId50416a10f57768fab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId62986a10f5776900f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId37046a10f57769118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId72826a10f577691b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId87576a10f57769281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId95806a10f57769312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId44926a10f577693c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId92426a10f57769430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId28036a10f577694bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId23186a10f577695ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId36576a10f577696ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId86056a10f5776976a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId98606a10f57769840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId73056a10f57769901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34176a10f57769a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId53276a10f5776490c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53276a10f5776490c.jpg"/><Relationship Id="rId40096a10f577664b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40096a10f577664b7.jpg"/><Relationship Id="rId48806a10f57769b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48806a10f57769b12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId314031497" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId868510518" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89116a2bb83452bd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId62886a2bb83452c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId24226a2bb834533ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId84906a2bb83454196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId62776a2bb83455ddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId94466a2bb83455e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId48556a2bb83455f1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId95776a2bb83455f77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId73116a2bb83455fcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId81256a2bb83456086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId61936a2bb8345615a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId16626a2bb8345622b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId75156a2bb83456309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId81576a2bb834563b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId41896a2bb8345646a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId64636a2bb834565f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId85306a2bb834566a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId78946a2bb8345671a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId28646a2bb834567e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId16596a2bb8345694e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId95836a2bb83456a8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId98816a2bb83456b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId99056a2bb83456bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId24006a2bb83456d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId20686a2bb83456e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId52736a2bb83456fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId33326a2bb8345705d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId25346a2bb834570fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId61806a2bb83457170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId82546a2bb83457200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId96926a2bb83457329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId38896a2bb834573ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId52756a2bb83457497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId77446a2bb8345750c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId51726a2bb8345759e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId74396a2bb8345760f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId53896a2bb8345778d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId30176a2bb8345780b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId46296a2bb834578b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId55246a2bb8345792d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId26716a2bb8345799d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId78286a2bb83457a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId16636a2bb83457a93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId47996a2bb83457b9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId49326a2bb83457c31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId17946a2bb83457d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId47066a2bb83457da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId95956a2bb83457e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId45276a2bb83457ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId66266a2bb83457f7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId86606a2bb834580ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId84016a2bb834581c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId28726a2bb83458255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId37186a2bb83458323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId26816a2bb834583e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78326a2bb83458556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId26116a2bb834532af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26116a2bb834532af.jpg"/><Relationship Id="rId48386a2bb83454e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48386a2bb83454e53.jpg"/><Relationship Id="rId68136a2bb83458720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68136a2bb83458720.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>