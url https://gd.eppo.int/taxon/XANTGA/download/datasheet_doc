--- v10 (2026-06-12)
+++ v11 (2026-06-12)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (ex Ŝutić) Jones et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial spot of pepper, bacterial spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89116a2bb83452bd2" w:history="1">
+            <w:hyperlink r:id="rId57336a2bb9eb6c1e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62886a2bb83452c72" w:history="1">
+            <w:hyperlink r:id="rId58026a2bb9eb6c256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTGA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13520723" name="name67296a2bb834532b1" descr="16486.jpg"/>
+                  <wp:docPr id="85466927" name="name35776a2bb9eb6c928" descr="16486.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16486.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26116a2bb834532af" cstate="print"/>
+                          <a:blip r:embed="rId22046a2bb9eb6c926" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId24226a2bb834533ce" w:history="1">
+            <w:hyperlink r:id="rId67476a2bb9eb6ca87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2596,92 +2596,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84906a2bb83454196" w:history="1">
+      <w:hyperlink r:id="rId25516a2bb9eb6d958" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3209192" name="name70776a2bb83454e56" descr="XANTGA_distribution_map.jpg"/>
+            <wp:docPr id="47755295" name="name45576a2bb9eb6e6b3" descr="XANTGA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTGA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48386a2bb83454e53" cstate="print"/>
+                    <a:blip r:embed="rId30706a2bb9eb6e6af" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62776a2bb83455ddb" w:history="1">
+      <w:hyperlink r:id="rId30116a2bb9eb6f6a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4738,51 +4738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94466a2bb83455e78" w:history="1">
+      <w:hyperlink r:id="rId26476a2bb9eb6f73b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4819,151 +4819,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48556a2bb83455f1a" w:history="1">
+      <w:hyperlink r:id="rId50606a2bb9eb6f7c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95776a2bb83455f77" w:history="1">
+      <w:hyperlink r:id="rId44896a2bb9eb6f826" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73116a2bb83455fcf" w:history="1">
+      <w:hyperlink r:id="rId72046a2bb9eb6f87c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81256a2bb83456086" w:history="1">
+      <w:hyperlink r:id="rId32296a2bb9eb6f92e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5159,51 +5159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61936a2bb8345615a" w:history="1">
+      <w:hyperlink r:id="rId65526a2bb9eb6f9ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16626a2bb8345622b" w:history="1">
+      <w:hyperlink r:id="rId77716a2bb9eb6facd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75156a2bb83456309" w:history="1">
+      <w:hyperlink r:id="rId18576a2bb9eb6fba9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81576a2bb834563b9" w:history="1">
+      <w:hyperlink r:id="rId98396a2bb9eb6fc62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41896a2bb8345646a" w:history="1">
+      <w:hyperlink r:id="rId96726a2bb9eb6fd25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5889,51 +5889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64636a2bb834565f5" w:history="1">
+      <w:hyperlink r:id="rId58776a2bb9eb6feb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5999,51 +5999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85306a2bb834566a6" w:history="1">
+      <w:hyperlink r:id="rId12766a2bb9eb6ff68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6069,51 +6069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78946a2bb8345671a" w:history="1">
+      <w:hyperlink r:id="rId13406a2bb9eb6ffe5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6199,51 +6199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28646a2bb834567e8" w:history="1">
+      <w:hyperlink r:id="rId18596a2bb9eb700b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6425,51 +6425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16596a2bb8345694e" w:history="1">
+      <w:hyperlink r:id="rId82926a2bb9eb70226" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6622,51 +6622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95836a2bb83456a8e" w:history="1">
+      <w:hyperlink r:id="rId17316a2bb9eb7036c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6732,51 +6732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98816a2bb83456b3e" w:history="1">
+      <w:hyperlink r:id="rId95616a2bb9eb70428" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6822,51 +6822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99056a2bb83456bce" w:history="1">
+      <w:hyperlink r:id="rId88106a2bb9eb704d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7014,51 +7014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24006a2bb83456d00" w:history="1">
+      <w:hyperlink r:id="rId75306a2bb9eb70612" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7220,51 +7220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20686a2bb83456e91" w:history="1">
+      <w:hyperlink r:id="rId56656a2bb9eb70766" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7424,51 +7424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52736a2bb83456fe8" w:history="1">
+      <w:hyperlink r:id="rId47286a2bb9eb708c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7494,51 +7494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33326a2bb8345705d" w:history="1">
+      <w:hyperlink r:id="rId89816a2bb9eb70940" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7584,51 +7584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25346a2bb834570fa" w:history="1">
+      <w:hyperlink r:id="rId25046a2bb9eb709d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7654,51 +7654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61806a2bb83457170" w:history="1">
+      <w:hyperlink r:id="rId88696a2bb9eb70a4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82546a2bb83457200" w:history="1">
+      <w:hyperlink r:id="rId93276a2bb9eb70adc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7930,51 +7930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96926a2bb83457329" w:history="1">
+      <w:hyperlink r:id="rId29846a2bb9eb70c12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8040,51 +8040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38896a2bb834573ff" w:history="1">
+      <w:hyperlink r:id="rId48156a2bb9eb70cc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8130,51 +8130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52756a2bb83457497" w:history="1">
+      <w:hyperlink r:id="rId41646a2bb9eb70d58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8200,51 +8200,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77446a2bb8345750c" w:history="1">
+      <w:hyperlink r:id="rId28926a2bb9eb70dcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8290,51 +8290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51726a2bb8345759e" w:history="1">
+      <w:hyperlink r:id="rId72636a2bb9eb70e8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8360,51 +8360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74396a2bb8345760f" w:history="1">
+      <w:hyperlink r:id="rId96056a2bb9eb70f05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8588,51 +8588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53896a2bb8345778d" w:history="1">
+      <w:hyperlink r:id="rId95326a2bb9eb7107e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8658,51 +8658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30176a2bb8345780b" w:history="1">
+      <w:hyperlink r:id="rId88876a2bb9eb710f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8768,51 +8768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46296a2bb834578b9" w:history="1">
+      <w:hyperlink r:id="rId93576a2bb9eb711a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8838,51 +8838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55246a2bb8345792d" w:history="1">
+      <w:hyperlink r:id="rId52806a2bb9eb71218" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8908,51 +8908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26716a2bb8345799d" w:history="1">
+      <w:hyperlink r:id="rId26446a2bb9eb7128a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8998,51 +8998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78286a2bb83457a2d" w:history="1">
+      <w:hyperlink r:id="rId48386a2bb9eb7131c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9059,51 +9059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16636a2bb83457a93" w:history="1">
+      <w:hyperlink r:id="rId16616a2bb9eb7138d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9227,51 +9227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47996a2bb83457b9f" w:history="1">
+      <w:hyperlink r:id="rId72526a2bb9eb714c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9317,51 +9317,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49326a2bb83457c31" w:history="1">
+      <w:hyperlink r:id="rId54326a2bb9eb71558" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9447,51 +9447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17946a2bb83457d0d" w:history="1">
+      <w:hyperlink r:id="rId38926a2bb9eb7162d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9537,51 +9537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47066a2bb83457da3" w:history="1">
+      <w:hyperlink r:id="rId63116a2bb9eb716bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9647,51 +9647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95956a2bb83457e73" w:history="1">
+      <w:hyperlink r:id="rId40676a2bb9eb71778" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9717,51 +9717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45276a2bb83457ee8" w:history="1">
+      <w:hyperlink r:id="rId37316a2bb9eb717ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9807,51 +9807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66266a2bb83457f7c" w:history="1">
+      <w:hyperlink r:id="rId25056a2bb9eb7187e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9995,51 +9995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86606a2bb834580ef" w:history="1">
+      <w:hyperlink r:id="rId61956a2bb9eb719bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10123,51 +10123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84016a2bb834581c5" w:history="1">
+      <w:hyperlink r:id="rId70746a2bb9eb71a92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10213,51 +10213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28726a2bb83458255" w:history="1">
+      <w:hyperlink r:id="rId71336a2bb9eb71b33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10341,51 +10341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37186a2bb83458323" w:history="1">
+      <w:hyperlink r:id="rId10016a2bb9eb71c0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10451,51 +10451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas hortorum pv. gardneri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26816a2bb834583e3" w:history="1">
+      <w:hyperlink r:id="rId18166a2bb9eb71ccb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10680,81 +10680,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78326a2bb83458556" w:history="1">
+      <w:hyperlink r:id="rId47766a2bb9eb71e45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82983162" name="name36136a2bb83458722" descr="eu_funding_250.png"/>
+            <wp:docPr id="58396891" name="name51816a2bb9eb71efe" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68136a2bb83458720" cstate="print"/>
+                    <a:blip r:embed="rId93566a2bb9eb71efc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10852,137 +10852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50607033">
+  <w:abstractNum w:abstractNumId="22073547">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51552828">
+    <w:lvl w:ilvl="0" w:tplc="26373283">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51552828" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26373283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51552828" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26373283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51552828" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26373283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51552828" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26373283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51552828" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26373283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51552828" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26373283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51552828" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26373283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51552828" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26373283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50607032">
+  <w:abstractNum w:abstractNumId="22073546">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87772103">
+    <w:lvl w:ilvl="0" w:tplc="29440460">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11734,55 +11734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50607032">
-    <w:abstractNumId w:val="50607032"/>
+  <w:num w:numId="22073546">
+    <w:abstractNumId w:val="22073546"/>
   </w:num>
-  <w:num w:numId="50607033">
-    <w:abstractNumId w:val="50607033"/>
+  <w:num w:numId="22073547">
+    <w:abstractNumId w:val="22073547"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23332,51 +23332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId314031497" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId868510518" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89116a2bb83452bd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId62886a2bb83452c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId24226a2bb834533ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId84906a2bb83454196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId62776a2bb83455ddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId94466a2bb83455e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId48556a2bb83455f1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId95776a2bb83455f77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId73116a2bb83455fcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId81256a2bb83456086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId61936a2bb8345615a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId16626a2bb8345622b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId75156a2bb83456309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId81576a2bb834563b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId41896a2bb8345646a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId64636a2bb834565f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId85306a2bb834566a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId78946a2bb8345671a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId28646a2bb834567e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId16596a2bb8345694e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId95836a2bb83456a8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId98816a2bb83456b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId99056a2bb83456bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId24006a2bb83456d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId20686a2bb83456e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId52736a2bb83456fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId33326a2bb8345705d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId25346a2bb834570fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId61806a2bb83457170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId82546a2bb83457200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId96926a2bb83457329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId38896a2bb834573ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId52756a2bb83457497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId77446a2bb8345750c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId51726a2bb8345759e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId74396a2bb8345760f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId53896a2bb8345778d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId30176a2bb8345780b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId46296a2bb834578b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId55246a2bb8345792d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId26716a2bb8345799d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId78286a2bb83457a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId16636a2bb83457a93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId47996a2bb83457b9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId49326a2bb83457c31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId17946a2bb83457d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId47066a2bb83457da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId95956a2bb83457e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId45276a2bb83457ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId66266a2bb83457f7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId86606a2bb834580ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId84016a2bb834581c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId28726a2bb83458255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId37186a2bb83458323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId26816a2bb834583e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78326a2bb83458556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId26116a2bb834532af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26116a2bb834532af.jpg"/><Relationship Id="rId48386a2bb83454e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48386a2bb83454e53.jpg"/><Relationship Id="rId68136a2bb83458720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68136a2bb83458720.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId707271686" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId828371517" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57336a2bb9eb6c1e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId58026a2bb9eb6c256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId67476a2bb9eb6ca87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId25516a2bb9eb6d958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId30116a2bb9eb6f6a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId26476a2bb9eb6f73b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId50606a2bb9eb6f7c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId44896a2bb9eb6f826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId72046a2bb9eb6f87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId32296a2bb9eb6f92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId65526a2bb9eb6f9ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId77716a2bb9eb6facd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId18576a2bb9eb6fba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId98396a2bb9eb6fc62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId96726a2bb9eb6fd25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId58776a2bb9eb6feb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId12766a2bb9eb6ff68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId13406a2bb9eb6ffe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId18596a2bb9eb700b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId82926a2bb9eb70226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId17316a2bb9eb7036c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId95616a2bb9eb70428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId88106a2bb9eb704d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId75306a2bb9eb70612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId56656a2bb9eb70766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId47286a2bb9eb708c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId89816a2bb9eb70940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId25046a2bb9eb709d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId88696a2bb9eb70a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId93276a2bb9eb70adc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId29846a2bb9eb70c12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId48156a2bb9eb70cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId41646a2bb9eb70d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId28926a2bb9eb70dcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId72636a2bb9eb70e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId96056a2bb9eb70f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId95326a2bb9eb7107e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId88876a2bb9eb710f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId93576a2bb9eb711a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId52806a2bb9eb71218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId26446a2bb9eb7128a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId48386a2bb9eb7131c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId16616a2bb9eb7138d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId72526a2bb9eb714c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId54326a2bb9eb71558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId38926a2bb9eb7162d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId63116a2bb9eb716bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId40676a2bb9eb71778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId37316a2bb9eb717ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId25056a2bb9eb7187e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId61956a2bb9eb719bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId70746a2bb9eb71a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId71336a2bb9eb71b33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId10016a2bb9eb71c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId18166a2bb9eb71ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47766a2bb9eb71e45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId22046a2bb9eb6c926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22046a2bb9eb6c926.jpg"/><Relationship Id="rId30706a2bb9eb6e6af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30706a2bb9eb6e6af.jpg"/><Relationship Id="rId93566a2bb9eb71efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93566a2bb9eb71efc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>