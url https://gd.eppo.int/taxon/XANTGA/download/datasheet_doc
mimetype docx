--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (ex Ŝutić) Jones et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial spot of pepper, bacterial spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57336a2bb9eb6c1e9" w:history="1">
+            <w:hyperlink r:id="rId29806a463d5dac86b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58026a2bb9eb6c256" w:history="1">
+            <w:hyperlink r:id="rId48606a463d5dac8d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTGA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85466927" name="name35776a2bb9eb6c928" descr="16486.jpg"/>
+                  <wp:docPr id="25121179" name="name39256a463d5dace77" descr="16486.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16486.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22046a2bb9eb6c926" cstate="print"/>
+                          <a:blip r:embed="rId85556a463d5dace75" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67476a2bb9eb6ca87" w:history="1">
+            <w:hyperlink r:id="rId76626a463d5dacfc4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2596,92 +2596,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25516a2bb9eb6d958" w:history="1">
+      <w:hyperlink r:id="rId92996a463d5dadd5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47755295" name="name45576a2bb9eb6e6b3" descr="XANTGA_distribution_map.jpg"/>
+            <wp:docPr id="44762840" name="name61676a463d5dae5aa" descr="XANTGA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTGA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30706a2bb9eb6e6af" cstate="print"/>
+                    <a:blip r:embed="rId24566a463d5dae5a8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30116a2bb9eb6f6a0" w:history="1">
+      <w:hyperlink r:id="rId52726a463d5daf603" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4738,51 +4738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26476a2bb9eb6f73b" w:history="1">
+      <w:hyperlink r:id="rId56196a463d5daf69b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4819,151 +4819,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50606a2bb9eb6f7c3" w:history="1">
+      <w:hyperlink r:id="rId52806a463d5daf720" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44896a2bb9eb6f826" w:history="1">
+      <w:hyperlink r:id="rId87606a463d5daf779" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72046a2bb9eb6f87c" w:history="1">
+      <w:hyperlink r:id="rId85896a463d5daf7ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32296a2bb9eb6f92e" w:history="1">
+      <w:hyperlink r:id="rId16676a463d5daf87d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5159,51 +5159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65526a2bb9eb6f9ff" w:history="1">
+      <w:hyperlink r:id="rId53926a463d5daf955" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77716a2bb9eb6facd" w:history="1">
+      <w:hyperlink r:id="rId88566a463d5dafa27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18576a2bb9eb6fba9" w:history="1">
+      <w:hyperlink r:id="rId97596a463d5dafb1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98396a2bb9eb6fc62" w:history="1">
+      <w:hyperlink r:id="rId14706a463d5dafbce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96726a2bb9eb6fd25" w:history="1">
+      <w:hyperlink r:id="rId39556a463d5dafc90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5889,51 +5889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58776a2bb9eb6feb4" w:history="1">
+      <w:hyperlink r:id="rId37296a463d5dafe11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5999,51 +5999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12766a2bb9eb6ff68" w:history="1">
+      <w:hyperlink r:id="rId50826a463d5dafec4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6069,51 +6069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13406a2bb9eb6ffe5" w:history="1">
+      <w:hyperlink r:id="rId91496a463d5daff37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6199,51 +6199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18596a2bb9eb700b9" w:history="1">
+      <w:hyperlink r:id="rId79636a463d5db0006" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6425,51 +6425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82926a2bb9eb70226" w:history="1">
+      <w:hyperlink r:id="rId23386a463d5db0170" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6622,51 +6622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17316a2bb9eb7036c" w:history="1">
+      <w:hyperlink r:id="rId69066a463d5db02b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6732,51 +6732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95616a2bb9eb70428" w:history="1">
+      <w:hyperlink r:id="rId30226a463d5db0360" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6822,51 +6822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88106a2bb9eb704d6" w:history="1">
+      <w:hyperlink r:id="rId10276a463d5db03f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7014,51 +7014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75306a2bb9eb70612" w:history="1">
+      <w:hyperlink r:id="rId98166a463d5db052f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7220,51 +7220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56656a2bb9eb70766" w:history="1">
+      <w:hyperlink r:id="rId45156a463d5db0681" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7424,51 +7424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47286a2bb9eb708c1" w:history="1">
+      <w:hyperlink r:id="rId49496a463d5db07cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7494,51 +7494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89816a2bb9eb70940" w:history="1">
+      <w:hyperlink r:id="rId90086a463d5db0844" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7584,51 +7584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25046a2bb9eb709d5" w:history="1">
+      <w:hyperlink r:id="rId50326a463d5db08d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7654,51 +7654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88696a2bb9eb70a4b" w:history="1">
+      <w:hyperlink r:id="rId18586a463d5db0948" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93276a2bb9eb70adc" w:history="1">
+      <w:hyperlink r:id="rId41706a463d5db09d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7930,51 +7930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29846a2bb9eb70c12" w:history="1">
+      <w:hyperlink r:id="rId13916a463d5db0b01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8040,51 +8040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48156a2bb9eb70cc5" w:history="1">
+      <w:hyperlink r:id="rId56406a463d5db0bb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8130,51 +8130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41646a2bb9eb70d58" w:history="1">
+      <w:hyperlink r:id="rId54686a463d5db0c5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8200,51 +8200,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28926a2bb9eb70dcb" w:history="1">
+      <w:hyperlink r:id="rId68866a463d5db0cd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8290,51 +8290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72636a2bb9eb70e8b" w:history="1">
+      <w:hyperlink r:id="rId62836a463d5db0d65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8360,51 +8360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96056a2bb9eb70f05" w:history="1">
+      <w:hyperlink r:id="rId36666a463d5db0dd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8588,51 +8588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95326a2bb9eb7107e" w:history="1">
+      <w:hyperlink r:id="rId68576a463d5db0f45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8658,51 +8658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88876a2bb9eb710f4" w:history="1">
+      <w:hyperlink r:id="rId95056a463d5db0fb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8768,51 +8768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93576a2bb9eb711a4" w:history="1">
+      <w:hyperlink r:id="rId11736a463d5db1064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8838,51 +8838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52806a2bb9eb71218" w:history="1">
+      <w:hyperlink r:id="rId19986a463d5db10e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8908,51 +8908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26446a2bb9eb7128a" w:history="1">
+      <w:hyperlink r:id="rId41356a463d5db1157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8998,51 +8998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48386a2bb9eb7131c" w:history="1">
+      <w:hyperlink r:id="rId10116a463d5db11e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9059,51 +9059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16616a2bb9eb7138d" w:history="1">
+      <w:hyperlink r:id="rId87436a463d5db124f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9227,51 +9227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72526a2bb9eb714c1" w:history="1">
+      <w:hyperlink r:id="rId53356a463d5db135c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9317,51 +9317,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54326a2bb9eb71558" w:history="1">
+      <w:hyperlink r:id="rId13096a463d5db13ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9447,51 +9447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38926a2bb9eb7162d" w:history="1">
+      <w:hyperlink r:id="rId58396a463d5db14be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9537,51 +9537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63116a2bb9eb716bf" w:history="1">
+      <w:hyperlink r:id="rId64066a463d5db154f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9647,51 +9647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40676a2bb9eb71778" w:history="1">
+      <w:hyperlink r:id="rId99356a463d5db15ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9717,51 +9717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37316a2bb9eb717ea" w:history="1">
+      <w:hyperlink r:id="rId94376a463d5db166f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9807,51 +9807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25056a2bb9eb7187e" w:history="1">
+      <w:hyperlink r:id="rId39796a463d5db16ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9995,51 +9995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61956a2bb9eb719bd" w:history="1">
+      <w:hyperlink r:id="rId46756a463d5db182c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10123,51 +10123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70746a2bb9eb71a92" w:history="1">
+      <w:hyperlink r:id="rId75786a463d5db18fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10213,51 +10213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71336a2bb9eb71b33" w:history="1">
+      <w:hyperlink r:id="rId47036a463d5db198d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10341,51 +10341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10016a2bb9eb71c0b" w:history="1">
+      <w:hyperlink r:id="rId56636a463d5db1a5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10451,51 +10451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas hortorum pv. gardneri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18166a2bb9eb71ccb" w:history="1">
+      <w:hyperlink r:id="rId36926a463d5db1b19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10680,81 +10680,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47766a2bb9eb71e45" w:history="1">
+      <w:hyperlink r:id="rId85246a463d5db1cb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58396891" name="name51816a2bb9eb71efe" descr="eu_funding_250.png"/>
+            <wp:docPr id="51690721" name="name29466a463d5db1d15" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93566a2bb9eb71efc" cstate="print"/>
+                    <a:blip r:embed="rId77286a463d5db1d14" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10852,137 +10852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22073547">
+  <w:abstractNum w:abstractNumId="28216031">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26373283">
+    <w:lvl w:ilvl="0" w:tplc="84264561">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26373283" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84264561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26373283" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84264561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26373283" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84264561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26373283" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84264561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26373283" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84264561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26373283" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84264561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26373283" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84264561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26373283" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84264561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22073546">
+  <w:abstractNum w:abstractNumId="28216030">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29440460">
+    <w:lvl w:ilvl="0" w:tplc="99788138">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11734,55 +11734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22073546">
-    <w:abstractNumId w:val="22073546"/>
+  <w:num w:numId="28216030">
+    <w:abstractNumId w:val="28216030"/>
   </w:num>
-  <w:num w:numId="22073547">
-    <w:abstractNumId w:val="22073547"/>
+  <w:num w:numId="28216031">
+    <w:abstractNumId w:val="28216031"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23332,51 +23332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId707271686" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId828371517" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57336a2bb9eb6c1e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId58026a2bb9eb6c256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId67476a2bb9eb6ca87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId25516a2bb9eb6d958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId30116a2bb9eb6f6a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId26476a2bb9eb6f73b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId50606a2bb9eb6f7c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId44896a2bb9eb6f826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId72046a2bb9eb6f87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId32296a2bb9eb6f92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId65526a2bb9eb6f9ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId77716a2bb9eb6facd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId18576a2bb9eb6fba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId98396a2bb9eb6fc62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId96726a2bb9eb6fd25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId58776a2bb9eb6feb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId12766a2bb9eb6ff68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId13406a2bb9eb6ffe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId18596a2bb9eb700b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId82926a2bb9eb70226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId17316a2bb9eb7036c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId95616a2bb9eb70428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId88106a2bb9eb704d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId75306a2bb9eb70612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId56656a2bb9eb70766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId47286a2bb9eb708c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId89816a2bb9eb70940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId25046a2bb9eb709d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId88696a2bb9eb70a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId93276a2bb9eb70adc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId29846a2bb9eb70c12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId48156a2bb9eb70cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId41646a2bb9eb70d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId28926a2bb9eb70dcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId72636a2bb9eb70e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId96056a2bb9eb70f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId95326a2bb9eb7107e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId88876a2bb9eb710f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId93576a2bb9eb711a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId52806a2bb9eb71218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId26446a2bb9eb7128a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId48386a2bb9eb7131c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId16616a2bb9eb7138d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId72526a2bb9eb714c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId54326a2bb9eb71558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId38926a2bb9eb7162d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId63116a2bb9eb716bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId40676a2bb9eb71778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId37316a2bb9eb717ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId25056a2bb9eb7187e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId61956a2bb9eb719bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId70746a2bb9eb71a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId71336a2bb9eb71b33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId10016a2bb9eb71c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId18166a2bb9eb71ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47766a2bb9eb71e45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId22046a2bb9eb6c926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22046a2bb9eb6c926.jpg"/><Relationship Id="rId30706a2bb9eb6e6af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30706a2bb9eb6e6af.jpg"/><Relationship Id="rId93566a2bb9eb71efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93566a2bb9eb71efc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId294679285" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId972905965" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29806a463d5dac86b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId48606a463d5dac8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId76626a463d5dacfc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId92996a463d5dadd5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId52726a463d5daf603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId56196a463d5daf69b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId52806a463d5daf720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId87606a463d5daf779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId85896a463d5daf7ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId16676a463d5daf87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId53926a463d5daf955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId88566a463d5dafa27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId97596a463d5dafb1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId14706a463d5dafbce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId39556a463d5dafc90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId37296a463d5dafe11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId50826a463d5dafec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId91496a463d5daff37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId79636a463d5db0006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId23386a463d5db0170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId69066a463d5db02b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId30226a463d5db0360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId10276a463d5db03f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId98166a463d5db052f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId45156a463d5db0681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId49496a463d5db07cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId90086a463d5db0844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId50326a463d5db08d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId18586a463d5db0948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId41706a463d5db09d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId13916a463d5db0b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId56406a463d5db0bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId54686a463d5db0c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId68866a463d5db0cd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId62836a463d5db0d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId36666a463d5db0dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId68576a463d5db0f45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId95056a463d5db0fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId11736a463d5db1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId19986a463d5db10e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId41356a463d5db1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId10116a463d5db11e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId87436a463d5db124f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId53356a463d5db135c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId13096a463d5db13ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId58396a463d5db14be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId64066a463d5db154f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId99356a463d5db15ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId94376a463d5db166f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId39796a463d5db16ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId46756a463d5db182c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId75786a463d5db18fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId47036a463d5db198d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId56636a463d5db1a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId36926a463d5db1b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85246a463d5db1cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId85556a463d5dace75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85556a463d5dace75.jpg"/><Relationship Id="rId24566a463d5dae5a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24566a463d5dae5a8.jpg"/><Relationship Id="rId77286a463d5db1d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77286a463d5db1d14.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>