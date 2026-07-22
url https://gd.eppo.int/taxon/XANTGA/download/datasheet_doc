--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (ex Ŝutić) Jones et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial spot of pepper, bacterial spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29806a463d5dac86b" w:history="1">
+            <w:hyperlink r:id="rId84036a60cc21b854a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48606a463d5dac8d6" w:history="1">
+            <w:hyperlink r:id="rId67416a60cc21b85b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTGA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25121179" name="name39256a463d5dace77" descr="16486.jpg"/>
+                  <wp:docPr id="14666422" name="name94036a60cc21b8dd2" descr="16486.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16486.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85556a463d5dace75" cstate="print"/>
+                          <a:blip r:embed="rId31886a60cc21b8dd0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76626a463d5dacfc4" w:history="1">
+            <w:hyperlink r:id="rId99966a60cc21b8f15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2596,92 +2596,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92996a463d5dadd5d" w:history="1">
+      <w:hyperlink r:id="rId54176a60cc21b9ca1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44762840" name="name61676a463d5dae5aa" descr="XANTGA_distribution_map.jpg"/>
+            <wp:docPr id="90516906" name="name41146a60cc21ba891" descr="XANTGA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTGA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24566a463d5dae5a8" cstate="print"/>
+                    <a:blip r:embed="rId90726a60cc21ba88f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52726a463d5daf603" w:history="1">
+      <w:hyperlink r:id="rId97106a60cc21bb787" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4738,51 +4738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56196a463d5daf69b" w:history="1">
+      <w:hyperlink r:id="rId35056a60cc21bb83c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4819,151 +4819,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52806a463d5daf720" w:history="1">
+      <w:hyperlink r:id="rId55866a60cc21bb8c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87606a463d5daf779" w:history="1">
+      <w:hyperlink r:id="rId21476a60cc21bb91c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85896a463d5daf7ce" w:history="1">
+      <w:hyperlink r:id="rId84836a60cc21bb971" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16676a463d5daf87d" w:history="1">
+      <w:hyperlink r:id="rId54436a60cc21bba22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5159,51 +5159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53926a463d5daf955" w:history="1">
+      <w:hyperlink r:id="rId11616a60cc21bbaf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88566a463d5dafa27" w:history="1">
+      <w:hyperlink r:id="rId23876a60cc21bbbbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97596a463d5dafb1a" w:history="1">
+      <w:hyperlink r:id="rId99856a60cc21bbcd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14706a463d5dafbce" w:history="1">
+      <w:hyperlink r:id="rId66346a60cc21bbd87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39556a463d5dafc90" w:history="1">
+      <w:hyperlink r:id="rId15996a60cc21bbe37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5889,51 +5889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37296a463d5dafe11" w:history="1">
+      <w:hyperlink r:id="rId98636a60cc21bbfb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5999,51 +5999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50826a463d5dafec4" w:history="1">
+      <w:hyperlink r:id="rId10796a60cc21bc08f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6069,51 +6069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91496a463d5daff37" w:history="1">
+      <w:hyperlink r:id="rId44046a60cc21bc107" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6199,51 +6199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79636a463d5db0006" w:history="1">
+      <w:hyperlink r:id="rId20266a60cc21bc1d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6425,51 +6425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23386a463d5db0170" w:history="1">
+      <w:hyperlink r:id="rId74746a60cc21bc339" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6622,51 +6622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69066a463d5db02b0" w:history="1">
+      <w:hyperlink r:id="rId18676a60cc21bc4ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6732,51 +6732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30226a463d5db0360" w:history="1">
+      <w:hyperlink r:id="rId14486a60cc21bc55e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6822,51 +6822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10276a463d5db03f1" w:history="1">
+      <w:hyperlink r:id="rId13556a60cc21bc5ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7014,51 +7014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98166a463d5db052f" w:history="1">
+      <w:hyperlink r:id="rId38046a60cc21bc71d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7220,51 +7220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45156a463d5db0681" w:history="1">
+      <w:hyperlink r:id="rId48116a60cc21bc879" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7424,51 +7424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49496a463d5db07cf" w:history="1">
+      <w:hyperlink r:id="rId54756a60cc21bc9c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7494,51 +7494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90086a463d5db0844" w:history="1">
+      <w:hyperlink r:id="rId60086a60cc21bca33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7584,51 +7584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50326a463d5db08d4" w:history="1">
+      <w:hyperlink r:id="rId76506a60cc21bcac2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7654,51 +7654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18586a463d5db0948" w:history="1">
+      <w:hyperlink r:id="rId72876a60cc21bcb33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41706a463d5db09d6" w:history="1">
+      <w:hyperlink r:id="rId91546a60cc21bcbc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7930,51 +7930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13916a463d5db0b01" w:history="1">
+      <w:hyperlink r:id="rId34376a60cc21bcce6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8040,51 +8040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56406a463d5db0bb2" w:history="1">
+      <w:hyperlink r:id="rId17196a60cc21bcdb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8130,51 +8130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54686a463d5db0c5d" w:history="1">
+      <w:hyperlink r:id="rId95676a60cc21bce49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8200,51 +8200,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68866a463d5db0cd2" w:history="1">
+      <w:hyperlink r:id="rId19306a60cc21bceba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8290,51 +8290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62836a463d5db0d65" w:history="1">
+      <w:hyperlink r:id="rId24786a60cc21bcf4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8360,51 +8360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36666a463d5db0dd7" w:history="1">
+      <w:hyperlink r:id="rId76866a60cc21bcfba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8588,51 +8588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68576a463d5db0f45" w:history="1">
+      <w:hyperlink r:id="rId95636a60cc21bd11f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8658,51 +8658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95056a463d5db0fb6" w:history="1">
+      <w:hyperlink r:id="rId96536a60cc21bd190" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8768,51 +8768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11736a463d5db1064" w:history="1">
+      <w:hyperlink r:id="rId66106a60cc21bd23c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8838,51 +8838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19986a463d5db10e3" w:history="1">
+      <w:hyperlink r:id="rId46996a60cc21bd2ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8908,51 +8908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41356a463d5db1157" w:history="1">
+      <w:hyperlink r:id="rId54366a60cc21bd31d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8998,51 +8998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10116a463d5db11e9" w:history="1">
+      <w:hyperlink r:id="rId68786a60cc21bd3ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9059,51 +9059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87436a463d5db124f" w:history="1">
+      <w:hyperlink r:id="rId18596a60cc21bd412" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9227,51 +9227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53356a463d5db135c" w:history="1">
+      <w:hyperlink r:id="rId66266a60cc21bd51a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9317,51 +9317,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13096a463d5db13ef" w:history="1">
+      <w:hyperlink r:id="rId76246a60cc21bd5a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9447,51 +9447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58396a463d5db14be" w:history="1">
+      <w:hyperlink r:id="rId97066a60cc21bd674" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9537,51 +9537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64066a463d5db154f" w:history="1">
+      <w:hyperlink r:id="rId64176a60cc21bd727" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9647,51 +9647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99356a463d5db15ff" w:history="1">
+      <w:hyperlink r:id="rId29266a60cc21bd7db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9717,51 +9717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94376a463d5db166f" w:history="1">
+      <w:hyperlink r:id="rId95386a60cc21bd84b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9807,51 +9807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39796a463d5db16ff" w:history="1">
+      <w:hyperlink r:id="rId13636a60cc21bd8db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9995,51 +9995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46756a463d5db182c" w:history="1">
+      <w:hyperlink r:id="rId62656a60cc21bda08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10123,51 +10123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75786a463d5db18fe" w:history="1">
+      <w:hyperlink r:id="rId35906a60cc21bdad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10213,51 +10213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47036a463d5db198d" w:history="1">
+      <w:hyperlink r:id="rId13396a60cc21bdb67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10341,51 +10341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56636a463d5db1a5c" w:history="1">
+      <w:hyperlink r:id="rId36516a60cc21bdc37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10451,51 +10451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas hortorum pv. gardneri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36926a463d5db1b19" w:history="1">
+      <w:hyperlink r:id="rId89956a60cc21bdcf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10680,81 +10680,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85246a463d5db1cb3" w:history="1">
+      <w:hyperlink r:id="rId33916a60cc21bde60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51690721" name="name29466a463d5db1d15" descr="eu_funding_250.png"/>
+            <wp:docPr id="33546970" name="name57126a60cc21bdf09" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77286a463d5db1d14" cstate="print"/>
+                    <a:blip r:embed="rId26096a60cc21bdf07" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10852,137 +10852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28216031">
+  <w:abstractNum w:abstractNumId="85557588">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84264561">
+    <w:lvl w:ilvl="0" w:tplc="31269592">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84264561" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31269592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84264561" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31269592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84264561" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31269592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84264561" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31269592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84264561" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31269592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84264561" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31269592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84264561" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31269592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84264561" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31269592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28216030">
+  <w:abstractNum w:abstractNumId="85557587">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99788138">
+    <w:lvl w:ilvl="0" w:tplc="63188608">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11734,55 +11734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28216030">
-    <w:abstractNumId w:val="28216030"/>
+  <w:num w:numId="85557587">
+    <w:abstractNumId w:val="85557587"/>
   </w:num>
-  <w:num w:numId="28216031">
-    <w:abstractNumId w:val="28216031"/>
+  <w:num w:numId="85557588">
+    <w:abstractNumId w:val="85557588"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23332,51 +23332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId294679285" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId972905965" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29806a463d5dac86b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId48606a463d5dac8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId76626a463d5dacfc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId92996a463d5dadd5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId52726a463d5daf603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId56196a463d5daf69b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId52806a463d5daf720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId87606a463d5daf779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId85896a463d5daf7ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId16676a463d5daf87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId53926a463d5daf955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId88566a463d5dafa27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId97596a463d5dafb1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId14706a463d5dafbce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId39556a463d5dafc90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId37296a463d5dafe11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId50826a463d5dafec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId91496a463d5daff37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId79636a463d5db0006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId23386a463d5db0170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId69066a463d5db02b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId30226a463d5db0360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId10276a463d5db03f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId98166a463d5db052f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId45156a463d5db0681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId49496a463d5db07cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId90086a463d5db0844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId50326a463d5db08d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId18586a463d5db0948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId41706a463d5db09d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId13916a463d5db0b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId56406a463d5db0bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId54686a463d5db0c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId68866a463d5db0cd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId62836a463d5db0d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId36666a463d5db0dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId68576a463d5db0f45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId95056a463d5db0fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId11736a463d5db1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId19986a463d5db10e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId41356a463d5db1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId10116a463d5db11e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId87436a463d5db124f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId53356a463d5db135c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId13096a463d5db13ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId58396a463d5db14be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId64066a463d5db154f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId99356a463d5db15ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId94376a463d5db166f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId39796a463d5db16ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId46756a463d5db182c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId75786a463d5db18fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId47036a463d5db198d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId56636a463d5db1a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId36926a463d5db1b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85246a463d5db1cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId85556a463d5dace75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85556a463d5dace75.jpg"/><Relationship Id="rId24566a463d5dae5a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24566a463d5dae5a8.jpg"/><Relationship Id="rId77286a463d5db1d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77286a463d5db1d14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId303102409" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId546343845" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84036a60cc21b854a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId67416a60cc21b85b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId99966a60cc21b8f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId54176a60cc21b9ca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId97106a60cc21bb787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId35056a60cc21bb83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId55866a60cc21bb8c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId21476a60cc21bb91c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId84836a60cc21bb971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId54436a60cc21bba22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId11616a60cc21bbaf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId23876a60cc21bbbbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId99856a60cc21bbcd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId66346a60cc21bbd87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId15996a60cc21bbe37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId98636a60cc21bbfb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId10796a60cc21bc08f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId44046a60cc21bc107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId20266a60cc21bc1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId74746a60cc21bc339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId18676a60cc21bc4ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId14486a60cc21bc55e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId13556a60cc21bc5ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId38046a60cc21bc71d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId48116a60cc21bc879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId54756a60cc21bc9c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId60086a60cc21bca33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId76506a60cc21bcac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId72876a60cc21bcb33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId91546a60cc21bcbc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId34376a60cc21bcce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId17196a60cc21bcdb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId95676a60cc21bce49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId19306a60cc21bceba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId24786a60cc21bcf4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId76866a60cc21bcfba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId95636a60cc21bd11f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId96536a60cc21bd190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId66106a60cc21bd23c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId46996a60cc21bd2ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId54366a60cc21bd31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId68786a60cc21bd3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId18596a60cc21bd412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId66266a60cc21bd51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId76246a60cc21bd5a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId97066a60cc21bd674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId64176a60cc21bd727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId29266a60cc21bd7db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId95386a60cc21bd84b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId13636a60cc21bd8db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId62656a60cc21bda08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId35906a60cc21bdad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId13396a60cc21bdb67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId36516a60cc21bdc37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId89956a60cc21bdcf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33916a60cc21bde60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId31886a60cc21b8dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31886a60cc21b8dd0.jpg"/><Relationship Id="rId90726a60cc21ba88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90726a60cc21ba88f.jpg"/><Relationship Id="rId26096a60cc21bdf07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26096a60cc21bdf07.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>