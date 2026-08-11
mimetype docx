--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (ex Ŝutić) Jones et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial spot of pepper, bacterial spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84036a60cc21b854a" w:history="1">
+            <w:hyperlink r:id="rId44396a7b54382d7ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67416a60cc21b85b4" w:history="1">
+            <w:hyperlink r:id="rId62156a7b54382d817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTGA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14666422" name="name94036a60cc21b8dd2" descr="16486.jpg"/>
+                  <wp:docPr id="4012299" name="name51796a7b54382e10f" descr="20450.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="16486.jpg"/>
+                          <pic:cNvPr id="0" name="20450.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31886a60cc21b8dd0" cstate="print"/>
+                          <a:blip r:embed="rId11016a7b54382e10d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99966a60cc21b8f15" w:history="1">
+            <w:hyperlink r:id="rId19506a7b54382e270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2596,92 +2596,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54176a60cc21b9ca1" w:history="1">
+      <w:hyperlink r:id="rId40416a7b54382f103" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90516906" name="name41146a60cc21ba891" descr="XANTGA_distribution_map.jpg"/>
+            <wp:docPr id="65523684" name="name92556a7b54382fc2a" descr="XANTGA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTGA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90726a60cc21ba88f" cstate="print"/>
+                    <a:blip r:embed="rId64796a7b54382fc28" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2742,93 +2742,93 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Iran, Islamic Republic of, Malaysia (West)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Canada (Ontario), United States of America (Illinois, Indiana, Michigan, Ohio, Pennsylvania)</w:t>
+        <w:t xml:space="preserve"> Canada (Ontario), United States of America (Illinois, Indiana, Michigan, North Carolina, Ohio, Pennsylvania)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Central America and Caribbean:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Costa Rica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Argentina, Brazil (Espirito Santo, Goias, Minas Gerais, Parana, Rio Grande do Sul, Santa Catarina, Sao Paulo)</w:t>
+        <w:t xml:space="preserve"> Argentina, Brazil (Espirito Santo, Goias, Minas Gerais, Parana, Rio Grande do Sul, Santa Catarina, Sao Paulo), Uruguay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97106a60cc21bb787" w:history="1">
+      <w:hyperlink r:id="rId16296a7b543830b93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4738,51 +4738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35056a60cc21bb83c" w:history="1">
+      <w:hyperlink r:id="rId20806a7b543830c28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4819,151 +4819,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55866a60cc21bb8c5" w:history="1">
+      <w:hyperlink r:id="rId32196a7b543830cbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21476a60cc21bb91c" w:history="1">
+      <w:hyperlink r:id="rId50016a7b543830d18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84836a60cc21bb971" w:history="1">
+      <w:hyperlink r:id="rId91496a7b543830d6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54436a60cc21bba22" w:history="1">
+      <w:hyperlink r:id="rId54096a7b543830e1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5159,51 +5159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11616a60cc21bbaf1" w:history="1">
+      <w:hyperlink r:id="rId54216a7b543830eed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23876a60cc21bbbbd" w:history="1">
+      <w:hyperlink r:id="rId24256a7b543830fcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99856a60cc21bbcd3" w:history="1">
+      <w:hyperlink r:id="rId36756a7b5438310a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66346a60cc21bbd87" w:history="1">
+      <w:hyperlink r:id="rId64466a7b54383115d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15996a60cc21bbe37" w:history="1">
+      <w:hyperlink r:id="rId35366a7b54383120e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5889,51 +5889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98636a60cc21bbfb2" w:history="1">
+      <w:hyperlink r:id="rId85646a7b54383138a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5999,51 +5999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10796a60cc21bc08f" w:history="1">
+      <w:hyperlink r:id="rId31916a7b543831438" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6069,51 +6069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44046a60cc21bc107" w:history="1">
+      <w:hyperlink r:id="rId78016a7b5438314ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6199,51 +6199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20266a60cc21bc1d4" w:history="1">
+      <w:hyperlink r:id="rId52946a7b543831578" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6425,51 +6425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74746a60cc21bc339" w:history="1">
+      <w:hyperlink r:id="rId11036a7b5438316df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6622,51 +6622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18676a60cc21bc4ae" w:history="1">
+      <w:hyperlink r:id="rId64696a7b54383181d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6732,51 +6732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14486a60cc21bc55e" w:history="1">
+      <w:hyperlink r:id="rId17936a7b5438318cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6822,51 +6822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13556a60cc21bc5ee" w:history="1">
+      <w:hyperlink r:id="rId52196a7b54383195a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7014,51 +7014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38046a60cc21bc71d" w:history="1">
+      <w:hyperlink r:id="rId97366a7b543831a89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7220,51 +7220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48116a60cc21bc879" w:history="1">
+      <w:hyperlink r:id="rId15776a7b543831bf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7424,51 +7424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54756a60cc21bc9c3" w:history="1">
+      <w:hyperlink r:id="rId92286a7b543831d8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7494,51 +7494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60086a60cc21bca33" w:history="1">
+      <w:hyperlink r:id="rId29536a7b543831e0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7584,51 +7584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76506a60cc21bcac2" w:history="1">
+      <w:hyperlink r:id="rId27286a7b543831eb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7654,51 +7654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72876a60cc21bcb33" w:history="1">
+      <w:hyperlink r:id="rId81016a7b543831f3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91546a60cc21bcbc0" w:history="1">
+      <w:hyperlink r:id="rId82356a7b543831fcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7930,51 +7930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34376a60cc21bcce6" w:history="1">
+      <w:hyperlink r:id="rId94056a7b5438320f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8040,51 +8040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17196a60cc21bcdb6" w:history="1">
+      <w:hyperlink r:id="rId53136a7b5438321a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8130,51 +8130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95676a60cc21bce49" w:history="1">
+      <w:hyperlink r:id="rId91086a7b543832239" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8200,51 +8200,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19306a60cc21bceba" w:history="1">
+      <w:hyperlink r:id="rId78496a7b5438322ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8290,51 +8290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24786a60cc21bcf4a" w:history="1">
+      <w:hyperlink r:id="rId63246a7b54383233b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8360,51 +8360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76866a60cc21bcfba" w:history="1">
+      <w:hyperlink r:id="rId77466a7b5438323ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8588,51 +8588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95636a60cc21bd11f" w:history="1">
+      <w:hyperlink r:id="rId45626a7b543832516" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8658,51 +8658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96536a60cc21bd190" w:history="1">
+      <w:hyperlink r:id="rId67546a7b543832587" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8768,51 +8768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66106a60cc21bd23c" w:history="1">
+      <w:hyperlink r:id="rId77796a7b543832634" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8838,51 +8838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46996a60cc21bd2ae" w:history="1">
+      <w:hyperlink r:id="rId40776a7b5438326a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8908,51 +8908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54366a60cc21bd31d" w:history="1">
+      <w:hyperlink r:id="rId61506a7b54383271f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8998,51 +8998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68786a60cc21bd3ac" w:history="1">
+      <w:hyperlink r:id="rId64486a7b5438327b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9059,51 +9059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18596a60cc21bd412" w:history="1">
+      <w:hyperlink r:id="rId61376a7b54383281c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9227,51 +9227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66266a60cc21bd51a" w:history="1">
+      <w:hyperlink r:id="rId30416a7b54383294e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9317,51 +9317,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76246a60cc21bd5a9" w:history="1">
+      <w:hyperlink r:id="rId87566a7b5438329f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9447,51 +9447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97066a60cc21bd674" w:history="1">
+      <w:hyperlink r:id="rId60926a7b543832ad3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9537,51 +9537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64176a60cc21bd727" w:history="1">
+      <w:hyperlink r:id="rId23126a7b543832b8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9647,51 +9647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29266a60cc21bd7db" w:history="1">
+      <w:hyperlink r:id="rId34276a7b543832c54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9717,51 +9717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95386a60cc21bd84b" w:history="1">
+      <w:hyperlink r:id="rId80066a7b543832ccb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9807,51 +9807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13636a60cc21bd8db" w:history="1">
+      <w:hyperlink r:id="rId65026a7b543832d5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9995,51 +9995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62656a60cc21bda08" w:history="1">
+      <w:hyperlink r:id="rId65696a7b543832e8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10123,51 +10123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35906a60cc21bdad9" w:history="1">
+      <w:hyperlink r:id="rId61806a7b543832f5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10213,51 +10213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13396a60cc21bdb67" w:history="1">
+      <w:hyperlink r:id="rId74376a7b543832fed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10341,51 +10341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36516a60cc21bdc37" w:history="1">
+      <w:hyperlink r:id="rId90286a7b5438330be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10451,51 +10451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas hortorum pv. gardneri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89956a60cc21bdcf3" w:history="1">
+      <w:hyperlink r:id="rId85816a7b54383317d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10680,81 +10680,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33916a60cc21bde60" w:history="1">
+      <w:hyperlink r:id="rId98046a7b5438332f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33546970" name="name57126a60cc21bdf09" descr="eu_funding_250.png"/>
+            <wp:docPr id="6167774" name="name74486a7b543833382" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26096a60cc21bdf07" cstate="print"/>
+                    <a:blip r:embed="rId88466a7b543833381" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10852,137 +10852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85557588">
+  <w:abstractNum w:abstractNumId="60255115">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31269592">
+    <w:lvl w:ilvl="0" w:tplc="84687762">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31269592" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84687762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31269592" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84687762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31269592" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84687762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31269592" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84687762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31269592" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84687762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31269592" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84687762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31269592" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84687762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31269592" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84687762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85557587">
+  <w:abstractNum w:abstractNumId="60255114">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63188608">
+    <w:lvl w:ilvl="0" w:tplc="40078780">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11734,55 +11734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85557587">
-    <w:abstractNumId w:val="85557587"/>
+  <w:num w:numId="60255114">
+    <w:abstractNumId w:val="60255114"/>
   </w:num>
-  <w:num w:numId="85557588">
-    <w:abstractNumId w:val="85557588"/>
+  <w:num w:numId="60255115">
+    <w:abstractNumId w:val="60255115"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23332,51 +23332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId303102409" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId546343845" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84036a60cc21b854a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId67416a60cc21b85b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId99966a60cc21b8f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId54176a60cc21b9ca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId97106a60cc21bb787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId35056a60cc21bb83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId55866a60cc21bb8c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId21476a60cc21bb91c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId84836a60cc21bb971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId54436a60cc21bba22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId11616a60cc21bbaf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId23876a60cc21bbbbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId99856a60cc21bbcd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId66346a60cc21bbd87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId15996a60cc21bbe37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId98636a60cc21bbfb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId10796a60cc21bc08f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId44046a60cc21bc107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId20266a60cc21bc1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId74746a60cc21bc339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId18676a60cc21bc4ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId14486a60cc21bc55e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId13556a60cc21bc5ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId38046a60cc21bc71d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId48116a60cc21bc879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId54756a60cc21bc9c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId60086a60cc21bca33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId76506a60cc21bcac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId72876a60cc21bcb33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId91546a60cc21bcbc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId34376a60cc21bcce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId17196a60cc21bcdb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId95676a60cc21bce49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId19306a60cc21bceba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId24786a60cc21bcf4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId76866a60cc21bcfba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId95636a60cc21bd11f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId96536a60cc21bd190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId66106a60cc21bd23c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId46996a60cc21bd2ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId54366a60cc21bd31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId68786a60cc21bd3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId18596a60cc21bd412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId66266a60cc21bd51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId76246a60cc21bd5a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId97066a60cc21bd674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId64176a60cc21bd727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId29266a60cc21bd7db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId95386a60cc21bd84b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId13636a60cc21bd8db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId62656a60cc21bda08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId35906a60cc21bdad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId13396a60cc21bdb67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId36516a60cc21bdc37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId89956a60cc21bdcf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33916a60cc21bde60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId31886a60cc21b8dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31886a60cc21b8dd0.jpg"/><Relationship Id="rId90726a60cc21ba88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90726a60cc21ba88f.jpg"/><Relationship Id="rId26096a60cc21bdf07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26096a60cc21bdf07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId119107044" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId998418161" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44396a7b54382d7ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId62156a7b54382d817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId19506a7b54382e270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId40416a7b54382f103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId16296a7b543830b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId20806a7b543830c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId32196a7b543830cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId50016a7b543830d18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId91496a7b543830d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId54096a7b543830e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId54216a7b543830eed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId24256a7b543830fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId36756a7b5438310a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId64466a7b54383115d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId35366a7b54383120e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId85646a7b54383138a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId31916a7b543831438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId78016a7b5438314ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId52946a7b543831578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId11036a7b5438316df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId64696a7b54383181d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId17936a7b5438318cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId52196a7b54383195a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId97366a7b543831a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId15776a7b543831bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId92286a7b543831d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId29536a7b543831e0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId27286a7b543831eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId81016a7b543831f3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId82356a7b543831fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId94056a7b5438320f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId53136a7b5438321a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId91086a7b543832239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId78496a7b5438322ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId63246a7b54383233b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId77466a7b5438323ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId45626a7b543832516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId67546a7b543832587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId77796a7b543832634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId40776a7b5438326a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId61506a7b54383271f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId64486a7b5438327b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId61376a7b54383281c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId30416a7b54383294e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId87566a7b5438329f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId60926a7b543832ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId23126a7b543832b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId34276a7b543832c54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId80066a7b543832ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId65026a7b543832d5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId65696a7b543832e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId61806a7b543832f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId74376a7b543832fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId90286a7b5438330be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId85816a7b54383317d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98046a7b5438332f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId11016a7b54382e10d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11016a7b54382e10d.jpg"/><Relationship Id="rId64796a7b54382fc28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64796a7b54382fc28.jpg"/><Relationship Id="rId88466a7b543833381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88466a7b543833381.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>