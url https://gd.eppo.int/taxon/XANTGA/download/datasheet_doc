--- v14 (2026-08-11)
+++ v15 (2026-09-01)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (ex Ŝutić) Jones et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial spot of pepper, bacterial spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44396a7b54382d7ac" w:history="1">
+            <w:hyperlink r:id="rId39976a96342f77b6a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62156a7b54382d817" w:history="1">
+            <w:hyperlink r:id="rId99976a96342f77bd5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTGA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4012299" name="name51796a7b54382e10f" descr="20450.jpg"/>
+                  <wp:docPr id="52291788" name="name35186a96342f78615" descr="20450.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="20450.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11016a7b54382e10d" cstate="print"/>
+                          <a:blip r:embed="rId52626a96342f78612" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19506a7b54382e270" w:history="1">
+            <w:hyperlink r:id="rId79536a96342f78741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2596,92 +2596,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40416a7b54382f103" w:history="1">
+      <w:hyperlink r:id="rId79126a96342f79558" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65523684" name="name92556a7b54382fc2a" descr="XANTGA_distribution_map.jpg"/>
+            <wp:docPr id="72675438" name="name70586a96342f7a201" descr="XANTGA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTGA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64796a7b54382fc28" cstate="print"/>
+                    <a:blip r:embed="rId26896a96342f7a1ff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16296a7b543830b93" w:history="1">
+      <w:hyperlink r:id="rId65716a96342f7b0ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4738,51 +4738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20806a7b543830c28" w:history="1">
+      <w:hyperlink r:id="rId15396a96342f7b143" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4819,151 +4819,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32196a7b543830cbe" w:history="1">
+      <w:hyperlink r:id="rId71516a96342f7b1ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50016a7b543830d18" w:history="1">
+      <w:hyperlink r:id="rId88716a96342f7b221" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91496a7b543830d6f" w:history="1">
+      <w:hyperlink r:id="rId79946a96342f7b275" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54096a7b543830e1f" w:history="1">
+      <w:hyperlink r:id="rId47576a96342f7b323" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5159,51 +5159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54216a7b543830eed" w:history="1">
+      <w:hyperlink r:id="rId93136a96342f7b3f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24256a7b543830fcb" w:history="1">
+      <w:hyperlink r:id="rId81366a96342f7b4be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36756a7b5438310a9" w:history="1">
+      <w:hyperlink r:id="rId13496a96342f7b598" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64466a7b54383115d" w:history="1">
+      <w:hyperlink r:id="rId54596a96342f7b64e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35366a7b54383120e" w:history="1">
+      <w:hyperlink r:id="rId25326a96342f7b70a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5889,51 +5889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85646a7b54383138a" w:history="1">
+      <w:hyperlink r:id="rId17236a96342f7b888" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5999,51 +5999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31916a7b543831438" w:history="1">
+      <w:hyperlink r:id="rId21996a96342f7b937" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6069,51 +6069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78016a7b5438314ab" w:history="1">
+      <w:hyperlink r:id="rId19916a96342f7b9a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6199,51 +6199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52946a7b543831578" w:history="1">
+      <w:hyperlink r:id="rId27026a96342f7ba76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6425,51 +6425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11036a7b5438316df" w:history="1">
+      <w:hyperlink r:id="rId19156a96342f7bbd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6622,51 +6622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64696a7b54383181d" w:history="1">
+      <w:hyperlink r:id="rId61356a96342f7bd15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6732,51 +6732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17936a7b5438318cb" w:history="1">
+      <w:hyperlink r:id="rId79666a96342f7bdc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6822,51 +6822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52196a7b54383195a" w:history="1">
+      <w:hyperlink r:id="rId18716a96342f7be54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7014,51 +7014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97366a7b543831a89" w:history="1">
+      <w:hyperlink r:id="rId41586a96342f7bf82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7220,51 +7220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15776a7b543831bf6" w:history="1">
+      <w:hyperlink r:id="rId82776a96342f7c0dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7424,51 +7424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92286a7b543831d8b" w:history="1">
+      <w:hyperlink r:id="rId10086a96342f7c228" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7494,51 +7494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29536a7b543831e0f" w:history="1">
+      <w:hyperlink r:id="rId70826a96342f7c299" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7584,51 +7584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27286a7b543831eb7" w:history="1">
+      <w:hyperlink r:id="rId37746a96342f7c336" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7654,51 +7654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81016a7b543831f3a" w:history="1">
+      <w:hyperlink r:id="rId11866a96342f7c3a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82356a7b543831fcd" w:history="1">
+      <w:hyperlink r:id="rId22286a96342f7c437" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7930,51 +7930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94056a7b5438320f8" w:history="1">
+      <w:hyperlink r:id="rId57676a96342f7c560" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8040,51 +8040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53136a7b5438321a8" w:history="1">
+      <w:hyperlink r:id="rId13876a96342f7c60e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8130,51 +8130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91086a7b543832239" w:history="1">
+      <w:hyperlink r:id="rId33676a96342f7c6a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8200,51 +8200,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78496a7b5438322ab" w:history="1">
+      <w:hyperlink r:id="rId82436a96342f7c718" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8290,51 +8290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63246a7b54383233b" w:history="1">
+      <w:hyperlink r:id="rId20956a96342f7c7a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8360,51 +8360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77466a7b5438323ac" w:history="1">
+      <w:hyperlink r:id="rId66746a96342f7c81a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8588,51 +8588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45626a7b543832516" w:history="1">
+      <w:hyperlink r:id="rId70076a96342f7c984" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8658,51 +8658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67546a7b543832587" w:history="1">
+      <w:hyperlink r:id="rId46746a96342f7c9f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8768,51 +8768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77796a7b543832634" w:history="1">
+      <w:hyperlink r:id="rId32886a96342f7caa1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8838,51 +8838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40776a7b5438326a5" w:history="1">
+      <w:hyperlink r:id="rId84116a96342f7cb12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8908,51 +8908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61506a7b54383271f" w:history="1">
+      <w:hyperlink r:id="rId88266a96342f7cb82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8998,51 +8998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64486a7b5438327b4" w:history="1">
+      <w:hyperlink r:id="rId24566a96342f7cc11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9059,51 +9059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61376a7b54383281c" w:history="1">
+      <w:hyperlink r:id="rId70616a96342f7cc76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9227,51 +9227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30416a7b54383294e" w:history="1">
+      <w:hyperlink r:id="rId89976a96342f7cd80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9317,51 +9317,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87566a7b5438329f6" w:history="1">
+      <w:hyperlink r:id="rId18496a96342f7ce0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9447,51 +9447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60926a7b543832ad3" w:history="1">
+      <w:hyperlink r:id="rId23796a96342f7cee6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9537,51 +9537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23126a7b543832b8c" w:history="1">
+      <w:hyperlink r:id="rId47376a96342f7cf8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9647,51 +9647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34276a7b543832c54" w:history="1">
+      <w:hyperlink r:id="rId49856a96342f7d03d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9717,51 +9717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80066a7b543832ccb" w:history="1">
+      <w:hyperlink r:id="rId23446a96342f7d0af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9807,51 +9807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65026a7b543832d5d" w:history="1">
+      <w:hyperlink r:id="rId19436a96342f7d13e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9995,51 +9995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65696a7b543832e8c" w:history="1">
+      <w:hyperlink r:id="rId27236a96342f7d38f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10123,51 +10123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61806a7b543832f5d" w:history="1">
+      <w:hyperlink r:id="rId30296a96342f7d46b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10213,51 +10213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74376a7b543832fed" w:history="1">
+      <w:hyperlink r:id="rId12796a96342f7d4fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10341,51 +10341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90286a7b5438330be" w:history="1">
+      <w:hyperlink r:id="rId74626a96342f7d5cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10451,51 +10451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas hortorum pv. gardneri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85816a7b54383317d" w:history="1">
+      <w:hyperlink r:id="rId80186a96342f7d691" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10680,81 +10680,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98046a7b5438332f0" w:history="1">
+      <w:hyperlink r:id="rId32156a96342f7d868" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6167774" name="name74486a7b543833382" descr="eu_funding_250.png"/>
+            <wp:docPr id="40665318" name="name29416a96342f7d923" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88466a7b543833381" cstate="print"/>
+                    <a:blip r:embed="rId78156a96342f7d922" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10852,137 +10852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60255115">
+  <w:abstractNum w:abstractNumId="29277239">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84687762">
+    <w:lvl w:ilvl="0" w:tplc="73112226">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84687762" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73112226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84687762" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73112226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84687762" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73112226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84687762" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73112226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84687762" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73112226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84687762" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73112226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84687762" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73112226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84687762" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73112226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60255114">
+  <w:abstractNum w:abstractNumId="29277238">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40078780">
+    <w:lvl w:ilvl="0" w:tplc="67820990">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11734,55 +11734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60255114">
-    <w:abstractNumId w:val="60255114"/>
+  <w:num w:numId="29277238">
+    <w:abstractNumId w:val="29277238"/>
   </w:num>
-  <w:num w:numId="60255115">
-    <w:abstractNumId w:val="60255115"/>
+  <w:num w:numId="29277239">
+    <w:abstractNumId w:val="29277239"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23332,51 +23332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId119107044" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId998418161" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44396a7b54382d7ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId62156a7b54382d817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId19506a7b54382e270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId40416a7b54382f103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId16296a7b543830b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId20806a7b543830c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId32196a7b543830cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId50016a7b543830d18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId91496a7b543830d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId54096a7b543830e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId54216a7b543830eed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId24256a7b543830fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId36756a7b5438310a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId64466a7b54383115d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId35366a7b54383120e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId85646a7b54383138a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId31916a7b543831438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId78016a7b5438314ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId52946a7b543831578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId11036a7b5438316df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId64696a7b54383181d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId17936a7b5438318cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId52196a7b54383195a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId97366a7b543831a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId15776a7b543831bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId92286a7b543831d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId29536a7b543831e0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId27286a7b543831eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId81016a7b543831f3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId82356a7b543831fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId94056a7b5438320f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId53136a7b5438321a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId91086a7b543832239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId78496a7b5438322ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId63246a7b54383233b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId77466a7b5438323ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId45626a7b543832516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId67546a7b543832587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId77796a7b543832634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId40776a7b5438326a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId61506a7b54383271f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId64486a7b5438327b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId61376a7b54383281c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId30416a7b54383294e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId87566a7b5438329f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId60926a7b543832ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId23126a7b543832b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId34276a7b543832c54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId80066a7b543832ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId65026a7b543832d5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId65696a7b543832e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId61806a7b543832f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId74376a7b543832fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId90286a7b5438330be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId85816a7b54383317d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98046a7b5438332f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId11016a7b54382e10d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11016a7b54382e10d.jpg"/><Relationship Id="rId64796a7b54382fc28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64796a7b54382fc28.jpg"/><Relationship Id="rId88466a7b543833381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88466a7b543833381.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId843114815" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId615711297" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39976a96342f77b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/" TargetMode="External"/><Relationship Id="rId99976a96342f77bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/categorization" TargetMode="External"/><Relationship Id="rId79536a96342f78741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTGA/photos" TargetMode="External"/><Relationship Id="rId79126a96342f79558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId65716a96342f7b0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId15396a96342f7b143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId71516a96342f7b1ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId88716a96342f7b221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId79946a96342f7b275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId47576a96342f7b323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId93136a96342f7b3f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId81366a96342f7b4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId13496a96342f7b598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId54596a96342f7b64e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId25326a96342f7b70a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId17236a96342f7b888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId21996a96342f7b937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId19916a96342f7b9a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId27026a96342f7ba76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId19156a96342f7bbd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId61356a96342f7bd15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId79666a96342f7bdc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId18716a96342f7be54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId41586a96342f7bf82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId82776a96342f7c0dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId10086a96342f7c228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId70826a96342f7c299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId37746a96342f7c336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId11866a96342f7c3a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId22286a96342f7c437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId57676a96342f7c560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId13876a96342f7c60e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId33676a96342f7c6a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId82436a96342f7c718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId20956a96342f7c7a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId66746a96342f7c81a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId70076a96342f7c984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId46746a96342f7c9f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId32886a96342f7caa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId84116a96342f7cb12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId88266a96342f7cb82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId24566a96342f7cc11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId70616a96342f7cc76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId89976a96342f7cd80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId18496a96342f7ce0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId23796a96342f7cee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId47376a96342f7cf8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId49856a96342f7d03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId23446a96342f7d0af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId19436a96342f7d13e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId27236a96342f7d38f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId30296a96342f7d46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId12796a96342f7d4fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId74626a96342f7d5cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId80186a96342f7d691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32156a96342f7d868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId52626a96342f78612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52626a96342f78612.jpg"/><Relationship Id="rId26896a96342f7a1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26896a96342f7a1ff.jpg"/><Relationship Id="rId78156a96342f7d922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78156a96342f7d922.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>