--- v7 (2026-03-23)
+++ v8 (2026-04-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> angular leaf spot of strawberry, leaf blight of strawberry, vascular collapse of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876969c16b65dc7ca" w:history="1">
+            <w:hyperlink r:id="rId864369dbec538464b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789469c16b65dc835" w:history="1">
+            <w:hyperlink r:id="rId700269dbec53846c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29804368" name="name221269c16b65dcd98" descr="2974.jpg"/>
+                  <wp:docPr id="89652258" name="name498269dbec5384c0d" descr="2974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId328769c16b65dcd96" cstate="print"/>
+                          <a:blip r:embed="rId736469dbec5384c0c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId121269c16b65dcea1" w:history="1">
+            <w:hyperlink r:id="rId186769dbec5384d36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1717,63 +1717,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1988). The disease is widespread in North America and the EPPO region, less so in other continents such as South America, Asia and Africa, probably related to the spread and intensity of strawberry cultivation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49498797" name="name197969c16b65de34d" descr="XANTFR_distribution_map.jpg"/>
+            <wp:docPr id="9356103" name="name448769dbec538614b" descr="XANTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId604469c16b65de34a" cstate="print"/>
+                    <a:blip r:embed="rId241569dbec5386148" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,81 +6123,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 249-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId927669c16b65e015b" w:history="1">
+      <w:hyperlink r:id="rId368969dbec5387f30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2818.2010.03373.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Angular leaf spot of strawberry (bacterial blight). Ohio State University Leaflet HYG -3212, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId900569c16b65e0197" w:history="1">
+      <w:hyperlink r:id="rId642069dbec5387f72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/HYG-3212-11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6272,51 +6272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628169c16b65e0254" w:history="1">
+      <w:hyperlink r:id="rId363669dbec538802f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/64. 10.1111/ppa.12232</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6460,51 +6460,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId809269c16b65e0381" w:history="1">
+      <w:hyperlink r:id="rId171069dbec538815f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2012.751937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6744,51 +6744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cooper, GT (2007) Angular leaf spot of strawberry: disease control strategies and association of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with lesions. 62pp. Thesis, University of Florida, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId965969c16b65e0549" w:history="1">
+      <w:hyperlink r:id="rId345469dbec5388320" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6959,101 +6959,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-764. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId944569c16b65e06a1" w:history="1">
+      <w:hyperlink r:id="rId300069dbec5388499" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2017.1156.111</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dye DW &amp; Wilkie JP (1973) Angular leafspot of strawberry in New Zealand. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Agricultural Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16, 311-314. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501069c16b65e06fc" w:history="1">
+      <w:hyperlink r:id="rId667669dbec53884ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1973.10421109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7079,51 +7079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId991069c16b65e076f" w:history="1">
+      <w:hyperlink r:id="rId830069dbec538855c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTAF/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7345,51 +7345,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Regulated non-quarantine pest Project. An EU funded project for the benefit of the whole EPPO region</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId638569c16b65e091d" w:history="1">
+      <w:hyperlink r:id="rId246569dbec5388719" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7560,51 +7560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L 319, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10 December 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId752369c16b65e0a8c" w:history="1">
+      <w:hyperlink r:id="rId286569dbec5388871" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4651–4668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926569c16b65e0bb8" w:history="1">
+      <w:hyperlink r:id="rId508369dbec538899b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00050-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7838,51 +7838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1094-1102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106369c16b65e0c48" w:history="1">
+      <w:hyperlink r:id="rId891569dbec5388a2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7928,51 +7928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00632-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215869c16b65e0cd7" w:history="1">
+      <w:hyperlink r:id="rId694469dbec5388aba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00642-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8018,51 +8018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e000189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId756869c16b65e0d65" w:history="1">
+      <w:hyperlink r:id="rId170069dbec5388b5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/mgen.0.000189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId172369c16b65e0e30" w:history="1">
+      <w:hyperlink r:id="rId354969dbec5388c2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s42483-020-00061-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8269,51 +8269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1253. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId869569c16b65e0ef1" w:history="1">
+      <w:hyperlink r:id="rId103469dbec5388cf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8081253</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8339,51 +8339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1243-1255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId393469c16b65e0f61" w:history="1">
+      <w:hyperlink r:id="rId522869dbec5388d60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-16-0275-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8429,51 +8429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId983569c16b65e0ff1" w:history="1">
+      <w:hyperlink r:id="rId614569dbec5388def" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AP98012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8539,51 +8539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880369c16b65e109c" w:history="1">
+      <w:hyperlink r:id="rId165769dbec5388e9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.4.400A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8629,51 +8629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1256-1263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId526569c16b65e113a" w:history="1">
+      <w:hyperlink r:id="rId748669dbec5388f35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-18-1395-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8699,51 +8699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 155-159. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId782069c16b65e11ab" w:history="1">
+      <w:hyperlink r:id="rId315869dbec5388fab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2003.626.20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8945,51 +8945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1589, 11 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId791669c16b65e133c" w:history="1">
+      <w:hyperlink r:id="rId902669dbec5389130" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2016.01589</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9035,51 +9035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e01271-01216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336469c16b65e13cc" w:history="1">
+      <w:hyperlink r:id="rId258469dbec53891be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.01271-16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9194,51 +9194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId725669c16b65e14ca" w:history="1">
+      <w:hyperlink r:id="rId100569dbec53892bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060660509507189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9284,101 +9284,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598569c16b65e1557" w:history="1">
+      <w:hyperlink r:id="rId938169dbec5389348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12900</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) International standards for phytosanitary measures (ISPM) 27 - Diagnostic protocols for regulated pests DP 14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId845169c16b65e15a8" w:history="1">
+      <w:hyperlink r:id="rId674569dbec5389399" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9404,51 +9404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28–35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId545569c16b65e1618" w:history="1">
+      <w:hyperlink r:id="rId547169dbec5389408" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.696959</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9585,51 +9585,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653-665. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337269c16b65e1732" w:history="1">
+      <w:hyperlink r:id="rId472469dbec5389521" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2001.00644.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9753,51 +9753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId464669c16b65e1840" w:history="1">
+      <w:hyperlink r:id="rId525669dbec538962b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12090</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9843,51 +9843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569– 577. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId672369c16b65e18cd" w:history="1">
+      <w:hyperlink r:id="rId862469dbec53896b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12497</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10100,51 +10100,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kennedy-Fisher SD (1997) The effect of copper sulphate and host variety on angular leaf spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) of strawberry. Thesis submitted in partial fulfilment of the requirements for the degree of Master of Agriculture. Dalhousie University Halifax, Nova Scotia, Canada, 83pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId643269c16b65e1a88" w:history="1">
+      <w:hyperlink r:id="rId202669dbec5389854" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10199,51 +10199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,290–299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId671769c16b65e1b26" w:history="1">
+      <w:hyperlink r:id="rId281669dbec53898f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10358,51 +10358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-100. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975169c16b65e1c25" w:history="1">
+      <w:hyperlink r:id="rId159069dbec53899ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2010.16.1.097</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10457,51 +10457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413069c16b65e1ccb" w:history="1">
+      <w:hyperlink r:id="rId480569dbec5389a8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2560-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10596,51 +10596,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maas JL (1998) Compendium of Strawberry Diseases. Second Edition, 98p. APS Press, St Paul (MN), USA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId145769c16b65e1dac" w:history="1">
+      <w:hyperlink r:id="rId542569dbec5389b9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890546178</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10978,51 +10978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId925469c16b65e2026" w:history="1">
+      <w:hyperlink r:id="rId442769dbec5389e43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02284.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11429,51 +11429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2881–2887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId961069c16b65e231a" w:history="1">
+      <w:hyperlink r:id="rId689169dbec538a113" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65220-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11499,51 +11499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 502-512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId645169c16b65e238d" w:history="1">
+      <w:hyperlink r:id="rId571469dbec538a183" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5424/sjar/2012102-345-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11698,51 +11698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115369c16b65e24d4" w:history="1">
+      <w:hyperlink r:id="rId764669dbec538a2c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77612-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11933,51 +11933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry planting stock. Chapter 34. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, 2nd Edition. January 2017, 249-254. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId370669c16b65e264f" w:history="1">
+      <w:hyperlink r:id="rId419569dbec538a43b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12023,51 +12023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1191-1201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId553069c16b65e26df" w:history="1">
+      <w:hyperlink r:id="rId474369dbec538a4c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00122-016-2695-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12485,51 +12485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId917169c16b65e29e6" w:history="1">
+      <w:hyperlink r:id="rId557769dbec538a7a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2003.00591.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12653,51 +12653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 281-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId183569c16b65e2b02" w:history="1">
+      <w:hyperlink r:id="rId351969dbec538a8b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2004.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299-308. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId428669c16b65e2c11" w:history="1">
+      <w:hyperlink r:id="rId733369dbec538aaae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-3-0299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 359-368. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112169c16b65e2c94" w:history="1">
+      <w:hyperlink r:id="rId324669dbec538ab3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-98-3-0359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12972,51 +12972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 234-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId894869c16b65e2d05" w:history="1">
+      <w:hyperlink r:id="rId874669dbec538abae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.698181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13073,51 +13073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 116-124 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538269c16b65e2da4" w:history="1">
+      <w:hyperlink r:id="rId796369dbec538ac51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-22-0719-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13319,51 +13319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag DJ, Bergsma-Vlami M, Van Vaerenbergh J, Vandroemme J &amp; Maes M (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Netherlands Food and Consumer Product Safety Authority, Utrecht, the Netherlands - Institute for Agricultural and Fisheries Research, Merelbeke, Belgium - available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934369c16b65e2f29" w:history="1">
+      <w:hyperlink r:id="rId722669dbec538addf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nvwa.nl/txmpub/files/?p_file_id=2203331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13456,51 +13456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 711–722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId782769c16b65e303c" w:history="1">
+      <w:hyperlink r:id="rId454069dbec538aee3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-1513-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13537,51 +13537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 438-444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId399669c16b65e30ec" w:history="1">
+      <w:hyperlink r:id="rId422069dbec538af68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2007.01813.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13647,51 +13647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1123-1131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId705369c16b65e319d" w:history="1">
+      <w:hyperlink r:id="rId399569dbec538b016" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13949,51 +13949,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in de aardbeiteelt en de ontwikkeling van een </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hygiëne protocol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId511669c16b65e3380" w:history="1">
+      <w:hyperlink r:id="rId702869dbec538b1f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/290364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14028,51 +14028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry tissues </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108, 681-690. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175769c16b65e33fe" w:history="1">
+      <w:hyperlink r:id="rId859769dbec538b270" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-17-0356-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14118,51 +14118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0147122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId472869c16b65e348e" w:history="1">
+      <w:hyperlink r:id="rId560869dbec538b2ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147122</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1105–1112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId387569c16b65e351e" w:history="1">
+      <w:hyperlink r:id="rId313269dbec538b38f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-19-2248-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14338,51 +14338,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,379–83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610769c16b65e3601" w:history="1">
+      <w:hyperlink r:id="rId280969dbec538b45b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2007.05.018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14439,51 +14439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId333669c16b65e36a7" w:history="1">
+      <w:hyperlink r:id="rId168869dbec538b4fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3233/JBR-140086</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14607,51 +14607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId313369c16b65e37b3" w:history="1">
+      <w:hyperlink r:id="rId142869dbec538b5ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2016.22.1.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14697,51 +14697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId959969c16b65e3843" w:history="1">
+      <w:hyperlink r:id="rId630369dbec538b69a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0045-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14876,51 +14876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997269c16b65e3984" w:history="1">
+      <w:hyperlink r:id="rId151469dbec538b7c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15111,81 +15111,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 17-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId731569c16b65e3b13" w:history="1">
+      <w:hyperlink r:id="rId410869dbec538b94d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01128.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8650562" name="name155469c16b65e3b85" descr="eu_funding_250.png"/>
+            <wp:docPr id="18333114" name="name244569dbec538b9b5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId963669c16b65e3b84" cstate="print"/>
+                    <a:blip r:embed="rId452969dbec538b9b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15283,137 +15283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41811917">
+  <w:abstractNum w:abstractNumId="24166136">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97590520">
+    <w:lvl w:ilvl="0" w:tplc="19531114">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97590520" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19531114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97590520" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19531114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97590520" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19531114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97590520" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19531114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97590520" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19531114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97590520" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19531114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97590520" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19531114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97590520" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19531114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41811916">
+  <w:abstractNum w:abstractNumId="24166135">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31419644">
+    <w:lvl w:ilvl="0" w:tplc="23392433">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16165,55 +16165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41811916">
-    <w:abstractNumId w:val="41811916"/>
+  <w:num w:numId="24166135">
+    <w:abstractNumId w:val="24166135"/>
   </w:num>
-  <w:num w:numId="41811917">
-    <w:abstractNumId w:val="41811917"/>
+  <w:num w:numId="24166136">
+    <w:abstractNumId w:val="24166136"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27763,51 +27763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId726625179" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId657884152" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId876969c16b65dc7ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId789469c16b65dc835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId121269c16b65dcea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId927669c16b65e015b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId900569c16b65e0197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId628169c16b65e0254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId809269c16b65e0381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId965969c16b65e0549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId944569c16b65e06a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId501069c16b65e06fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId991069c16b65e076f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId638569c16b65e091d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId752369c16b65e0a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId926569c16b65e0bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId106369c16b65e0c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId215869c16b65e0cd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId756869c16b65e0d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId172369c16b65e0e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId869569c16b65e0ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId393469c16b65e0f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId983569c16b65e0ff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId880369c16b65e109c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId526569c16b65e113a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId782069c16b65e11ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId791669c16b65e133c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId336469c16b65e13cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId725669c16b65e14ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId598569c16b65e1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId845169c16b65e15a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId545569c16b65e1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId337269c16b65e1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId464669c16b65e1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId672369c16b65e18cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId643269c16b65e1a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId671769c16b65e1b26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId975169c16b65e1c25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId413069c16b65e1ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId145769c16b65e1dac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId925469c16b65e2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId961069c16b65e231a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId645169c16b65e238d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId115369c16b65e24d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId370669c16b65e264f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId553069c16b65e26df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId917169c16b65e29e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId183569c16b65e2b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId428669c16b65e2c11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId112169c16b65e2c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId894869c16b65e2d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId538269c16b65e2da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId934369c16b65e2f29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId782769c16b65e303c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId399669c16b65e30ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId705369c16b65e319d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId511669c16b65e3380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId175769c16b65e33fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId472869c16b65e348e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId387569c16b65e351e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId610769c16b65e3601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId333669c16b65e36a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId313369c16b65e37b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId959969c16b65e3843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId997269c16b65e3984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId731569c16b65e3b13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId328769c16b65dcd96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId328769c16b65dcd96.jpg"/><Relationship Id="rId604469c16b65de34a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId604469c16b65de34a.jpg"/><Relationship Id="rId963669c16b65e3b84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId963669c16b65e3b84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId662624490" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId997938346" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId864369dbec538464b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId700269dbec53846c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId186769dbec5384d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId368969dbec5387f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId642069dbec5387f72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId363669dbec538802f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId171069dbec538815f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId345469dbec5388320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId300069dbec5388499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId667669dbec53884ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId830069dbec538855c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId246569dbec5388719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId286569dbec5388871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId508369dbec538899b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId891569dbec5388a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId694469dbec5388aba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId170069dbec5388b5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId354969dbec5388c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId103469dbec5388cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId522869dbec5388d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId614569dbec5388def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId165769dbec5388e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId748669dbec5388f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId315869dbec5388fab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId902669dbec5389130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId258469dbec53891be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId100569dbec53892bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId938169dbec5389348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId674569dbec5389399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId547169dbec5389408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId472469dbec5389521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId525669dbec538962b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId862469dbec53896b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId202669dbec5389854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId281669dbec53898f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId159069dbec53899ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId480569dbec5389a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId542569dbec5389b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId442769dbec5389e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId689169dbec538a113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId571469dbec538a183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId764669dbec538a2c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId419569dbec538a43b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId474369dbec538a4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId557769dbec538a7a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId351969dbec538a8b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId733369dbec538aaae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId324669dbec538ab3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId874669dbec538abae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId796369dbec538ac51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId722669dbec538addf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId454069dbec538aee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId422069dbec538af68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId399569dbec538b016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId702869dbec538b1f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId859769dbec538b270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId560869dbec538b2ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId313269dbec538b38f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId280969dbec538b45b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId168869dbec538b4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId142869dbec538b5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId630369dbec538b69a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId151469dbec538b7c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId410869dbec538b94d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId736469dbec5384c0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId736469dbec5384c0c.jpg"/><Relationship Id="rId241569dbec5386148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId241569dbec5386148.jpg"/><Relationship Id="rId452969dbec538b9b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId452969dbec538b9b4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>