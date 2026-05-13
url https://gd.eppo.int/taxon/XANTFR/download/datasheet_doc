--- v8 (2026-04-12)
+++ v9 (2026-05-13)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> angular leaf spot of strawberry, leaf blight of strawberry, vascular collapse of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864369dbec538464b" w:history="1">
+            <w:hyperlink r:id="rId48676a04e0f5e4416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700269dbec53846c1" w:history="1">
+            <w:hyperlink r:id="rId87706a04e0f5e447f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89652258" name="name498269dbec5384c0d" descr="2974.jpg"/>
+                  <wp:docPr id="79163995" name="name40546a04e0f5e492e" descr="2974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId736469dbec5384c0c" cstate="print"/>
+                          <a:blip r:embed="rId37186a04e0f5e492c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId186769dbec5384d36" w:history="1">
+            <w:hyperlink r:id="rId15436a04e0f5e4a99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1717,63 +1717,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1988). The disease is widespread in North America and the EPPO region, less so in other continents such as South America, Asia and Africa, probably related to the spread and intensity of strawberry cultivation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9356103" name="name448769dbec538614b" descr="XANTFR_distribution_map.jpg"/>
+            <wp:docPr id="74575394" name="name40476a04e0f5e5bea" descr="XANTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId241569dbec5386148" cstate="print"/>
+                    <a:blip r:embed="rId98306a04e0f5e5be8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,81 +6123,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 249-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId368969dbec5387f30" w:history="1">
+      <w:hyperlink r:id="rId18996a04e0f5e7a74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2818.2010.03373.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Angular leaf spot of strawberry (bacterial blight). Ohio State University Leaflet HYG -3212, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId642069dbec5387f72" w:history="1">
+      <w:hyperlink r:id="rId36306a04e0f5e7aaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/HYG-3212-11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6272,51 +6272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363669dbec538802f" w:history="1">
+      <w:hyperlink r:id="rId47376a04e0f5e7b6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/64. 10.1111/ppa.12232</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6460,51 +6460,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171069dbec538815f" w:history="1">
+      <w:hyperlink r:id="rId91396a04e0f5e7ca3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2012.751937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6744,51 +6744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cooper, GT (2007) Angular leaf spot of strawberry: disease control strategies and association of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with lesions. 62pp. Thesis, University of Florida, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId345469dbec5388320" w:history="1">
+      <w:hyperlink r:id="rId65466a04e0f5e7e6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6959,101 +6959,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-764. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId300069dbec5388499" w:history="1">
+      <w:hyperlink r:id="rId73296a04e0f5e7fd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2017.1156.111</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dye DW &amp; Wilkie JP (1973) Angular leafspot of strawberry in New Zealand. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Agricultural Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16, 311-314. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId667669dbec53884ed" w:history="1">
+      <w:hyperlink r:id="rId18356a04e0f5e8027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1973.10421109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7079,51 +7079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId830069dbec538855c" w:history="1">
+      <w:hyperlink r:id="rId19376a04e0f5e8096" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTAF/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7345,51 +7345,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Regulated non-quarantine pest Project. An EU funded project for the benefit of the whole EPPO region</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId246569dbec5388719" w:history="1">
+      <w:hyperlink r:id="rId98546a04e0f5e8242" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7560,51 +7560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L 319, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10 December 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286569dbec5388871" w:history="1">
+      <w:hyperlink r:id="rId28146a04e0f5e8399" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4651–4668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId508369dbec538899b" w:history="1">
+      <w:hyperlink r:id="rId18276a04e0f5e84c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00050-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7838,51 +7838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1094-1102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891569dbec5388a2c" w:history="1">
+      <w:hyperlink r:id="rId22416a04e0f5e8554" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7928,51 +7928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00632-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694469dbec5388aba" w:history="1">
+      <w:hyperlink r:id="rId91416a04e0f5e85e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00642-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8018,51 +8018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e000189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId170069dbec5388b5c" w:history="1">
+      <w:hyperlink r:id="rId60286a04e0f5e8670" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/mgen.0.000189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId354969dbec5388c2e" w:history="1">
+      <w:hyperlink r:id="rId96846a04e0f5e877d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s42483-020-00061-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8269,51 +8269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1253. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103469dbec5388cf0" w:history="1">
+      <w:hyperlink r:id="rId86546a04e0f5e8852" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8081253</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8339,51 +8339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1243-1255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522869dbec5388d60" w:history="1">
+      <w:hyperlink r:id="rId57576a04e0f5e88c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-16-0275-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8429,51 +8429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId614569dbec5388def" w:history="1">
+      <w:hyperlink r:id="rId42446a04e0f5e8958" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AP98012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8539,51 +8539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId165769dbec5388e9d" w:history="1">
+      <w:hyperlink r:id="rId95406a04e0f5e8a17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.4.400A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8629,51 +8629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1256-1263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId748669dbec5388f35" w:history="1">
+      <w:hyperlink r:id="rId67506a04e0f5e8aab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-18-1395-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8699,51 +8699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 155-159. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId315869dbec5388fab" w:history="1">
+      <w:hyperlink r:id="rId88666a04e0f5e8b1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2003.626.20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8945,51 +8945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1589, 11 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId902669dbec5389130" w:history="1">
+      <w:hyperlink r:id="rId65006a04e0f5e8ca8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2016.01589</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9035,51 +9035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e01271-01216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258469dbec53891be" w:history="1">
+      <w:hyperlink r:id="rId75246a04e0f5e8d36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.01271-16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9194,51 +9194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100569dbec53892bb" w:history="1">
+      <w:hyperlink r:id="rId12946a04e0f5e8e36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060660509507189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9284,101 +9284,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId938169dbec5389348" w:history="1">
+      <w:hyperlink r:id="rId29106a04e0f5e8ec4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12900</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) International standards for phytosanitary measures (ISPM) 27 - Diagnostic protocols for regulated pests DP 14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674569dbec5389399" w:history="1">
+      <w:hyperlink r:id="rId29476a04e0f5e8f16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9404,51 +9404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28–35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId547169dbec5389408" w:history="1">
+      <w:hyperlink r:id="rId42926a04e0f5e8f85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.696959</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9585,51 +9585,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653-665. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId472469dbec5389521" w:history="1">
+      <w:hyperlink r:id="rId68196a04e0f5e90a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2001.00644.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9753,51 +9753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId525669dbec538962b" w:history="1">
+      <w:hyperlink r:id="rId84826a04e0f5e91af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12090</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9843,51 +9843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569– 577. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862469dbec53896b8" w:history="1">
+      <w:hyperlink r:id="rId27876a04e0f5e923d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12497</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10100,51 +10100,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kennedy-Fisher SD (1997) The effect of copper sulphate and host variety on angular leaf spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) of strawberry. Thesis submitted in partial fulfilment of the requirements for the degree of Master of Agriculture. Dalhousie University Halifax, Nova Scotia, Canada, 83pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202669dbec5389854" w:history="1">
+      <w:hyperlink r:id="rId79376a04e0f5e93ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10199,51 +10199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,290–299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281669dbec53898f0" w:history="1">
+      <w:hyperlink r:id="rId50766a04e0f5e948b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10358,51 +10358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-100. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId159069dbec53899ed" w:history="1">
+      <w:hyperlink r:id="rId53776a04e0f5e958b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2010.16.1.097</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10457,51 +10457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480569dbec5389a8f" w:history="1">
+      <w:hyperlink r:id="rId97976a04e0f5e9641" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2560-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10596,51 +10596,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maas JL (1998) Compendium of Strawberry Diseases. Second Edition, 98p. APS Press, St Paul (MN), USA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId542569dbec5389b9c" w:history="1">
+      <w:hyperlink r:id="rId86166a04e0f5e9726" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890546178</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10978,51 +10978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId442769dbec5389e43" w:history="1">
+      <w:hyperlink r:id="rId70496a04e0f5e998a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02284.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11429,51 +11429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2881–2887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId689169dbec538a113" w:history="1">
+      <w:hyperlink r:id="rId78146a04e0f5e9c57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65220-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11499,51 +11499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 502-512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId571469dbec538a183" w:history="1">
+      <w:hyperlink r:id="rId74476a04e0f5e9cc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5424/sjar/2012102-345-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11698,51 +11698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId764669dbec538a2c6" w:history="1">
+      <w:hyperlink r:id="rId35586a04e0f5e9e09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77612-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11933,51 +11933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry planting stock. Chapter 34. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, 2nd Edition. January 2017, 249-254. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId419569dbec538a43b" w:history="1">
+      <w:hyperlink r:id="rId44966a04e0f5e9f8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12023,51 +12023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1191-1201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId474369dbec538a4c8" w:history="1">
+      <w:hyperlink r:id="rId58046a04e0f5ea01f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00122-016-2695-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12485,51 +12485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId557769dbec538a7a7" w:history="1">
+      <w:hyperlink r:id="rId10086a04e0f5ea2f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2003.00591.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12653,51 +12653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 281-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId351969dbec538a8b2" w:history="1">
+      <w:hyperlink r:id="rId27486a04e0f5ea3ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2004.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299-308. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId733369dbec538aaae" w:history="1">
+      <w:hyperlink r:id="rId41376a04e0f5ea509" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-3-0299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 359-368. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId324669dbec538ab3a" w:history="1">
+      <w:hyperlink r:id="rId73816a04e0f5ea58b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-98-3-0359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12972,51 +12972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 234-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId874669dbec538abae" w:history="1">
+      <w:hyperlink r:id="rId33226a04e0f5ea612" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.698181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13073,51 +13073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 116-124 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796369dbec538ac51" w:history="1">
+      <w:hyperlink r:id="rId42436a04e0f5ea6b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-22-0719-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13319,51 +13319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag DJ, Bergsma-Vlami M, Van Vaerenbergh J, Vandroemme J &amp; Maes M (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Netherlands Food and Consumer Product Safety Authority, Utrecht, the Netherlands - Institute for Agricultural and Fisheries Research, Merelbeke, Belgium - available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId722669dbec538addf" w:history="1">
+      <w:hyperlink r:id="rId62926a04e0f5ea83e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nvwa.nl/txmpub/files/?p_file_id=2203331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13456,51 +13456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 711–722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId454069dbec538aee3" w:history="1">
+      <w:hyperlink r:id="rId49136a04e0f5ea917" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-1513-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13537,51 +13537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 438-444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId422069dbec538af68" w:history="1">
+      <w:hyperlink r:id="rId78416a04e0f5ea998" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2007.01813.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13647,51 +13647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1123-1131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId399569dbec538b016" w:history="1">
+      <w:hyperlink r:id="rId26966a04e0f5eaa45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13949,51 +13949,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in de aardbeiteelt en de ontwikkeling van een </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hygiëne protocol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702869dbec538b1f2" w:history="1">
+      <w:hyperlink r:id="rId50236a04e0f5eac2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/290364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14028,51 +14028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry tissues </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108, 681-690. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859769dbec538b270" w:history="1">
+      <w:hyperlink r:id="rId39506a04e0f5eacab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-17-0356-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14118,51 +14118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0147122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560869dbec538b2ff" w:history="1">
+      <w:hyperlink r:id="rId23086a04e0f5ead39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147122</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1105–1112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId313269dbec538b38f" w:history="1">
+      <w:hyperlink r:id="rId97336a04e0f5eadc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-19-2248-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14338,51 +14338,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,379–83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280969dbec538b45b" w:history="1">
+      <w:hyperlink r:id="rId58046a04e0f5eae92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2007.05.018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14439,51 +14439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168869dbec538b4fa" w:history="1">
+      <w:hyperlink r:id="rId31626a04e0f5eaf33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3233/JBR-140086</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14607,51 +14607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142869dbec538b5ff" w:history="1">
+      <w:hyperlink r:id="rId69796a04e0f5eb03a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2016.22.1.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14697,51 +14697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId630369dbec538b69a" w:history="1">
+      <w:hyperlink r:id="rId69566a04e0f5eb0c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0045-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14876,51 +14876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151469dbec538b7c4" w:history="1">
+      <w:hyperlink r:id="rId16646a04e0f5eb1ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15111,81 +15111,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 17-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId410869dbec538b94d" w:history="1">
+      <w:hyperlink r:id="rId65236a04e0f5eb375" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01128.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18333114" name="name244569dbec538b9b5" descr="eu_funding_250.png"/>
+            <wp:docPr id="47211012" name="name80546a04e0f5eb3fb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId452969dbec538b9b4" cstate="print"/>
+                    <a:blip r:embed="rId17996a04e0f5eb3f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15283,137 +15283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24166136">
+  <w:abstractNum w:abstractNumId="17027786">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19531114">
+    <w:lvl w:ilvl="0" w:tplc="65493988">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19531114" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65493988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19531114" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65493988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19531114" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65493988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19531114" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65493988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19531114" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65493988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19531114" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65493988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19531114" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65493988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19531114" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65493988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24166135">
+  <w:abstractNum w:abstractNumId="17027785">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23392433">
+    <w:lvl w:ilvl="0" w:tplc="19616513">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16165,55 +16165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24166135">
-    <w:abstractNumId w:val="24166135"/>
+  <w:num w:numId="17027785">
+    <w:abstractNumId w:val="17027785"/>
   </w:num>
-  <w:num w:numId="24166136">
-    <w:abstractNumId w:val="24166136"/>
+  <w:num w:numId="17027786">
+    <w:abstractNumId w:val="17027786"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27763,51 +27763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId662624490" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId997938346" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId864369dbec538464b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId700269dbec53846c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId186769dbec5384d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId368969dbec5387f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId642069dbec5387f72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId363669dbec538802f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId171069dbec538815f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId345469dbec5388320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId300069dbec5388499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId667669dbec53884ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId830069dbec538855c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId246569dbec5388719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId286569dbec5388871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId508369dbec538899b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId891569dbec5388a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId694469dbec5388aba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId170069dbec5388b5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId354969dbec5388c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId103469dbec5388cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId522869dbec5388d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId614569dbec5388def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId165769dbec5388e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId748669dbec5388f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId315869dbec5388fab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId902669dbec5389130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId258469dbec53891be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId100569dbec53892bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId938169dbec5389348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId674569dbec5389399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId547169dbec5389408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId472469dbec5389521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId525669dbec538962b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId862469dbec53896b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId202669dbec5389854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId281669dbec53898f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId159069dbec53899ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId480569dbec5389a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId542569dbec5389b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId442769dbec5389e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId689169dbec538a113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId571469dbec538a183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId764669dbec538a2c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId419569dbec538a43b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId474369dbec538a4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId557769dbec538a7a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId351969dbec538a8b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId733369dbec538aaae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId324669dbec538ab3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId874669dbec538abae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId796369dbec538ac51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId722669dbec538addf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId454069dbec538aee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId422069dbec538af68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId399569dbec538b016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId702869dbec538b1f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId859769dbec538b270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId560869dbec538b2ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId313269dbec538b38f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId280969dbec538b45b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId168869dbec538b4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId142869dbec538b5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId630369dbec538b69a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId151469dbec538b7c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId410869dbec538b94d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId736469dbec5384c0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId736469dbec5384c0c.jpg"/><Relationship Id="rId241569dbec5386148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId241569dbec5386148.jpg"/><Relationship Id="rId452969dbec538b9b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId452969dbec538b9b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522448126" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId769064268" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48676a04e0f5e4416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId87706a04e0f5e447f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId15436a04e0f5e4a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId18996a04e0f5e7a74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId36306a04e0f5e7aaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId47376a04e0f5e7b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId91396a04e0f5e7ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId65466a04e0f5e7e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId73296a04e0f5e7fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId18356a04e0f5e8027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId19376a04e0f5e8096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId98546a04e0f5e8242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId28146a04e0f5e8399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId18276a04e0f5e84c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId22416a04e0f5e8554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId91416a04e0f5e85e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId60286a04e0f5e8670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId96846a04e0f5e877d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId86546a04e0f5e8852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId57576a04e0f5e88c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId42446a04e0f5e8958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId95406a04e0f5e8a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId67506a04e0f5e8aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId88666a04e0f5e8b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId65006a04e0f5e8ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId75246a04e0f5e8d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId12946a04e0f5e8e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId29106a04e0f5e8ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId29476a04e0f5e8f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId42926a04e0f5e8f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId68196a04e0f5e90a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId84826a04e0f5e91af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId27876a04e0f5e923d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId79376a04e0f5e93ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId50766a04e0f5e948b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId53776a04e0f5e958b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId97976a04e0f5e9641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId86166a04e0f5e9726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId70496a04e0f5e998a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId78146a04e0f5e9c57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId74476a04e0f5e9cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId35586a04e0f5e9e09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId44966a04e0f5e9f8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId58046a04e0f5ea01f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId10086a04e0f5ea2f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId27486a04e0f5ea3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId41376a04e0f5ea509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId73816a04e0f5ea58b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId33226a04e0f5ea612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId42436a04e0f5ea6b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId62926a04e0f5ea83e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId49136a04e0f5ea917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId78416a04e0f5ea998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId26966a04e0f5eaa45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId50236a04e0f5eac2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId39506a04e0f5eacab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId23086a04e0f5ead39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId97336a04e0f5eadc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId58046a04e0f5eae92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId31626a04e0f5eaf33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId69796a04e0f5eb03a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId69566a04e0f5eb0c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId16646a04e0f5eb1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65236a04e0f5eb375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId37186a04e0f5e492c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37186a04e0f5e492c.jpg"/><Relationship Id="rId98306a04e0f5e5be8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98306a04e0f5e5be8.jpg"/><Relationship Id="rId17996a04e0f5eb3f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17996a04e0f5eb3f9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>