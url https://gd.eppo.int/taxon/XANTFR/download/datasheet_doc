--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> angular leaf spot of strawberry, leaf blight of strawberry, vascular collapse of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48676a04e0f5e4416" w:history="1">
+            <w:hyperlink r:id="rId28196a1f7146203e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87706a04e0f5e447f" w:history="1">
+            <w:hyperlink r:id="rId72606a1f714620455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79163995" name="name40546a04e0f5e492e" descr="2974.jpg"/>
+                  <wp:docPr id="34944426" name="name55676a1f714620ac9" descr="2974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37186a04e0f5e492c" cstate="print"/>
+                          <a:blip r:embed="rId83236a1f714620ac7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15436a04e0f5e4a99" w:history="1">
+            <w:hyperlink r:id="rId85996a1f714620c37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1717,63 +1717,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1988). The disease is widespread in North America and the EPPO region, less so in other continents such as South America, Asia and Africa, probably related to the spread and intensity of strawberry cultivation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74575394" name="name40476a04e0f5e5bea" descr="XANTFR_distribution_map.jpg"/>
+            <wp:docPr id="49683297" name="name28176a1f7146220ef" descr="XANTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98306a04e0f5e5be8" cstate="print"/>
+                    <a:blip r:embed="rId41206a1f7146220ed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,81 +6123,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 249-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18996a04e0f5e7a74" w:history="1">
+      <w:hyperlink r:id="rId89336a1f7146245ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2818.2010.03373.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Angular leaf spot of strawberry (bacterial blight). Ohio State University Leaflet HYG -3212, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36306a04e0f5e7aaf" w:history="1">
+      <w:hyperlink r:id="rId14976a1f7146245f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/HYG-3212-11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6272,51 +6272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47376a04e0f5e7b6a" w:history="1">
+      <w:hyperlink r:id="rId66436a1f7146246fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/64. 10.1111/ppa.12232</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6460,51 +6460,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91396a04e0f5e7ca3" w:history="1">
+      <w:hyperlink r:id="rId71596a1f714624878" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2012.751937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6744,51 +6744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cooper, GT (2007) Angular leaf spot of strawberry: disease control strategies and association of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with lesions. 62pp. Thesis, University of Florida, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65466a04e0f5e7e6f" w:history="1">
+      <w:hyperlink r:id="rId25846a1f714624adb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6959,101 +6959,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-764. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73296a04e0f5e7fd4" w:history="1">
+      <w:hyperlink r:id="rId95306a1f714624c7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2017.1156.111</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dye DW &amp; Wilkie JP (1973) Angular leafspot of strawberry in New Zealand. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Agricultural Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16, 311-314. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18356a04e0f5e8027" w:history="1">
+      <w:hyperlink r:id="rId80626a1f714624cd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1973.10421109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7079,51 +7079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19376a04e0f5e8096" w:history="1">
+      <w:hyperlink r:id="rId91416a1f714624d47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTAF/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7345,51 +7345,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Regulated non-quarantine pest Project. An EU funded project for the benefit of the whole EPPO region</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98546a04e0f5e8242" w:history="1">
+      <w:hyperlink r:id="rId46526a1f714625a50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7560,51 +7560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L 319, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10 December 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28146a04e0f5e8399" w:history="1">
+      <w:hyperlink r:id="rId26716a1f714625bc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4651–4668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18276a04e0f5e84c4" w:history="1">
+      <w:hyperlink r:id="rId16216a1f714625d61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00050-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7838,51 +7838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1094-1102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22416a04e0f5e8554" w:history="1">
+      <w:hyperlink r:id="rId52976a1f714625df9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7928,51 +7928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00632-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91416a04e0f5e85e2" w:history="1">
+      <w:hyperlink r:id="rId26006a1f714625e8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00642-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8018,51 +8018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e000189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60286a04e0f5e8670" w:history="1">
+      <w:hyperlink r:id="rId32436a1f714625f20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/mgen.0.000189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96846a04e0f5e877d" w:history="1">
+      <w:hyperlink r:id="rId86136a1f714625fef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s42483-020-00061-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8269,51 +8269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1253. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86546a04e0f5e8852" w:history="1">
+      <w:hyperlink r:id="rId19986a1f7146260b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8081253</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8339,51 +8339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1243-1255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57576a04e0f5e88c7" w:history="1">
+      <w:hyperlink r:id="rId75326a1f714626160" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-16-0275-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8429,51 +8429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42446a04e0f5e8958" w:history="1">
+      <w:hyperlink r:id="rId54916a1f7146262c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AP98012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8539,51 +8539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95406a04e0f5e8a17" w:history="1">
+      <w:hyperlink r:id="rId68466a1f714626384" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.4.400A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8629,51 +8629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1256-1263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67506a04e0f5e8aab" w:history="1">
+      <w:hyperlink r:id="rId70436a1f714626473" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-18-1395-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8699,51 +8699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 155-159. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88666a04e0f5e8b1d" w:history="1">
+      <w:hyperlink r:id="rId81286a1f7146264ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2003.626.20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8945,51 +8945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1589, 11 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65006a04e0f5e8ca8" w:history="1">
+      <w:hyperlink r:id="rId83476a1f7146266c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2016.01589</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9035,51 +9035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e01271-01216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75246a04e0f5e8d36" w:history="1">
+      <w:hyperlink r:id="rId52366a1f714626752" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.01271-16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9194,51 +9194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12946a04e0f5e8e36" w:history="1">
+      <w:hyperlink r:id="rId10196a1f7146268a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060660509507189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9284,101 +9284,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29106a04e0f5e8ec4" w:history="1">
+      <w:hyperlink r:id="rId13016a1f714626942" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12900</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) International standards for phytosanitary measures (ISPM) 27 - Diagnostic protocols for regulated pests DP 14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29476a04e0f5e8f16" w:history="1">
+      <w:hyperlink r:id="rId24436a1f7146269f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9404,51 +9404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28–35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42926a04e0f5e8f85" w:history="1">
+      <w:hyperlink r:id="rId65826a1f714626a69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.696959</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9585,51 +9585,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653-665. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68196a04e0f5e90a3" w:history="1">
+      <w:hyperlink r:id="rId96316a1f714626b8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2001.00644.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9753,51 +9753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84826a04e0f5e91af" w:history="1">
+      <w:hyperlink r:id="rId11926a1f714626cee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12090</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9843,51 +9843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569– 577. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27876a04e0f5e923d" w:history="1">
+      <w:hyperlink r:id="rId66466a1f714626d81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12497</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10100,51 +10100,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kennedy-Fisher SD (1997) The effect of copper sulphate and host variety on angular leaf spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) of strawberry. Thesis submitted in partial fulfilment of the requirements for the degree of Master of Agriculture. Dalhousie University Halifax, Nova Scotia, Canada, 83pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79376a04e0f5e93ec" w:history="1">
+      <w:hyperlink r:id="rId34706a1f714626f2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10199,51 +10199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,290–299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50766a04e0f5e948b" w:history="1">
+      <w:hyperlink r:id="rId49136a1f714626fca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10358,51 +10358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-100. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53776a04e0f5e958b" w:history="1">
+      <w:hyperlink r:id="rId93506a1f7146270e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2010.16.1.097</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10457,51 +10457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97976a04e0f5e9641" w:history="1">
+      <w:hyperlink r:id="rId48046a1f714627196" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2560-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10596,51 +10596,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maas JL (1998) Compendium of Strawberry Diseases. Second Edition, 98p. APS Press, St Paul (MN), USA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86166a04e0f5e9726" w:history="1">
+      <w:hyperlink r:id="rId10676a1f71462727e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890546178</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10978,51 +10978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70496a04e0f5e998a" w:history="1">
+      <w:hyperlink r:id="rId27946a1f7146275d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02284.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11429,51 +11429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2881–2887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78146a04e0f5e9c57" w:history="1">
+      <w:hyperlink r:id="rId71776a1f71462790c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65220-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11499,51 +11499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 502-512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74476a04e0f5e9cc7" w:history="1">
+      <w:hyperlink r:id="rId61876a1f714627980" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5424/sjar/2012102-345-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11698,51 +11698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35586a04e0f5e9e09" w:history="1">
+      <w:hyperlink r:id="rId44256a1f714627acb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77612-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11933,51 +11933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry planting stock. Chapter 34. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, 2nd Edition. January 2017, 249-254. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44966a04e0f5e9f8e" w:history="1">
+      <w:hyperlink r:id="rId88606a1f714627c49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12023,51 +12023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1191-1201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58046a04e0f5ea01f" w:history="1">
+      <w:hyperlink r:id="rId91096a1f714627cd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00122-016-2695-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12485,51 +12485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10086a04e0f5ea2f5" w:history="1">
+      <w:hyperlink r:id="rId88276a1f714627fbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2003.00591.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12653,51 +12653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 281-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27486a04e0f5ea3ff" w:history="1">
+      <w:hyperlink r:id="rId94686a1f7146280ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2004.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299-308. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41376a04e0f5ea509" w:history="1">
+      <w:hyperlink r:id="rId37956a1f7146281fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-3-0299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 359-368. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73816a04e0f5ea58b" w:history="1">
+      <w:hyperlink r:id="rId34666a1f714628281" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-98-3-0359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12972,51 +12972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 234-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33226a04e0f5ea612" w:history="1">
+      <w:hyperlink r:id="rId59736a1f7146282f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.698181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13073,51 +13073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 116-124 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42436a04e0f5ea6b6" w:history="1">
+      <w:hyperlink r:id="rId91016a1f714628396" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-22-0719-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13319,51 +13319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag DJ, Bergsma-Vlami M, Van Vaerenbergh J, Vandroemme J &amp; Maes M (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Netherlands Food and Consumer Product Safety Authority, Utrecht, the Netherlands - Institute for Agricultural and Fisheries Research, Merelbeke, Belgium - available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62926a04e0f5ea83e" w:history="1">
+      <w:hyperlink r:id="rId99566a1f714628524" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nvwa.nl/txmpub/files/?p_file_id=2203331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13456,51 +13456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 711–722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49136a04e0f5ea917" w:history="1">
+      <w:hyperlink r:id="rId48786a1f714628602" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-1513-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13537,51 +13537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 438-444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78416a04e0f5ea998" w:history="1">
+      <w:hyperlink r:id="rId76696a1f714628764" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2007.01813.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13647,51 +13647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1123-1131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26966a04e0f5eaa45" w:history="1">
+      <w:hyperlink r:id="rId71756a1f714628821" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13949,51 +13949,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in de aardbeiteelt en de ontwikkeling van een </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hygiëne protocol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50236a04e0f5eac2d" w:history="1">
+      <w:hyperlink r:id="rId30346a1f7146295de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/290364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14028,51 +14028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry tissues </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108, 681-690. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39506a04e0f5eacab" w:history="1">
+      <w:hyperlink r:id="rId61056a1f714629729" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-17-0356-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14118,51 +14118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0147122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23086a04e0f5ead39" w:history="1">
+      <w:hyperlink r:id="rId13796a1f714629894" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147122</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1105–1112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97336a04e0f5eadc6" w:history="1">
+      <w:hyperlink r:id="rId52546a1f7146299da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-19-2248-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14338,51 +14338,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,379–83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58046a04e0f5eae92" w:history="1">
+      <w:hyperlink r:id="rId60736a1f714629bbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2007.05.018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14439,51 +14439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31626a04e0f5eaf33" w:history="1">
+      <w:hyperlink r:id="rId13496a1f714629d2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3233/JBR-140086</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14607,51 +14607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69796a04e0f5eb03a" w:history="1">
+      <w:hyperlink r:id="rId83666a1f714629f91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2016.22.1.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14697,51 +14697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69566a04e0f5eb0c9" w:history="1">
+      <w:hyperlink r:id="rId12516a1f71462a13e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0045-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14876,51 +14876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16646a04e0f5eb1ee" w:history="1">
+      <w:hyperlink r:id="rId19896a1f71462a40c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15111,81 +15111,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 17-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65236a04e0f5eb375" w:history="1">
+      <w:hyperlink r:id="rId38866a1f71462a614" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01128.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47211012" name="name80546a04e0f5eb3fb" descr="eu_funding_250.png"/>
+            <wp:docPr id="93266706" name="name66776a1f71462a6ce" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17996a04e0f5eb3f9" cstate="print"/>
+                    <a:blip r:embed="rId20286a1f71462a6cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15283,137 +15283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17027786">
+  <w:abstractNum w:abstractNumId="24756625">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65493988">
+    <w:lvl w:ilvl="0" w:tplc="71679981">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65493988" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71679981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65493988" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71679981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65493988" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71679981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65493988" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71679981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65493988" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71679981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65493988" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71679981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65493988" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71679981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65493988" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71679981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17027785">
+  <w:abstractNum w:abstractNumId="24756624">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19616513">
+    <w:lvl w:ilvl="0" w:tplc="81914806">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16165,55 +16165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17027785">
-    <w:abstractNumId w:val="17027785"/>
+  <w:num w:numId="24756624">
+    <w:abstractNumId w:val="24756624"/>
   </w:num>
-  <w:num w:numId="17027786">
-    <w:abstractNumId w:val="17027786"/>
+  <w:num w:numId="24756625">
+    <w:abstractNumId w:val="24756625"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27763,51 +27763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522448126" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId769064268" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48676a04e0f5e4416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId87706a04e0f5e447f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId15436a04e0f5e4a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId18996a04e0f5e7a74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId36306a04e0f5e7aaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId47376a04e0f5e7b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId91396a04e0f5e7ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId65466a04e0f5e7e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId73296a04e0f5e7fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId18356a04e0f5e8027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId19376a04e0f5e8096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId98546a04e0f5e8242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId28146a04e0f5e8399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId18276a04e0f5e84c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId22416a04e0f5e8554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId91416a04e0f5e85e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId60286a04e0f5e8670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId96846a04e0f5e877d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId86546a04e0f5e8852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId57576a04e0f5e88c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId42446a04e0f5e8958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId95406a04e0f5e8a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId67506a04e0f5e8aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId88666a04e0f5e8b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId65006a04e0f5e8ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId75246a04e0f5e8d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId12946a04e0f5e8e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId29106a04e0f5e8ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId29476a04e0f5e8f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId42926a04e0f5e8f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId68196a04e0f5e90a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId84826a04e0f5e91af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId27876a04e0f5e923d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId79376a04e0f5e93ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId50766a04e0f5e948b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId53776a04e0f5e958b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId97976a04e0f5e9641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId86166a04e0f5e9726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId70496a04e0f5e998a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId78146a04e0f5e9c57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId74476a04e0f5e9cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId35586a04e0f5e9e09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId44966a04e0f5e9f8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId58046a04e0f5ea01f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId10086a04e0f5ea2f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId27486a04e0f5ea3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId41376a04e0f5ea509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId73816a04e0f5ea58b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId33226a04e0f5ea612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId42436a04e0f5ea6b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId62926a04e0f5ea83e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId49136a04e0f5ea917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId78416a04e0f5ea998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId26966a04e0f5eaa45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId50236a04e0f5eac2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId39506a04e0f5eacab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId23086a04e0f5ead39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId97336a04e0f5eadc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId58046a04e0f5eae92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId31626a04e0f5eaf33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId69796a04e0f5eb03a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId69566a04e0f5eb0c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId16646a04e0f5eb1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65236a04e0f5eb375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId37186a04e0f5e492c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37186a04e0f5e492c.jpg"/><Relationship Id="rId98306a04e0f5e5be8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98306a04e0f5e5be8.jpg"/><Relationship Id="rId17996a04e0f5eb3f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17996a04e0f5eb3f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId569508934" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId131545455" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28196a1f7146203e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId72606a1f714620455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId85996a1f714620c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId89336a1f7146245ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId14976a1f7146245f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId66436a1f7146246fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId71596a1f714624878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId25846a1f714624adb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId95306a1f714624c7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId80626a1f714624cd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId91416a1f714624d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId46526a1f714625a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId26716a1f714625bc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId16216a1f714625d61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId52976a1f714625df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId26006a1f714625e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId32436a1f714625f20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId86136a1f714625fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId19986a1f7146260b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId75326a1f714626160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId54916a1f7146262c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId68466a1f714626384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId70436a1f714626473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId81286a1f7146264ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId83476a1f7146266c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId52366a1f714626752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId10196a1f7146268a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId13016a1f714626942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId24436a1f7146269f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId65826a1f714626a69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId96316a1f714626b8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId11926a1f714626cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId66466a1f714626d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId34706a1f714626f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId49136a1f714626fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId93506a1f7146270e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId48046a1f714627196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId10676a1f71462727e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId27946a1f7146275d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId71776a1f71462790c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId61876a1f714627980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId44256a1f714627acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId88606a1f714627c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId91096a1f714627cd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId88276a1f714627fbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId94686a1f7146280ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId37956a1f7146281fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId34666a1f714628281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId59736a1f7146282f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId91016a1f714628396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId99566a1f714628524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId48786a1f714628602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId76696a1f714628764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId71756a1f714628821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId30346a1f7146295de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId61056a1f714629729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId13796a1f714629894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId52546a1f7146299da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId60736a1f714629bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId13496a1f714629d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId83666a1f714629f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId12516a1f71462a13e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId19896a1f71462a40c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38866a1f71462a614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId83236a1f714620ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83236a1f714620ac7.jpg"/><Relationship Id="rId41206a1f7146220ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41206a1f7146220ed.jpg"/><Relationship Id="rId20286a1f71462a6cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20286a1f71462a6cc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>