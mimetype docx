--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> angular leaf spot of strawberry, leaf blight of strawberry, vascular collapse of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28196a1f7146203e6" w:history="1">
+            <w:hyperlink r:id="rId85616a3b1acd6ee9c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72606a1f714620455" w:history="1">
+            <w:hyperlink r:id="rId15696a3b1acd6ef05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34944426" name="name55676a1f714620ac9" descr="2974.jpg"/>
+                  <wp:docPr id="39284619" name="name24346a3b1acd6f6b1" descr="2974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83236a1f714620ac7" cstate="print"/>
+                          <a:blip r:embed="rId84686a3b1acd6f6af" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85996a1f714620c37" w:history="1">
+            <w:hyperlink r:id="rId98686a3b1acd6f7e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1717,63 +1717,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1988). The disease is widespread in North America and the EPPO region, less so in other continents such as South America, Asia and Africa, probably related to the spread and intensity of strawberry cultivation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49683297" name="name28176a1f7146220ef" descr="XANTFR_distribution_map.jpg"/>
+            <wp:docPr id="27834057" name="name68906a3b1acd70c6a" descr="XANTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41206a1f7146220ed" cstate="print"/>
+                    <a:blip r:embed="rId62536a3b1acd70c68" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,81 +6123,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 249-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89336a1f7146245ba" w:history="1">
+      <w:hyperlink r:id="rId55506a3b1acd72b64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2818.2010.03373.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Angular leaf spot of strawberry (bacterial blight). Ohio State University Leaflet HYG -3212, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14976a1f7146245f8" w:history="1">
+      <w:hyperlink r:id="rId27026a3b1acd72b9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/HYG-3212-11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6272,51 +6272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66436a1f7146246fa" w:history="1">
+      <w:hyperlink r:id="rId32796a3b1acd72c58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/64. 10.1111/ppa.12232</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6460,51 +6460,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71596a1f714624878" w:history="1">
+      <w:hyperlink r:id="rId29696a3b1acd72d8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2012.751937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6744,51 +6744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cooper, GT (2007) Angular leaf spot of strawberry: disease control strategies and association of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with lesions. 62pp. Thesis, University of Florida, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25846a1f714624adb" w:history="1">
+      <w:hyperlink r:id="rId95176a3b1acd72f64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6959,101 +6959,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-764. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95306a1f714624c7b" w:history="1">
+      <w:hyperlink r:id="rId95306a3b1acd730bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2017.1156.111</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dye DW &amp; Wilkie JP (1973) Angular leafspot of strawberry in New Zealand. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Agricultural Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16, 311-314. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80626a1f714624cd3" w:history="1">
+      <w:hyperlink r:id="rId10856a3b1acd73110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1973.10421109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7079,51 +7079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91416a1f714624d47" w:history="1">
+      <w:hyperlink r:id="rId64866a3b1acd7317f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTAF/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7345,51 +7345,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Regulated non-quarantine pest Project. An EU funded project for the benefit of the whole EPPO region</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46526a1f714625a50" w:history="1">
+      <w:hyperlink r:id="rId99836a3b1acd7332c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7560,51 +7560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L 319, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10 December 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26716a1f714625bc4" w:history="1">
+      <w:hyperlink r:id="rId63006a3b1acd73496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4651–4668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16216a1f714625d61" w:history="1">
+      <w:hyperlink r:id="rId51796a3b1acd735c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00050-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7838,51 +7838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1094-1102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52976a1f714625df9" w:history="1">
+      <w:hyperlink r:id="rId62666a3b1acd73652" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7928,51 +7928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00632-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26006a1f714625e8e" w:history="1">
+      <w:hyperlink r:id="rId92346a3b1acd736e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00642-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8018,51 +8018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e000189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32436a1f714625f20" w:history="1">
+      <w:hyperlink r:id="rId10666a3b1acd73773" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/mgen.0.000189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86136a1f714625fef" w:history="1">
+      <w:hyperlink r:id="rId74986a3b1acd7383f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s42483-020-00061-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8269,51 +8269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1253. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19986a1f7146260b2" w:history="1">
+      <w:hyperlink r:id="rId72586a3b1acd738ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8081253</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8339,51 +8339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1243-1255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75326a1f714626160" w:history="1">
+      <w:hyperlink r:id="rId27966a3b1acd73971" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-16-0275-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8429,51 +8429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54916a1f7146262c8" w:history="1">
+      <w:hyperlink r:id="rId55966a3b1acd73a02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AP98012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8539,51 +8539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68466a1f714626384" w:history="1">
+      <w:hyperlink r:id="rId30536a3b1acd73aaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.4.400A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8629,51 +8629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1256-1263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70436a1f714626473" w:history="1">
+      <w:hyperlink r:id="rId29606a3b1acd73b4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-18-1395-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8699,51 +8699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 155-159. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81286a1f7146264ef" w:history="1">
+      <w:hyperlink r:id="rId43146a3b1acd73bbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2003.626.20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8945,51 +8945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1589, 11 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83476a1f7146266c1" w:history="1">
+      <w:hyperlink r:id="rId18526a3b1acd73d42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2016.01589</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9035,51 +9035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e01271-01216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52366a1f714626752" w:history="1">
+      <w:hyperlink r:id="rId49306a3b1acd73dd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.01271-16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9194,51 +9194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10196a1f7146268a8" w:history="1">
+      <w:hyperlink r:id="rId89876a3b1acd73ed0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060660509507189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9284,101 +9284,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13016a1f714626942" w:history="1">
+      <w:hyperlink r:id="rId58126a3b1acd73f5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12900</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) International standards for phytosanitary measures (ISPM) 27 - Diagnostic protocols for regulated pests DP 14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24436a1f7146269f3" w:history="1">
+      <w:hyperlink r:id="rId58746a3b1acd73fad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9404,51 +9404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28–35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65826a1f714626a69" w:history="1">
+      <w:hyperlink r:id="rId55556a3b1acd7401d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.696959</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9585,51 +9585,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653-665. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96316a1f714626b8d" w:history="1">
+      <w:hyperlink r:id="rId14336a3b1acd74138" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2001.00644.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9753,51 +9753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11926a1f714626cee" w:history="1">
+      <w:hyperlink r:id="rId14176a3b1acd74245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12090</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9843,51 +9843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569– 577. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66466a1f714626d81" w:history="1">
+      <w:hyperlink r:id="rId11516a3b1acd742d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12497</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10100,51 +10100,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kennedy-Fisher SD (1997) The effect of copper sulphate and host variety on angular leaf spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) of strawberry. Thesis submitted in partial fulfilment of the requirements for the degree of Master of Agriculture. Dalhousie University Halifax, Nova Scotia, Canada, 83pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34706a1f714626f2a" w:history="1">
+      <w:hyperlink r:id="rId26226a3b1acd7448e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10199,51 +10199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,290–299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49136a1f714626fca" w:history="1">
+      <w:hyperlink r:id="rId46656a3b1acd7452f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10358,51 +10358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-100. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93506a1f7146270e9" w:history="1">
+      <w:hyperlink r:id="rId17836a3b1acd74632" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2010.16.1.097</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10457,51 +10457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48046a1f714627196" w:history="1">
+      <w:hyperlink r:id="rId64636a3b1acd746f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2560-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10596,51 +10596,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maas JL (1998) Compendium of Strawberry Diseases. Second Edition, 98p. APS Press, St Paul (MN), USA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10676a1f71462727e" w:history="1">
+      <w:hyperlink r:id="rId31066a3b1acd747d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890546178</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10978,51 +10978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27946a1f7146275d0" w:history="1">
+      <w:hyperlink r:id="rId22376a3b1acd74a36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02284.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11429,51 +11429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2881–2887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71776a1f71462790c" w:history="1">
+      <w:hyperlink r:id="rId75326a3b1acd74d00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65220-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11499,51 +11499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 502-512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61876a1f714627980" w:history="1">
+      <w:hyperlink r:id="rId93956a3b1acd74d70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5424/sjar/2012102-345-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11698,51 +11698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44256a1f714627acb" w:history="1">
+      <w:hyperlink r:id="rId80796a3b1acd74eb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77612-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11933,51 +11933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry planting stock. Chapter 34. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, 2nd Edition. January 2017, 249-254. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88606a1f714627c49" w:history="1">
+      <w:hyperlink r:id="rId55296a3b1acd75029" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12023,51 +12023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1191-1201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91096a1f714627cd9" w:history="1">
+      <w:hyperlink r:id="rId21676a3b1acd750b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00122-016-2695-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12485,51 +12485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88276a1f714627fbb" w:history="1">
+      <w:hyperlink r:id="rId84266a3b1acd753ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2003.00591.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12653,51 +12653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 281-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94686a1f7146280ec" w:history="1">
+      <w:hyperlink r:id="rId51866a3b1acd754d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2004.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299-308. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37956a1f7146281fb" w:history="1">
+      <w:hyperlink r:id="rId30546a3b1acd755e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-3-0299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 359-368. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34666a1f714628281" w:history="1">
+      <w:hyperlink r:id="rId52396a3b1acd75668" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-98-3-0359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12972,51 +12972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 234-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59736a1f7146282f2" w:history="1">
+      <w:hyperlink r:id="rId30916a3b1acd756d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.698181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13073,51 +13073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 116-124 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91016a1f714628396" w:history="1">
+      <w:hyperlink r:id="rId83786a3b1acd7577b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-22-0719-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13319,51 +13319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag DJ, Bergsma-Vlami M, Van Vaerenbergh J, Vandroemme J &amp; Maes M (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Netherlands Food and Consumer Product Safety Authority, Utrecht, the Netherlands - Institute for Agricultural and Fisheries Research, Merelbeke, Belgium - available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99566a1f714628524" w:history="1">
+      <w:hyperlink r:id="rId25596a3b1acd75908" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nvwa.nl/txmpub/files/?p_file_id=2203331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13456,51 +13456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 711–722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48786a1f714628602" w:history="1">
+      <w:hyperlink r:id="rId31666a3b1acd759e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-1513-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13537,51 +13537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 438-444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76696a1f714628764" w:history="1">
+      <w:hyperlink r:id="rId16796a3b1acd75a69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2007.01813.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13647,51 +13647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1123-1131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71756a1f714628821" w:history="1">
+      <w:hyperlink r:id="rId17456a3b1acd75b16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13949,51 +13949,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in de aardbeiteelt en de ontwikkeling van een </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hygiëne protocol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30346a1f7146295de" w:history="1">
+      <w:hyperlink r:id="rId42146a3b1acd75cf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/290364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14028,51 +14028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry tissues </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108, 681-690. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61056a1f714629729" w:history="1">
+      <w:hyperlink r:id="rId97756a3b1acd75d71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-17-0356-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14118,51 +14118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0147122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13796a1f714629894" w:history="1">
+      <w:hyperlink r:id="rId90636a3b1acd75e0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147122</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1105–1112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52546a1f7146299da" w:history="1">
+      <w:hyperlink r:id="rId36146a3b1acd75e9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-19-2248-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14338,51 +14338,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,379–83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60736a1f714629bbf" w:history="1">
+      <w:hyperlink r:id="rId78136a3b1acd75f6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2007.05.018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14439,51 +14439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13496a1f714629d2c" w:history="1">
+      <w:hyperlink r:id="rId32656a3b1acd7600d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3233/JBR-140086</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14607,51 +14607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83666a1f714629f91" w:history="1">
+      <w:hyperlink r:id="rId89546a3b1acd76117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2016.22.1.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14697,51 +14697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12516a1f71462a13e" w:history="1">
+      <w:hyperlink r:id="rId12176a3b1acd761a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0045-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14876,51 +14876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19896a1f71462a40c" w:history="1">
+      <w:hyperlink r:id="rId37556a3b1acd762e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15111,81 +15111,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 17-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38866a1f71462a614" w:history="1">
+      <w:hyperlink r:id="rId86416a3b1acd7646e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01128.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93266706" name="name66776a1f71462a6ce" descr="eu_funding_250.png"/>
+            <wp:docPr id="31841673" name="name31336a3b1acd76679" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20286a1f71462a6cc" cstate="print"/>
+                    <a:blip r:embed="rId26736a3b1acd76677" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15283,137 +15283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24756625">
+  <w:abstractNum w:abstractNumId="20962236">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71679981">
+    <w:lvl w:ilvl="0" w:tplc="15774318">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71679981" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15774318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71679981" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15774318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71679981" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15774318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71679981" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15774318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71679981" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15774318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71679981" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15774318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71679981" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15774318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71679981" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15774318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24756624">
+  <w:abstractNum w:abstractNumId="20962235">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81914806">
+    <w:lvl w:ilvl="0" w:tplc="29412977">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16165,55 +16165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24756624">
-    <w:abstractNumId w:val="24756624"/>
+  <w:num w:numId="20962235">
+    <w:abstractNumId w:val="20962235"/>
   </w:num>
-  <w:num w:numId="24756625">
-    <w:abstractNumId w:val="24756625"/>
+  <w:num w:numId="20962236">
+    <w:abstractNumId w:val="20962236"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27763,51 +27763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId569508934" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId131545455" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28196a1f7146203e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId72606a1f714620455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId85996a1f714620c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId89336a1f7146245ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId14976a1f7146245f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId66436a1f7146246fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId71596a1f714624878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId25846a1f714624adb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId95306a1f714624c7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId80626a1f714624cd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId91416a1f714624d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId46526a1f714625a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId26716a1f714625bc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId16216a1f714625d61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId52976a1f714625df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId26006a1f714625e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId32436a1f714625f20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId86136a1f714625fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId19986a1f7146260b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId75326a1f714626160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId54916a1f7146262c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId68466a1f714626384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId70436a1f714626473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId81286a1f7146264ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId83476a1f7146266c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId52366a1f714626752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId10196a1f7146268a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId13016a1f714626942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId24436a1f7146269f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId65826a1f714626a69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId96316a1f714626b8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId11926a1f714626cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId66466a1f714626d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId34706a1f714626f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId49136a1f714626fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId93506a1f7146270e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId48046a1f714627196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId10676a1f71462727e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId27946a1f7146275d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId71776a1f71462790c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId61876a1f714627980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId44256a1f714627acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId88606a1f714627c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId91096a1f714627cd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId88276a1f714627fbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId94686a1f7146280ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId37956a1f7146281fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId34666a1f714628281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId59736a1f7146282f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId91016a1f714628396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId99566a1f714628524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId48786a1f714628602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId76696a1f714628764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId71756a1f714628821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId30346a1f7146295de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId61056a1f714629729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId13796a1f714629894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId52546a1f7146299da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId60736a1f714629bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId13496a1f714629d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId83666a1f714629f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId12516a1f71462a13e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId19896a1f71462a40c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38866a1f71462a614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId83236a1f714620ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83236a1f714620ac7.jpg"/><Relationship Id="rId41206a1f7146220ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41206a1f7146220ed.jpg"/><Relationship Id="rId20286a1f71462a6cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20286a1f71462a6cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId852653520" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId589599858" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85616a3b1acd6ee9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId15696a3b1acd6ef05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId98686a3b1acd6f7e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId55506a3b1acd72b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId27026a3b1acd72b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId32796a3b1acd72c58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId29696a3b1acd72d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId95176a3b1acd72f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId95306a3b1acd730bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId10856a3b1acd73110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId64866a3b1acd7317f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId99836a3b1acd7332c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId63006a3b1acd73496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId51796a3b1acd735c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId62666a3b1acd73652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId92346a3b1acd736e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId10666a3b1acd73773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId74986a3b1acd7383f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId72586a3b1acd738ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId27966a3b1acd73971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId55966a3b1acd73a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId30536a3b1acd73aaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId29606a3b1acd73b4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId43146a3b1acd73bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId18526a3b1acd73d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId49306a3b1acd73dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId89876a3b1acd73ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId58126a3b1acd73f5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId58746a3b1acd73fad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId55556a3b1acd7401d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId14336a3b1acd74138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId14176a3b1acd74245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId11516a3b1acd742d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId26226a3b1acd7448e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId46656a3b1acd7452f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId17836a3b1acd74632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId64636a3b1acd746f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId31066a3b1acd747d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId22376a3b1acd74a36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId75326a3b1acd74d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId93956a3b1acd74d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId80796a3b1acd74eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId55296a3b1acd75029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId21676a3b1acd750b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId84266a3b1acd753ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId51866a3b1acd754d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId30546a3b1acd755e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId52396a3b1acd75668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId30916a3b1acd756d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId83786a3b1acd7577b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId25596a3b1acd75908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId31666a3b1acd759e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId16796a3b1acd75a69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId17456a3b1acd75b16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId42146a3b1acd75cf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId97756a3b1acd75d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId90636a3b1acd75e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId36146a3b1acd75e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId78136a3b1acd75f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId32656a3b1acd7600d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId89546a3b1acd76117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId12176a3b1acd761a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId37556a3b1acd762e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86416a3b1acd7646e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId84686a3b1acd6f6af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84686a3b1acd6f6af.jpg"/><Relationship Id="rId62536a3b1acd70c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62536a3b1acd70c68.jpg"/><Relationship Id="rId26736a3b1acd76677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26736a3b1acd76677.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>