--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> angular leaf spot of strawberry, leaf blight of strawberry, vascular collapse of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85616a3b1acd6ee9c" w:history="1">
+            <w:hyperlink r:id="rId57326a56416ae2ade" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15696a3b1acd6ef05" w:history="1">
+            <w:hyperlink r:id="rId18016a56416ae2b55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39284619" name="name24346a3b1acd6f6b1" descr="2974.jpg"/>
+                  <wp:docPr id="86884597" name="name71436a56416ae3280" descr="2974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84686a3b1acd6f6af" cstate="print"/>
+                          <a:blip r:embed="rId20536a56416ae327e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98686a3b1acd6f7e7" w:history="1">
+            <w:hyperlink r:id="rId23866a56416ae33a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1717,63 +1717,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1988). The disease is widespread in North America and the EPPO region, less so in other continents such as South America, Asia and Africa, probably related to the spread and intensity of strawberry cultivation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27834057" name="name68906a3b1acd70c6a" descr="XANTFR_distribution_map.jpg"/>
+            <wp:docPr id="20503558" name="name54026a56416ae4572" descr="XANTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62536a3b1acd70c68" cstate="print"/>
+                    <a:blip r:embed="rId65436a56416ae4570" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,81 +6123,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 249-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55506a3b1acd72b64" w:history="1">
+      <w:hyperlink r:id="rId94776a56416ae6322" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2818.2010.03373.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Angular leaf spot of strawberry (bacterial blight). Ohio State University Leaflet HYG -3212, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27026a3b1acd72b9d" w:history="1">
+      <w:hyperlink r:id="rId55586a56416ae635a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/HYG-3212-11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6272,51 +6272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32796a3b1acd72c58" w:history="1">
+      <w:hyperlink r:id="rId54326a56416ae6418" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/64. 10.1111/ppa.12232</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6460,51 +6460,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29696a3b1acd72d8e" w:history="1">
+      <w:hyperlink r:id="rId25386a56416ae6550" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2012.751937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6744,51 +6744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cooper, GT (2007) Angular leaf spot of strawberry: disease control strategies and association of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with lesions. 62pp. Thesis, University of Florida, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95176a3b1acd72f64" w:history="1">
+      <w:hyperlink r:id="rId20636a56416ae6720" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6959,101 +6959,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-764. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95306a3b1acd730bd" w:history="1">
+      <w:hyperlink r:id="rId98246a56416ae688c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2017.1156.111</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dye DW &amp; Wilkie JP (1973) Angular leafspot of strawberry in New Zealand. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Agricultural Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16, 311-314. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10856a3b1acd73110" w:history="1">
+      <w:hyperlink r:id="rId76366a56416ae68e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1973.10421109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7079,51 +7079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64866a3b1acd7317f" w:history="1">
+      <w:hyperlink r:id="rId80816a56416ae6953" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTAF/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7345,51 +7345,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Regulated non-quarantine pest Project. An EU funded project for the benefit of the whole EPPO region</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99836a3b1acd7332c" w:history="1">
+      <w:hyperlink r:id="rId12396a56416ae6b29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7560,51 +7560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L 319, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10 December 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63006a3b1acd73496" w:history="1">
+      <w:hyperlink r:id="rId52556a56416ae6c84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4651–4668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51796a3b1acd735c2" w:history="1">
+      <w:hyperlink r:id="rId90936a56416ae6db5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00050-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7838,51 +7838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1094-1102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62666a3b1acd73652" w:history="1">
+      <w:hyperlink r:id="rId35476a56416ae6e46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7928,51 +7928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00632-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92346a3b1acd736e3" w:history="1">
+      <w:hyperlink r:id="rId53336a56416ae6ed5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00642-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8018,51 +8018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e000189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10666a3b1acd73773" w:history="1">
+      <w:hyperlink r:id="rId39976a56416ae6f65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/mgen.0.000189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74986a3b1acd7383f" w:history="1">
+      <w:hyperlink r:id="rId64246a56416ae7031" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s42483-020-00061-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8269,51 +8269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1253. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72586a3b1acd738ff" w:history="1">
+      <w:hyperlink r:id="rId58576a56416ae70fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8081253</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8339,51 +8339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1243-1255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27966a3b1acd73971" w:history="1">
+      <w:hyperlink r:id="rId47596a56416ae716f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-16-0275-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8429,51 +8429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55966a3b1acd73a02" w:history="1">
+      <w:hyperlink r:id="rId53096a56416ae7200" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AP98012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8539,51 +8539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30536a3b1acd73aaf" w:history="1">
+      <w:hyperlink r:id="rId95886a56416ae72ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.4.400A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8629,51 +8629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1256-1263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29606a3b1acd73b4b" w:history="1">
+      <w:hyperlink r:id="rId36926a56416ae733b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-18-1395-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8699,51 +8699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 155-159. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43146a3b1acd73bbc" w:history="1">
+      <w:hyperlink r:id="rId52166a56416ae73aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2003.626.20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8945,51 +8945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1589, 11 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18526a3b1acd73d42" w:history="1">
+      <w:hyperlink r:id="rId53786a56416ae7532" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2016.01589</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9035,51 +9035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e01271-01216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49306a3b1acd73dd1" w:history="1">
+      <w:hyperlink r:id="rId53476a56416ae75c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.01271-16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9194,51 +9194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89876a3b1acd73ed0" w:history="1">
+      <w:hyperlink r:id="rId96656a56416ae76be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060660509507189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9284,101 +9284,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58126a3b1acd73f5c" w:history="1">
+      <w:hyperlink r:id="rId80776a56416ae775b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12900</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) International standards for phytosanitary measures (ISPM) 27 - Diagnostic protocols for regulated pests DP 14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58746a3b1acd73fad" w:history="1">
+      <w:hyperlink r:id="rId27456a56416ae77af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9404,51 +9404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28–35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55556a3b1acd7401d" w:history="1">
+      <w:hyperlink r:id="rId21796a56416ae7821" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.696959</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9585,51 +9585,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653-665. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14336a3b1acd74138" w:history="1">
+      <w:hyperlink r:id="rId38036a56416ae793f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2001.00644.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9753,51 +9753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14176a3b1acd74245" w:history="1">
+      <w:hyperlink r:id="rId68336a56416ae7a4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12090</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9843,51 +9843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569– 577. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11516a3b1acd742d2" w:history="1">
+      <w:hyperlink r:id="rId93296a56416ae7ade" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12497</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10100,51 +10100,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kennedy-Fisher SD (1997) The effect of copper sulphate and host variety on angular leaf spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) of strawberry. Thesis submitted in partial fulfilment of the requirements for the degree of Master of Agriculture. Dalhousie University Halifax, Nova Scotia, Canada, 83pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26226a3b1acd7448e" w:history="1">
+      <w:hyperlink r:id="rId14086a56416ae7c86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10199,51 +10199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,290–299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46656a3b1acd7452f" w:history="1">
+      <w:hyperlink r:id="rId95456a56416ae7d27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10358,51 +10358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-100. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17836a3b1acd74632" w:history="1">
+      <w:hyperlink r:id="rId45666a56416ae7e28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2010.16.1.097</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10457,51 +10457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64636a3b1acd746f3" w:history="1">
+      <w:hyperlink r:id="rId35236a56416ae7ecf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2560-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10596,51 +10596,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maas JL (1998) Compendium of Strawberry Diseases. Second Edition, 98p. APS Press, St Paul (MN), USA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31066a3b1acd747d6" w:history="1">
+      <w:hyperlink r:id="rId16716a56416ae7faf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890546178</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10978,51 +10978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22376a3b1acd74a36" w:history="1">
+      <w:hyperlink r:id="rId23506a56416ae820d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02284.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11429,51 +11429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2881–2887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75326a3b1acd74d00" w:history="1">
+      <w:hyperlink r:id="rId19016a56416ae84d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65220-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11499,51 +11499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 502-512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93956a3b1acd74d70" w:history="1">
+      <w:hyperlink r:id="rId89986a56416ae8548" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5424/sjar/2012102-345-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11698,51 +11698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80796a3b1acd74eb3" w:history="1">
+      <w:hyperlink r:id="rId77816a56416ae86de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77612-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11933,51 +11933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry planting stock. Chapter 34. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, 2nd Edition. January 2017, 249-254. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55296a3b1acd75029" w:history="1">
+      <w:hyperlink r:id="rId61526a56416ae886e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12023,51 +12023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1191-1201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21676a3b1acd750b9" w:history="1">
+      <w:hyperlink r:id="rId18356a56416ae8902" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00122-016-2695-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12485,51 +12485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84266a3b1acd753ba" w:history="1">
+      <w:hyperlink r:id="rId70656a56416ae8bfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2003.00591.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12653,51 +12653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 281-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51866a3b1acd754d3" w:history="1">
+      <w:hyperlink r:id="rId31446a56416ae8d06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2004.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299-308. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30546a3b1acd755e2" w:history="1">
+      <w:hyperlink r:id="rId50316a56416ae8e11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-3-0299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 359-368. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52396a3b1acd75668" w:history="1">
+      <w:hyperlink r:id="rId50246a56416ae8eac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-98-3-0359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12972,51 +12972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 234-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30916a3b1acd756d9" w:history="1">
+      <w:hyperlink r:id="rId85796a56416ae8f1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.698181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13073,51 +13073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 116-124 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83786a3b1acd7577b" w:history="1">
+      <w:hyperlink r:id="rId91996a56416ae8fc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-22-0719-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13319,51 +13319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag DJ, Bergsma-Vlami M, Van Vaerenbergh J, Vandroemme J &amp; Maes M (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Netherlands Food and Consumer Product Safety Authority, Utrecht, the Netherlands - Institute for Agricultural and Fisheries Research, Merelbeke, Belgium - available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25596a3b1acd75908" w:history="1">
+      <w:hyperlink r:id="rId88516a56416ae9147" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nvwa.nl/txmpub/files/?p_file_id=2203331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13456,51 +13456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 711–722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31666a3b1acd759e5" w:history="1">
+      <w:hyperlink r:id="rId68256a56416ae9222" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-1513-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13537,51 +13537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 438-444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16796a3b1acd75a69" w:history="1">
+      <w:hyperlink r:id="rId92246a56416ae92a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2007.01813.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13647,51 +13647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1123-1131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17456a3b1acd75b16" w:history="1">
+      <w:hyperlink r:id="rId32266a56416ae934f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13949,51 +13949,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in de aardbeiteelt en de ontwikkeling van een </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hygiëne protocol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42146a3b1acd75cf6" w:history="1">
+      <w:hyperlink r:id="rId81936a56416ae953c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/290364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14028,51 +14028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry tissues </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108, 681-690. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97756a3b1acd75d71" w:history="1">
+      <w:hyperlink r:id="rId54086a56416ae95b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-17-0356-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14118,51 +14118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0147122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90636a3b1acd75e0b" w:history="1">
+      <w:hyperlink r:id="rId34486a56416ae965e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147122</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1105–1112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36146a3b1acd75e9d" w:history="1">
+      <w:hyperlink r:id="rId50696a56416ae96f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-19-2248-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14338,51 +14338,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,379–83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78136a3b1acd75f6b" w:history="1">
+      <w:hyperlink r:id="rId53516a56416ae97c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2007.05.018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14439,51 +14439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32656a3b1acd7600d" w:history="1">
+      <w:hyperlink r:id="rId33576a56416ae9865" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3233/JBR-140086</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14607,51 +14607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89546a3b1acd76117" w:history="1">
+      <w:hyperlink r:id="rId30466a56416ae9973" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2016.22.1.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14697,51 +14697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12176a3b1acd761a8" w:history="1">
+      <w:hyperlink r:id="rId25056a56416ae9a04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0045-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14876,51 +14876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37556a3b1acd762e2" w:history="1">
+      <w:hyperlink r:id="rId23776a56416ae9b33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15111,81 +15111,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 17-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86416a3b1acd7646e" w:history="1">
+      <w:hyperlink r:id="rId66606a56416ae9cbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01128.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31841673" name="name31336a3b1acd76679" descr="eu_funding_250.png"/>
+            <wp:docPr id="5349915" name="name44246a56416ae9d68" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26736a3b1acd76677" cstate="print"/>
+                    <a:blip r:embed="rId45556a56416ae9d67" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15283,137 +15283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20962236">
+  <w:abstractNum w:abstractNumId="44179787">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15774318">
+    <w:lvl w:ilvl="0" w:tplc="88273330">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15774318" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88273330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15774318" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88273330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15774318" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88273330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15774318" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88273330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15774318" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88273330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15774318" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88273330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15774318" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88273330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15774318" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88273330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20962235">
+  <w:abstractNum w:abstractNumId="44179786">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29412977">
+    <w:lvl w:ilvl="0" w:tplc="21629344">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16165,55 +16165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20962235">
-    <w:abstractNumId w:val="20962235"/>
+  <w:num w:numId="44179786">
+    <w:abstractNumId w:val="44179786"/>
   </w:num>
-  <w:num w:numId="20962236">
-    <w:abstractNumId w:val="20962236"/>
+  <w:num w:numId="44179787">
+    <w:abstractNumId w:val="44179787"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27763,51 +27763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId852653520" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId589599858" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85616a3b1acd6ee9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId15696a3b1acd6ef05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId98686a3b1acd6f7e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId55506a3b1acd72b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId27026a3b1acd72b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId32796a3b1acd72c58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId29696a3b1acd72d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId95176a3b1acd72f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId95306a3b1acd730bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId10856a3b1acd73110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId64866a3b1acd7317f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId99836a3b1acd7332c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId63006a3b1acd73496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId51796a3b1acd735c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId62666a3b1acd73652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId92346a3b1acd736e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId10666a3b1acd73773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId74986a3b1acd7383f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId72586a3b1acd738ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId27966a3b1acd73971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId55966a3b1acd73a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId30536a3b1acd73aaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId29606a3b1acd73b4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId43146a3b1acd73bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId18526a3b1acd73d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId49306a3b1acd73dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId89876a3b1acd73ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId58126a3b1acd73f5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId58746a3b1acd73fad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId55556a3b1acd7401d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId14336a3b1acd74138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId14176a3b1acd74245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId11516a3b1acd742d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId26226a3b1acd7448e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId46656a3b1acd7452f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId17836a3b1acd74632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId64636a3b1acd746f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId31066a3b1acd747d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId22376a3b1acd74a36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId75326a3b1acd74d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId93956a3b1acd74d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId80796a3b1acd74eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId55296a3b1acd75029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId21676a3b1acd750b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId84266a3b1acd753ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId51866a3b1acd754d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId30546a3b1acd755e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId52396a3b1acd75668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId30916a3b1acd756d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId83786a3b1acd7577b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId25596a3b1acd75908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId31666a3b1acd759e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId16796a3b1acd75a69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId17456a3b1acd75b16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId42146a3b1acd75cf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId97756a3b1acd75d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId90636a3b1acd75e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId36146a3b1acd75e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId78136a3b1acd75f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId32656a3b1acd7600d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId89546a3b1acd76117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId12176a3b1acd761a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId37556a3b1acd762e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86416a3b1acd7646e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId84686a3b1acd6f6af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84686a3b1acd6f6af.jpg"/><Relationship Id="rId62536a3b1acd70c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62536a3b1acd70c68.jpg"/><Relationship Id="rId26736a3b1acd76677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26736a3b1acd76677.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512994660" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId433186837" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57326a56416ae2ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId18016a56416ae2b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId23866a56416ae33a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId94776a56416ae6322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId55586a56416ae635a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId54326a56416ae6418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId25386a56416ae6550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId20636a56416ae6720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId98246a56416ae688c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId76366a56416ae68e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId80816a56416ae6953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId12396a56416ae6b29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId52556a56416ae6c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId90936a56416ae6db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId35476a56416ae6e46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId53336a56416ae6ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId39976a56416ae6f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId64246a56416ae7031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId58576a56416ae70fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId47596a56416ae716f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId53096a56416ae7200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId95886a56416ae72ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId36926a56416ae733b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId52166a56416ae73aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId53786a56416ae7532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId53476a56416ae75c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId96656a56416ae76be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId80776a56416ae775b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId27456a56416ae77af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId21796a56416ae7821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId38036a56416ae793f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId68336a56416ae7a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId93296a56416ae7ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId14086a56416ae7c86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId95456a56416ae7d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId45666a56416ae7e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId35236a56416ae7ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId16716a56416ae7faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId23506a56416ae820d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId19016a56416ae84d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId89986a56416ae8548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId77816a56416ae86de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId61526a56416ae886e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId18356a56416ae8902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId70656a56416ae8bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId31446a56416ae8d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId50316a56416ae8e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId50246a56416ae8eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId85796a56416ae8f1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId91996a56416ae8fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId88516a56416ae9147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId68256a56416ae9222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId92246a56416ae92a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId32266a56416ae934f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId81936a56416ae953c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId54086a56416ae95b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId34486a56416ae965e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId50696a56416ae96f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId53516a56416ae97c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId33576a56416ae9865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId30466a56416ae9973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId25056a56416ae9a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId23776a56416ae9b33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66606a56416ae9cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId20536a56416ae327e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20536a56416ae327e.jpg"/><Relationship Id="rId65436a56416ae4570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65436a56416ae4570.jpg"/><Relationship Id="rId45556a56416ae9d67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45556a56416ae9d67.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>