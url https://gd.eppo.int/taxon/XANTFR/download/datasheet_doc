--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> angular leaf spot of strawberry, leaf blight of strawberry, vascular collapse of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57326a56416ae2ade" w:history="1">
+            <w:hyperlink r:id="rId86026a70c815c4cf9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18016a56416ae2b55" w:history="1">
+            <w:hyperlink r:id="rId24596a70c815c4d46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86884597" name="name71436a56416ae3280" descr="2974.jpg"/>
+                  <wp:docPr id="9965926" name="name26646a70c815c552f" descr="2974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20536a56416ae327e" cstate="print"/>
+                          <a:blip r:embed="rId80926a70c815c552e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23866a56416ae33a7" w:history="1">
+            <w:hyperlink r:id="rId74526a70c815c5602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1717,63 +1717,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1988). The disease is widespread in North America and the EPPO region, less so in other continents such as South America, Asia and Africa, probably related to the spread and intensity of strawberry cultivation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20503558" name="name54026a56416ae4572" descr="XANTFR_distribution_map.jpg"/>
+            <wp:docPr id="89749293" name="name75306a70c815c675c" descr="XANTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65436a56416ae4570" cstate="print"/>
+                    <a:blip r:embed="rId24096a70c815c675a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,81 +6123,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 249-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94776a56416ae6322" w:history="1">
+      <w:hyperlink r:id="rId39486a70c815c7d24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2818.2010.03373.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Angular leaf spot of strawberry (bacterial blight). Ohio State University Leaflet HYG -3212, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55586a56416ae635a" w:history="1">
+      <w:hyperlink r:id="rId42686a70c815c7d4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/HYG-3212-11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6272,51 +6272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54326a56416ae6418" w:history="1">
+      <w:hyperlink r:id="rId70576a70c815c7dd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/64. 10.1111/ppa.12232</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6460,51 +6460,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25386a56416ae6550" w:history="1">
+      <w:hyperlink r:id="rId33836a70c815c7eb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2012.751937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6744,51 +6744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cooper, GT (2007) Angular leaf spot of strawberry: disease control strategies and association of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with lesions. 62pp. Thesis, University of Florida, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20636a56416ae6720" w:history="1">
+      <w:hyperlink r:id="rId55136a70c815c806c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6959,101 +6959,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-764. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98246a56416ae688c" w:history="1">
+      <w:hyperlink r:id="rId13146a70c815c81d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2017.1156.111</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dye DW &amp; Wilkie JP (1973) Angular leafspot of strawberry in New Zealand. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Agricultural Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16, 311-314. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76366a56416ae68e1" w:history="1">
+      <w:hyperlink r:id="rId10156a70c815c821a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1973.10421109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7079,51 +7079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80816a56416ae6953" w:history="1">
+      <w:hyperlink r:id="rId58746a70c815c826f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTAF/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7345,51 +7345,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Regulated non-quarantine pest Project. An EU funded project for the benefit of the whole EPPO region</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12396a56416ae6b29" w:history="1">
+      <w:hyperlink r:id="rId54826a70c815c83c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7560,51 +7560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L 319, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10 December 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52556a56416ae6c84" w:history="1">
+      <w:hyperlink r:id="rId98226a70c815c84ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4651–4668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90936a56416ae6db5" w:history="1">
+      <w:hyperlink r:id="rId49696a70c815c85ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00050-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7838,51 +7838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1094-1102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35476a56416ae6e46" w:history="1">
+      <w:hyperlink r:id="rId28886a70c815c8616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7928,51 +7928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00632-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53336a56416ae6ed5" w:history="1">
+      <w:hyperlink r:id="rId51926a70c815c8680" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00642-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8018,51 +8018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e000189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39976a56416ae6f65" w:history="1">
+      <w:hyperlink r:id="rId96726a70c815c86ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/mgen.0.000189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64246a56416ae7031" w:history="1">
+      <w:hyperlink r:id="rId90836a70c815c879b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s42483-020-00061-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8269,51 +8269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1253. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58576a56416ae70fc" w:history="1">
+      <w:hyperlink r:id="rId36446a70c815c882c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8081253</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8339,51 +8339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1243-1255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47596a56416ae716f" w:history="1">
+      <w:hyperlink r:id="rId30096a70c815c8881" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-16-0275-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8429,51 +8429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53096a56416ae7200" w:history="1">
+      <w:hyperlink r:id="rId73936a70c815c88ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AP98012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8539,51 +8539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95886a56416ae72ad" w:history="1">
+      <w:hyperlink r:id="rId55676a70c815c896b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.4.400A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8629,51 +8629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1256-1263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36926a56416ae733b" w:history="1">
+      <w:hyperlink r:id="rId64946a70c815c89d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-18-1395-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8699,51 +8699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 155-159. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52166a56416ae73aa" w:history="1">
+      <w:hyperlink r:id="rId41106a70c815c8a28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2003.626.20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8945,51 +8945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1589, 11 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53786a56416ae7532" w:history="1">
+      <w:hyperlink r:id="rId28886a70c815c8b44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2016.01589</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9035,51 +9035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e01271-01216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53476a56416ae75c1" w:history="1">
+      <w:hyperlink r:id="rId58786a70c815c8bae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.01271-16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9194,51 +9194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96656a56416ae76be" w:history="1">
+      <w:hyperlink r:id="rId62826a70c815c8c68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060660509507189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9284,101 +9284,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80776a56416ae775b" w:history="1">
+      <w:hyperlink r:id="rId38266a70c815c8ccf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12900</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) International standards for phytosanitary measures (ISPM) 27 - Diagnostic protocols for regulated pests DP 14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27456a56416ae77af" w:history="1">
+      <w:hyperlink r:id="rId71016a70c815c8d0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9404,51 +9404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28–35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21796a56416ae7821" w:history="1">
+      <w:hyperlink r:id="rId36806a70c815c8d5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.696959</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9585,51 +9585,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653-665. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38036a56416ae793f" w:history="1">
+      <w:hyperlink r:id="rId59216a70c815c8e2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2001.00644.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9753,51 +9753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68336a56416ae7a4f" w:history="1">
+      <w:hyperlink r:id="rId69856a70c815c8ef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12090</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9843,51 +9843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569– 577. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93296a56416ae7ade" w:history="1">
+      <w:hyperlink r:id="rId69086a70c815c8f5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12497</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10100,51 +10100,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kennedy-Fisher SD (1997) The effect of copper sulphate and host variety on angular leaf spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) of strawberry. Thesis submitted in partial fulfilment of the requirements for the degree of Master of Agriculture. Dalhousie University Halifax, Nova Scotia, Canada, 83pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14086a56416ae7c86" w:history="1">
+      <w:hyperlink r:id="rId84696a70c815c908c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10199,51 +10199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,290–299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95456a56416ae7d27" w:history="1">
+      <w:hyperlink r:id="rId25556a70c815c9102" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10358,51 +10358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-100. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45666a56416ae7e28" w:history="1">
+      <w:hyperlink r:id="rId30486a70c815c91ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2010.16.1.097</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10457,51 +10457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35236a56416ae7ecf" w:history="1">
+      <w:hyperlink r:id="rId54446a70c815c9253" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2560-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10596,51 +10596,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maas JL (1998) Compendium of Strawberry Diseases. Second Edition, 98p. APS Press, St Paul (MN), USA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16716a56416ae7faf" w:history="1">
+      <w:hyperlink r:id="rId33226a70c815c9302" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890546178</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10978,51 +10978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23506a56416ae820d" w:history="1">
+      <w:hyperlink r:id="rId57336a70c815c94c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02284.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11429,51 +11429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2881–2887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19016a56416ae84d8" w:history="1">
+      <w:hyperlink r:id="rId61446a70c815c96cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65220-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11499,51 +11499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 502-512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89986a56416ae8548" w:history="1">
+      <w:hyperlink r:id="rId46746a70c815c971e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5424/sjar/2012102-345-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11698,51 +11698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77816a56416ae86de" w:history="1">
+      <w:hyperlink r:id="rId99776a70c815c980d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77612-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11933,51 +11933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry planting stock. Chapter 34. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, 2nd Edition. January 2017, 249-254. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61526a56416ae886e" w:history="1">
+      <w:hyperlink r:id="rId34766a70c815c9922" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12023,51 +12023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1191-1201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18356a56416ae8902" w:history="1">
+      <w:hyperlink r:id="rId84076a70c815c998a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00122-016-2695-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12485,51 +12485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70656a56416ae8bfa" w:history="1">
+      <w:hyperlink r:id="rId68576a70c815c9b9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2003.00591.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12653,51 +12653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 281-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31446a56416ae8d06" w:history="1">
+      <w:hyperlink r:id="rId71436a70c815c9c6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2004.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299-308. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50316a56416ae8e11" w:history="1">
+      <w:hyperlink r:id="rId48406a70c815c9d43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-3-0299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 359-368. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50246a56416ae8eac" w:history="1">
+      <w:hyperlink r:id="rId81096a70c815c9dbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-98-3-0359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12972,51 +12972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 234-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85796a56416ae8f1f" w:history="1">
+      <w:hyperlink r:id="rId39456a70c815c9e15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.698181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13073,51 +13073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 116-124 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91996a56416ae8fc1" w:history="1">
+      <w:hyperlink r:id="rId90416a70c815c9e8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-22-0719-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13319,51 +13319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag DJ, Bergsma-Vlami M, Van Vaerenbergh J, Vandroemme J &amp; Maes M (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Netherlands Food and Consumer Product Safety Authority, Utrecht, the Netherlands - Institute for Agricultural and Fisheries Research, Merelbeke, Belgium - available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88516a56416ae9147" w:history="1">
+      <w:hyperlink r:id="rId23806a70c815c9fbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nvwa.nl/txmpub/files/?p_file_id=2203331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13456,51 +13456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 711–722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68256a56416ae9222" w:history="1">
+      <w:hyperlink r:id="rId17996a70c815ca05d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-1513-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13537,51 +13537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 438-444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92246a56416ae92a3" w:history="1">
+      <w:hyperlink r:id="rId68016a70c815ca0bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2007.01813.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13647,51 +13647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1123-1131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32266a56416ae934f" w:history="1">
+      <w:hyperlink r:id="rId25456a70c815ca139" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13949,51 +13949,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in de aardbeiteelt en de ontwikkeling van een </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hygiëne protocol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81936a56416ae953c" w:history="1">
+      <w:hyperlink r:id="rId42386a70c815ca2b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/290364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14028,51 +14028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry tissues </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108, 681-690. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54086a56416ae95b9" w:history="1">
+      <w:hyperlink r:id="rId95236a70c815ca313" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-17-0356-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14118,51 +14118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0147122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34486a56416ae965e" w:history="1">
+      <w:hyperlink r:id="rId14906a70c815ca37b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147122</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1105–1112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50696a56416ae96f2" w:history="1">
+      <w:hyperlink r:id="rId56026a70c815ca3e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-19-2248-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14338,51 +14338,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,379–83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53516a56416ae97c3" w:history="1">
+      <w:hyperlink r:id="rId84686a70c815ca47c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2007.05.018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14439,51 +14439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33576a56416ae9865" w:history="1">
+      <w:hyperlink r:id="rId29946a70c815ca4fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3233/JBR-140086</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14607,51 +14607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30466a56416ae9973" w:history="1">
+      <w:hyperlink r:id="rId66166a70c815ca5bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2016.22.1.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14697,51 +14697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25056a56416ae9a04" w:history="1">
+      <w:hyperlink r:id="rId52026a70c815ca629" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0045-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14876,51 +14876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23776a56416ae9b33" w:history="1">
+      <w:hyperlink r:id="rId78286a70c815ca703" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15111,81 +15111,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 17-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66606a56416ae9cbf" w:history="1">
+      <w:hyperlink r:id="rId84536a70c815ca823" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01128.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5349915" name="name44246a56416ae9d68" descr="eu_funding_250.png"/>
+            <wp:docPr id="82953005" name="name42306a70c815ca8b3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45556a56416ae9d67" cstate="print"/>
+                    <a:blip r:embed="rId39296a70c815ca8b2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15283,137 +15283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44179787">
+  <w:abstractNum w:abstractNumId="26841380">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88273330">
+    <w:lvl w:ilvl="0" w:tplc="63685581">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88273330" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63685581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88273330" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63685581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88273330" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63685581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88273330" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63685581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88273330" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63685581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88273330" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63685581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88273330" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63685581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88273330" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63685581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44179786">
+  <w:abstractNum w:abstractNumId="26841379">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21629344">
+    <w:lvl w:ilvl="0" w:tplc="36274015">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16165,55 +16165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44179786">
-    <w:abstractNumId w:val="44179786"/>
+  <w:num w:numId="26841379">
+    <w:abstractNumId w:val="26841379"/>
   </w:num>
-  <w:num w:numId="44179787">
-    <w:abstractNumId w:val="44179787"/>
+  <w:num w:numId="26841380">
+    <w:abstractNumId w:val="26841380"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27763,51 +27763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512994660" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId433186837" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57326a56416ae2ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId18016a56416ae2b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId23866a56416ae33a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId94776a56416ae6322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId55586a56416ae635a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId54326a56416ae6418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId25386a56416ae6550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId20636a56416ae6720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId98246a56416ae688c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId76366a56416ae68e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId80816a56416ae6953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId12396a56416ae6b29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId52556a56416ae6c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId90936a56416ae6db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId35476a56416ae6e46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId53336a56416ae6ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId39976a56416ae6f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId64246a56416ae7031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId58576a56416ae70fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId47596a56416ae716f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId53096a56416ae7200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId95886a56416ae72ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId36926a56416ae733b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId52166a56416ae73aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId53786a56416ae7532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId53476a56416ae75c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId96656a56416ae76be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId80776a56416ae775b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId27456a56416ae77af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId21796a56416ae7821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId38036a56416ae793f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId68336a56416ae7a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId93296a56416ae7ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId14086a56416ae7c86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId95456a56416ae7d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId45666a56416ae7e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId35236a56416ae7ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId16716a56416ae7faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId23506a56416ae820d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId19016a56416ae84d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId89986a56416ae8548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId77816a56416ae86de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId61526a56416ae886e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId18356a56416ae8902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId70656a56416ae8bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId31446a56416ae8d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId50316a56416ae8e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId50246a56416ae8eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId85796a56416ae8f1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId91996a56416ae8fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId88516a56416ae9147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId68256a56416ae9222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId92246a56416ae92a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId32266a56416ae934f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId81936a56416ae953c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId54086a56416ae95b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId34486a56416ae965e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId50696a56416ae96f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId53516a56416ae97c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId33576a56416ae9865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId30466a56416ae9973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId25056a56416ae9a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId23776a56416ae9b33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66606a56416ae9cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId20536a56416ae327e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20536a56416ae327e.jpg"/><Relationship Id="rId65436a56416ae4570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65436a56416ae4570.jpg"/><Relationship Id="rId45556a56416ae9d67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45556a56416ae9d67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId528455580" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId586130983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86026a70c815c4cf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId24596a70c815c4d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId74526a70c815c5602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId39486a70c815c7d24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId42686a70c815c7d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId70576a70c815c7dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId33836a70c815c7eb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId55136a70c815c806c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId13146a70c815c81d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId10156a70c815c821a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId58746a70c815c826f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId54826a70c815c83c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId98226a70c815c84ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId49696a70c815c85ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId28886a70c815c8616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId51926a70c815c8680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId96726a70c815c86ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId90836a70c815c879b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId36446a70c815c882c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId30096a70c815c8881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId73936a70c815c88ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId55676a70c815c896b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId64946a70c815c89d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId41106a70c815c8a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId28886a70c815c8b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId58786a70c815c8bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId62826a70c815c8c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId38266a70c815c8ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId71016a70c815c8d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId36806a70c815c8d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId59216a70c815c8e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId69856a70c815c8ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId69086a70c815c8f5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId84696a70c815c908c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId25556a70c815c9102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId30486a70c815c91ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId54446a70c815c9253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId33226a70c815c9302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId57336a70c815c94c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId61446a70c815c96cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId46746a70c815c971e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId99776a70c815c980d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId34766a70c815c9922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId84076a70c815c998a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId68576a70c815c9b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId71436a70c815c9c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId48406a70c815c9d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId81096a70c815c9dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId39456a70c815c9e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId90416a70c815c9e8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId23806a70c815c9fbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId17996a70c815ca05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId68016a70c815ca0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId25456a70c815ca139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId42386a70c815ca2b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId95236a70c815ca313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId14906a70c815ca37b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId56026a70c815ca3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId84686a70c815ca47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId29946a70c815ca4fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId66166a70c815ca5bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId52026a70c815ca629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId78286a70c815ca703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84536a70c815ca823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId80926a70c815c552e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80926a70c815c552e.jpg"/><Relationship Id="rId24096a70c815c675a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24096a70c815c675a.jpg"/><Relationship Id="rId39296a70c815ca8b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39296a70c815ca8b2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>