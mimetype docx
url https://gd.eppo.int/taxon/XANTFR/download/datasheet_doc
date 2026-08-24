--- v13 (2026-08-03)
+++ v14 (2026-08-24)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> angular leaf spot of strawberry, leaf blight of strawberry, vascular collapse of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86026a70c815c4cf9" w:history="1">
+            <w:hyperlink r:id="rId71096a8b8a210be5e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24596a70c815c4d46" w:history="1">
+            <w:hyperlink r:id="rId73666a8b8a210becb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9965926" name="name26646a70c815c552f" descr="2974.jpg"/>
+                  <wp:docPr id="72750377" name="name28436a8b8a210c60c" descr="2974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80926a70c815c552e" cstate="print"/>
+                          <a:blip r:embed="rId48286a8b8a210c60a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74526a70c815c5602" w:history="1">
+            <w:hyperlink r:id="rId15266a8b8a210c73c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1717,63 +1717,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1988). The disease is widespread in North America and the EPPO region, less so in other continents such as South America, Asia and Africa, probably related to the spread and intensity of strawberry cultivation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89749293" name="name75306a70c815c675c" descr="XANTFR_distribution_map.jpg"/>
+            <wp:docPr id="91511976" name="name66766a8b8a210dbe3" descr="XANTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24096a70c815c675a" cstate="print"/>
+                    <a:blip r:embed="rId42476a8b8a210dbe1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,81 +6123,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 249-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39486a70c815c7d24" w:history="1">
+      <w:hyperlink r:id="rId42166a8b8a210fa15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2818.2010.03373.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Angular leaf spot of strawberry (bacterial blight). Ohio State University Leaflet HYG -3212, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42686a70c815c7d4d" w:history="1">
+      <w:hyperlink r:id="rId41176a8b8a210fa4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/HYG-3212-11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6272,51 +6272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70576a70c815c7dd7" w:history="1">
+      <w:hyperlink r:id="rId35946a8b8a210fb12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/64. 10.1111/ppa.12232</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6460,51 +6460,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33836a70c815c7eb4" w:history="1">
+      <w:hyperlink r:id="rId27836a8b8a210fc4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2012.751937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6744,51 +6744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cooper, GT (2007) Angular leaf spot of strawberry: disease control strategies and association of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with lesions. 62pp. Thesis, University of Florida, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55136a70c815c806c" w:history="1">
+      <w:hyperlink r:id="rId70406a8b8a210fe28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6959,101 +6959,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-764. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13146a70c815c81d7" w:history="1">
+      <w:hyperlink r:id="rId54136a8b8a210ff89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2017.1156.111</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dye DW &amp; Wilkie JP (1973) Angular leafspot of strawberry in New Zealand. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Agricultural Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16, 311-314. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10156a70c815c821a" w:history="1">
+      <w:hyperlink r:id="rId52396a8b8a210ffe0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1973.10421109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7079,51 +7079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58746a70c815c826f" w:history="1">
+      <w:hyperlink r:id="rId45716a8b8a2110053" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTAF/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7345,51 +7345,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Regulated non-quarantine pest Project. An EU funded project for the benefit of the whole EPPO region</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54826a70c815c83c1" w:history="1">
+      <w:hyperlink r:id="rId33806a8b8a211020a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7560,51 +7560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L 319, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10 December 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98226a70c815c84ce" w:history="1">
+      <w:hyperlink r:id="rId88936a8b8a2110369" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4651–4668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49696a70c815c85ab" w:history="1">
+      <w:hyperlink r:id="rId84116a8b8a211049b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00050-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7838,51 +7838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1094-1102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28886a70c815c8616" w:history="1">
+      <w:hyperlink r:id="rId26756a8b8a211052f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7928,51 +7928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00632-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51926a70c815c8680" w:history="1">
+      <w:hyperlink r:id="rId81616a8b8a21105be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00642-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8018,51 +8018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e000189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96726a70c815c86ea" w:history="1">
+      <w:hyperlink r:id="rId91026a8b8a2110651" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/mgen.0.000189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90836a70c815c879b" w:history="1">
+      <w:hyperlink r:id="rId90616a8b8a2110722" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s42483-020-00061-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8269,51 +8269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1253. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36446a70c815c882c" w:history="1">
+      <w:hyperlink r:id="rId67136a8b8a21107e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8081253</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8339,51 +8339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1243-1255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30096a70c815c8881" w:history="1">
+      <w:hyperlink r:id="rId94706a8b8a2110857" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-16-0275-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8429,51 +8429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73936a70c815c88ea" w:history="1">
+      <w:hyperlink r:id="rId21066a8b8a21108f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AP98012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8539,51 +8539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55676a70c815c896b" w:history="1">
+      <w:hyperlink r:id="rId27286a8b8a21109bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.4.400A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8629,51 +8629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1256-1263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64946a70c815c89d5" w:history="1">
+      <w:hyperlink r:id="rId51426a8b8a2110a50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-18-1395-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8699,51 +8699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 155-159. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41106a70c815c8a28" w:history="1">
+      <w:hyperlink r:id="rId67176a8b8a2110ac2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2003.626.20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8945,51 +8945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1589, 11 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28886a70c815c8b44" w:history="1">
+      <w:hyperlink r:id="rId38116a8b8a2110c51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2016.01589</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9035,51 +9035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e01271-01216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58786a70c815c8bae" w:history="1">
+      <w:hyperlink r:id="rId62256a8b8a2110ce7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.01271-16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9194,51 +9194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62826a70c815c8c68" w:history="1">
+      <w:hyperlink r:id="rId80446a8b8a2110dee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060660509507189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9284,101 +9284,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38266a70c815c8ccf" w:history="1">
+      <w:hyperlink r:id="rId78306a8b8a2110e80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12900</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) International standards for phytosanitary measures (ISPM) 27 - Diagnostic protocols for regulated pests DP 14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71016a70c815c8d0d" w:history="1">
+      <w:hyperlink r:id="rId17646a8b8a2110ee4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9404,51 +9404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28–35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36806a70c815c8d5e" w:history="1">
+      <w:hyperlink r:id="rId15156a8b8a2110f55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.696959</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9585,51 +9585,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653-665. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59216a70c815c8e2f" w:history="1">
+      <w:hyperlink r:id="rId57486a8b8a2111076" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2001.00644.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9753,51 +9753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69856a70c815c8ef3" w:history="1">
+      <w:hyperlink r:id="rId10766a8b8a2111189" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12090</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9843,51 +9843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569– 577. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69086a70c815c8f5c" w:history="1">
+      <w:hyperlink r:id="rId79626a8b8a211121b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12497</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10100,51 +10100,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kennedy-Fisher SD (1997) The effect of copper sulphate and host variety on angular leaf spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) of strawberry. Thesis submitted in partial fulfilment of the requirements for the degree of Master of Agriculture. Dalhousie University Halifax, Nova Scotia, Canada, 83pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84696a70c815c908c" w:history="1">
+      <w:hyperlink r:id="rId16636a8b8a21113ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10199,51 +10199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,290–299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25556a70c815c9102" w:history="1">
+      <w:hyperlink r:id="rId82026a8b8a2111474" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10358,51 +10358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-100. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30486a70c815c91ca" w:history="1">
+      <w:hyperlink r:id="rId89126a8b8a211157d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2010.16.1.097</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10457,51 +10457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54446a70c815c9253" w:history="1">
+      <w:hyperlink r:id="rId46146a8b8a2111635" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2560-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10596,51 +10596,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maas JL (1998) Compendium of Strawberry Diseases. Second Edition, 98p. APS Press, St Paul (MN), USA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33226a70c815c9302" w:history="1">
+      <w:hyperlink r:id="rId20726a8b8a211171b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890546178</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10978,51 +10978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57336a70c815c94c0" w:history="1">
+      <w:hyperlink r:id="rId31906a8b8a2111afb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02284.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11429,51 +11429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2881–2887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61446a70c815c96cc" w:history="1">
+      <w:hyperlink r:id="rId31056a8b8a2111de5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65220-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11499,51 +11499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 502-512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46746a70c815c971e" w:history="1">
+      <w:hyperlink r:id="rId49486a8b8a2111e59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5424/sjar/2012102-345-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11698,51 +11698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99776a70c815c980d" w:history="1">
+      <w:hyperlink r:id="rId10636a8b8a2111fa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77612-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11933,51 +11933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry planting stock. Chapter 34. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, 2nd Edition. January 2017, 249-254. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34766a70c815c9922" w:history="1">
+      <w:hyperlink r:id="rId19896a8b8a2112157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12023,51 +12023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1191-1201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84076a70c815c998a" w:history="1">
+      <w:hyperlink r:id="rId93916a8b8a21121ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00122-016-2695-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12485,51 +12485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68576a70c815c9b9e" w:history="1">
+      <w:hyperlink r:id="rId18636a8b8a21124df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2003.00591.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12653,51 +12653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 281-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71436a70c815c9c6b" w:history="1">
+      <w:hyperlink r:id="rId64096a8b8a21125f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2004.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299-308. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48406a70c815c9d43" w:history="1">
+      <w:hyperlink r:id="rId69366a8b8a2112705" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-3-0299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 359-368. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81096a70c815c9dbb" w:history="1">
+      <w:hyperlink r:id="rId51506a8b8a211278c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-98-3-0359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12972,51 +12972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 234-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39456a70c815c9e15" w:history="1">
+      <w:hyperlink r:id="rId70336a8b8a21127ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.698181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13073,51 +13073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 116-124 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90416a70c815c9e8f" w:history="1">
+      <w:hyperlink r:id="rId57586a8b8a21128b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-22-0719-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13319,51 +13319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag DJ, Bergsma-Vlami M, Van Vaerenbergh J, Vandroemme J &amp; Maes M (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Netherlands Food and Consumer Product Safety Authority, Utrecht, the Netherlands - Institute for Agricultural and Fisheries Research, Merelbeke, Belgium - available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23806a70c815c9fbb" w:history="1">
+      <w:hyperlink r:id="rId56346a8b8a2112a46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nvwa.nl/txmpub/files/?p_file_id=2203331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13456,51 +13456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 711–722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17996a70c815ca05d" w:history="1">
+      <w:hyperlink r:id="rId30116a8b8a2112b27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-1513-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13537,51 +13537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 438-444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68016a70c815ca0bd" w:history="1">
+      <w:hyperlink r:id="rId33386a8b8a2112bad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2007.01813.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13647,51 +13647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1123-1131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25456a70c815ca139" w:history="1">
+      <w:hyperlink r:id="rId27716a8b8a2112c69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13949,51 +13949,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in de aardbeiteelt en de ontwikkeling van een </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hygiëne protocol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42386a70c815ca2b5" w:history="1">
+      <w:hyperlink r:id="rId92636a8b8a2112e5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/290364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14028,51 +14028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry tissues </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108, 681-690. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95236a70c815ca313" w:history="1">
+      <w:hyperlink r:id="rId65846a8b8a2112edc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-17-0356-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14118,51 +14118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0147122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14906a70c815ca37b" w:history="1">
+      <w:hyperlink r:id="rId29486a8b8a2112f7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147122</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1105–1112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56026a70c815ca3e6" w:history="1">
+      <w:hyperlink r:id="rId59586a8b8a2113014" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-19-2248-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14338,51 +14338,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,379–83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84686a70c815ca47c" w:history="1">
+      <w:hyperlink r:id="rId58076a8b8a21130e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2007.05.018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14439,51 +14439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29946a70c815ca4fb" w:history="1">
+      <w:hyperlink r:id="rId42926a8b8a211319c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3233/JBR-140086</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14607,51 +14607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66166a70c815ca5bf" w:history="1">
+      <w:hyperlink r:id="rId93026a8b8a21132af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2016.22.1.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14697,51 +14697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52026a70c815ca629" w:history="1">
+      <w:hyperlink r:id="rId31736a8b8a2113345" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0045-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14876,51 +14876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78286a70c815ca703" w:history="1">
+      <w:hyperlink r:id="rId13026a8b8a211349d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15111,81 +15111,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 17-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84536a70c815ca823" w:history="1">
+      <w:hyperlink r:id="rId45736a8b8a2113646" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01128.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82953005" name="name42306a70c815ca8b3" descr="eu_funding_250.png"/>
+            <wp:docPr id="36595374" name="name82366a8b8a21136db" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39296a70c815ca8b2" cstate="print"/>
+                    <a:blip r:embed="rId69666a8b8a21136da" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15283,137 +15283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26841380">
+  <w:abstractNum w:abstractNumId="19067195">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63685581">
+    <w:lvl w:ilvl="0" w:tplc="80092356">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63685581" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80092356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63685581" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80092356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63685581" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80092356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63685581" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80092356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63685581" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80092356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63685581" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80092356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63685581" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80092356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63685581" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80092356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26841379">
+  <w:abstractNum w:abstractNumId="19067194">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36274015">
+    <w:lvl w:ilvl="0" w:tplc="84316679">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16165,55 +16165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26841379">
-    <w:abstractNumId w:val="26841379"/>
+  <w:num w:numId="19067194">
+    <w:abstractNumId w:val="19067194"/>
   </w:num>
-  <w:num w:numId="26841380">
-    <w:abstractNumId w:val="26841380"/>
+  <w:num w:numId="19067195">
+    <w:abstractNumId w:val="19067195"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27763,51 +27763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId528455580" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId586130983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86026a70c815c4cf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId24596a70c815c4d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId74526a70c815c5602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId39486a70c815c7d24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId42686a70c815c7d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId70576a70c815c7dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId33836a70c815c7eb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId55136a70c815c806c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId13146a70c815c81d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId10156a70c815c821a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId58746a70c815c826f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId54826a70c815c83c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId98226a70c815c84ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId49696a70c815c85ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId28886a70c815c8616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId51926a70c815c8680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId96726a70c815c86ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId90836a70c815c879b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId36446a70c815c882c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId30096a70c815c8881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId73936a70c815c88ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId55676a70c815c896b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId64946a70c815c89d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId41106a70c815c8a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId28886a70c815c8b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId58786a70c815c8bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId62826a70c815c8c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId38266a70c815c8ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId71016a70c815c8d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId36806a70c815c8d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId59216a70c815c8e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId69856a70c815c8ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId69086a70c815c8f5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId84696a70c815c908c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId25556a70c815c9102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId30486a70c815c91ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId54446a70c815c9253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId33226a70c815c9302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId57336a70c815c94c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId61446a70c815c96cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId46746a70c815c971e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId99776a70c815c980d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId34766a70c815c9922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId84076a70c815c998a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId68576a70c815c9b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId71436a70c815c9c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId48406a70c815c9d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId81096a70c815c9dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId39456a70c815c9e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId90416a70c815c9e8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId23806a70c815c9fbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId17996a70c815ca05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId68016a70c815ca0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId25456a70c815ca139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId42386a70c815ca2b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId95236a70c815ca313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId14906a70c815ca37b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId56026a70c815ca3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId84686a70c815ca47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId29946a70c815ca4fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId66166a70c815ca5bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId52026a70c815ca629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId78286a70c815ca703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84536a70c815ca823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId80926a70c815c552e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80926a70c815c552e.jpg"/><Relationship Id="rId24096a70c815c675a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24096a70c815c675a.jpg"/><Relationship Id="rId39296a70c815ca8b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39296a70c815ca8b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId490592750" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId940601604" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71096a8b8a210be5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId73666a8b8a210becb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId15266a8b8a210c73c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId42166a8b8a210fa15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId41176a8b8a210fa4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId35946a8b8a210fb12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId27836a8b8a210fc4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId70406a8b8a210fe28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId54136a8b8a210ff89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId52396a8b8a210ffe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId45716a8b8a2110053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId33806a8b8a211020a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId88936a8b8a2110369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId84116a8b8a211049b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId26756a8b8a211052f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId81616a8b8a21105be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId91026a8b8a2110651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId90616a8b8a2110722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId67136a8b8a21107e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId94706a8b8a2110857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId21066a8b8a21108f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId27286a8b8a21109bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId51426a8b8a2110a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId67176a8b8a2110ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId38116a8b8a2110c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId62256a8b8a2110ce7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId80446a8b8a2110dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId78306a8b8a2110e80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId17646a8b8a2110ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId15156a8b8a2110f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId57486a8b8a2111076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId10766a8b8a2111189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId79626a8b8a211121b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId16636a8b8a21113ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId82026a8b8a2111474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId89126a8b8a211157d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId46146a8b8a2111635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId20726a8b8a211171b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId31906a8b8a2111afb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId31056a8b8a2111de5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId49486a8b8a2111e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId10636a8b8a2111fa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId19896a8b8a2112157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId93916a8b8a21121ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId18636a8b8a21124df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId64096a8b8a21125f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId69366a8b8a2112705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId51506a8b8a211278c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId70336a8b8a21127ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId57586a8b8a21128b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId56346a8b8a2112a46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId30116a8b8a2112b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId33386a8b8a2112bad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId27716a8b8a2112c69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId92636a8b8a2112e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId65846a8b8a2112edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId29486a8b8a2112f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId59586a8b8a2113014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId58076a8b8a21130e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId42926a8b8a211319c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId93026a8b8a21132af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId31736a8b8a2113345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId13026a8b8a211349d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45736a8b8a2113646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId48286a8b8a210c60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48286a8b8a210c60a.jpg"/><Relationship Id="rId42476a8b8a210dbe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42476a8b8a210dbe1.jpg"/><Relationship Id="rId69666a8b8a21136da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69666a8b8a21136da.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>