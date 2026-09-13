--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> angular leaf spot of strawberry, leaf blight of strawberry, vascular collapse of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71096a8b8a210be5e" w:history="1">
+            <w:hyperlink r:id="rId51776aa604ecf06f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73666a8b8a210becb" w:history="1">
+            <w:hyperlink r:id="rId47496aa604ecf0783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72750377" name="name28436a8b8a210c60c" descr="2974.jpg"/>
+                  <wp:docPr id="44381292" name="name74096aa604ecf0868" descr="2974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48286a8b8a210c60a" cstate="print"/>
+                          <a:blip r:embed="rId21206aa604ecf0867" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15266a8b8a210c73c" w:history="1">
+            <w:hyperlink r:id="rId86056aa604ecf09a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1717,63 +1717,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1988). The disease is widespread in North America and the EPPO region, less so in other continents such as South America, Asia and Africa, probably related to the spread and intensity of strawberry cultivation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91511976" name="name66766a8b8a210dbe3" descr="XANTFR_distribution_map.jpg"/>
+            <wp:docPr id="35354907" name="name28686aa604ecf1f5d" descr="XANTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42476a8b8a210dbe1" cstate="print"/>
+                    <a:blip r:embed="rId81616aa604ecf1f5a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,81 +6123,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 249-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42166a8b8a210fa15" w:history="1">
+      <w:hyperlink r:id="rId38136aa604ecf3dbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2818.2010.03373.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Angular leaf spot of strawberry (bacterial blight). Ohio State University Leaflet HYG -3212, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41176a8b8a210fa4f" w:history="1">
+      <w:hyperlink r:id="rId14706aa604ecf3df8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/HYG-3212-11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6272,51 +6272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35946a8b8a210fb12" w:history="1">
+      <w:hyperlink r:id="rId20126aa604ecf3ecf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/64. 10.1111/ppa.12232</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6460,51 +6460,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27836a8b8a210fc4a" w:history="1">
+      <w:hyperlink r:id="rId92886aa604ecf3ffe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2012.751937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6744,51 +6744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cooper, GT (2007) Angular leaf spot of strawberry: disease control strategies and association of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with lesions. 62pp. Thesis, University of Florida, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70406a8b8a210fe28" w:history="1">
+      <w:hyperlink r:id="rId79756aa604ecf41e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6959,101 +6959,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-764. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54136a8b8a210ff89" w:history="1">
+      <w:hyperlink r:id="rId63116aa604ed0010e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2017.1156.111</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dye DW &amp; Wilkie JP (1973) Angular leafspot of strawberry in New Zealand. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Agricultural Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16, 311-314. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52396a8b8a210ffe0" w:history="1">
+      <w:hyperlink r:id="rId48896aa604ed00161" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1973.10421109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7079,51 +7079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45716a8b8a2110053" w:history="1">
+      <w:hyperlink r:id="rId84636aa604ed001d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTAF/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7345,51 +7345,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Regulated non-quarantine pest Project. An EU funded project for the benefit of the whole EPPO region</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33806a8b8a211020a" w:history="1">
+      <w:hyperlink r:id="rId36816aa604ed00383" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7560,51 +7560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L 319, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10 December 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88936a8b8a2110369" w:history="1">
+      <w:hyperlink r:id="rId36896aa604ed004f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4651–4668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84116a8b8a211049b" w:history="1">
+      <w:hyperlink r:id="rId45656aa604ed00628" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00050-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7838,51 +7838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1094-1102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26756a8b8a211052f" w:history="1">
+      <w:hyperlink r:id="rId45076aa604ed006ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7928,51 +7928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00632-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81616a8b8a21105be" w:history="1">
+      <w:hyperlink r:id="rId27246aa604ed0074a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00642-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8018,51 +8018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e000189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91026a8b8a2110651" w:history="1">
+      <w:hyperlink r:id="rId40836aa604ed007db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/mgen.0.000189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90616a8b8a2110722" w:history="1">
+      <w:hyperlink r:id="rId99636aa604ed008aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s42483-020-00061-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8269,51 +8269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1253. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67136a8b8a21107e4" w:history="1">
+      <w:hyperlink r:id="rId90406aa604ed00981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8081253</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8339,51 +8339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1243-1255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94706a8b8a2110857" w:history="1">
+      <w:hyperlink r:id="rId48636aa604ed009f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-16-0275-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8429,51 +8429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21066a8b8a21108f2" w:history="1">
+      <w:hyperlink r:id="rId88736aa604ed00a8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AP98012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8539,51 +8539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27286a8b8a21109bb" w:history="1">
+      <w:hyperlink r:id="rId87006aa604ed00b45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.4.400A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8629,51 +8629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1256-1263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51426a8b8a2110a50" w:history="1">
+      <w:hyperlink r:id="rId10996aa604ed00bda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-18-1395-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8699,51 +8699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 155-159. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67176a8b8a2110ac2" w:history="1">
+      <w:hyperlink r:id="rId73196aa604ed00c4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2003.626.20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8945,51 +8945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1589, 11 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38116a8b8a2110c51" w:history="1">
+      <w:hyperlink r:id="rId61316aa604ed00de7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2016.01589</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9035,51 +9035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e01271-01216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62256a8b8a2110ce7" w:history="1">
+      <w:hyperlink r:id="rId58196aa604ed00e89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.01271-16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9194,51 +9194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80446a8b8a2110dee" w:history="1">
+      <w:hyperlink r:id="rId96976aa604ed00fa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060660509507189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9284,101 +9284,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78306a8b8a2110e80" w:history="1">
+      <w:hyperlink r:id="rId59936aa604ed01040" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12900</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) International standards for phytosanitary measures (ISPM) 27 - Diagnostic protocols for regulated pests DP 14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17646a8b8a2110ee4" w:history="1">
+      <w:hyperlink r:id="rId82646aa604ed01096" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9404,51 +9404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28–35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15156a8b8a2110f55" w:history="1">
+      <w:hyperlink r:id="rId30136aa604ed01114" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.696959</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9585,51 +9585,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653-665. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57486a8b8a2111076" w:history="1">
+      <w:hyperlink r:id="rId78016aa604ed0125b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2001.00644.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9753,51 +9753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10766a8b8a2111189" w:history="1">
+      <w:hyperlink r:id="rId74056aa604ed01397" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12090</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9843,51 +9843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569– 577. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79626a8b8a211121b" w:history="1">
+      <w:hyperlink r:id="rId48396aa604ed0142c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12497</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10100,51 +10100,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kennedy-Fisher SD (1997) The effect of copper sulphate and host variety on angular leaf spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) of strawberry. Thesis submitted in partial fulfilment of the requirements for the degree of Master of Agriculture. Dalhousie University Halifax, Nova Scotia, Canada, 83pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16636a8b8a21113ca" w:history="1">
+      <w:hyperlink r:id="rId88546aa604ed015eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10199,51 +10199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,290–299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82026a8b8a2111474" w:history="1">
+      <w:hyperlink r:id="rId37806aa604ed0169f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10358,51 +10358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-100. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89126a8b8a211157d" w:history="1">
+      <w:hyperlink r:id="rId13436aa604ed017c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2010.16.1.097</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10457,51 +10457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46146a8b8a2111635" w:history="1">
+      <w:hyperlink r:id="rId18666aa604ed0186a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2560-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10596,51 +10596,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maas JL (1998) Compendium of Strawberry Diseases. Second Edition, 98p. APS Press, St Paul (MN), USA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20726a8b8a211171b" w:history="1">
+      <w:hyperlink r:id="rId18686aa604ed0196b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890546178</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10978,51 +10978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31906a8b8a2111afb" w:history="1">
+      <w:hyperlink r:id="rId59606aa604ed01c2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02284.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11429,51 +11429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2881–2887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31056a8b8a2111de5" w:history="1">
+      <w:hyperlink r:id="rId13546aa604ed01f2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65220-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11499,51 +11499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 502-512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49486a8b8a2111e59" w:history="1">
+      <w:hyperlink r:id="rId94256aa604ed01fa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5424/sjar/2012102-345-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11698,51 +11698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10636a8b8a2111fa5" w:history="1">
+      <w:hyperlink r:id="rId59386aa604ed020ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77612-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11933,51 +11933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry planting stock. Chapter 34. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, 2nd Edition. January 2017, 249-254. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19896a8b8a2112157" w:history="1">
+      <w:hyperlink r:id="rId85816aa604ed02277" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12023,51 +12023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1191-1201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93916a8b8a21121ec" w:history="1">
+      <w:hyperlink r:id="rId29106aa604ed0230a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00122-016-2695-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12485,51 +12485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18636a8b8a21124df" w:history="1">
+      <w:hyperlink r:id="rId54656aa604ed025e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2003.00591.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12653,51 +12653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 281-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64096a8b8a21125f3" w:history="1">
+      <w:hyperlink r:id="rId87916aa604ed026f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2004.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299-308. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69366a8b8a2112705" w:history="1">
+      <w:hyperlink r:id="rId32436aa604ed02801" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-3-0299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 359-368. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51506a8b8a211278c" w:history="1">
+      <w:hyperlink r:id="rId99806aa604ed02884" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-98-3-0359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12972,51 +12972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 234-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70336a8b8a21127ff" w:history="1">
+      <w:hyperlink r:id="rId26206aa604ed028f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.698181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13073,51 +13073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 116-124 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57586a8b8a21128b1" w:history="1">
+      <w:hyperlink r:id="rId67896aa604ed02996" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-22-0719-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13319,51 +13319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag DJ, Bergsma-Vlami M, Van Vaerenbergh J, Vandroemme J &amp; Maes M (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Netherlands Food and Consumer Product Safety Authority, Utrecht, the Netherlands - Institute for Agricultural and Fisheries Research, Merelbeke, Belgium - available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56346a8b8a2112a46" w:history="1">
+      <w:hyperlink r:id="rId57556aa604ed02b2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nvwa.nl/txmpub/files/?p_file_id=2203331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13456,51 +13456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 711–722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30116a8b8a2112b27" w:history="1">
+      <w:hyperlink r:id="rId96276aa604ed02c19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-1513-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13537,51 +13537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 438-444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33386a8b8a2112bad" w:history="1">
+      <w:hyperlink r:id="rId50766aa604ed02c9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2007.01813.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13647,51 +13647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1123-1131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27716a8b8a2112c69" w:history="1">
+      <w:hyperlink r:id="rId11606aa604ed02d5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13949,51 +13949,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in de aardbeiteelt en de ontwikkeling van een </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hygiëne protocol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92636a8b8a2112e5a" w:history="1">
+      <w:hyperlink r:id="rId58636aa604ed02f85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/290364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14028,51 +14028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry tissues </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108, 681-690. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65846a8b8a2112edc" w:history="1">
+      <w:hyperlink r:id="rId99586aa604ed03008" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-17-0356-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14118,51 +14118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0147122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29486a8b8a2112f7e" w:history="1">
+      <w:hyperlink r:id="rId69746aa604ed0309b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147122</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1105–1112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59586a8b8a2113014" w:history="1">
+      <w:hyperlink r:id="rId26676aa604ed0312e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-19-2248-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14338,51 +14338,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,379–83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58076a8b8a21130e4" w:history="1">
+      <w:hyperlink r:id="rId55576aa604ed031fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2007.05.018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14439,51 +14439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42926a8b8a211319c" w:history="1">
+      <w:hyperlink r:id="rId73156aa604ed032ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3233/JBR-140086</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14607,51 +14607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93026a8b8a21132af" w:history="1">
+      <w:hyperlink r:id="rId53576aa604ed033ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2016.22.1.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14697,51 +14697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31736a8b8a2113345" w:history="1">
+      <w:hyperlink r:id="rId13596aa604ed0344c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0045-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14876,51 +14876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13026a8b8a211349d" w:history="1">
+      <w:hyperlink r:id="rId81046aa604ed03589" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15111,81 +15111,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 17-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45736a8b8a2113646" w:history="1">
+      <w:hyperlink r:id="rId78706aa604ed0374a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01128.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36595374" name="name82366a8b8a21136db" descr="eu_funding_250.png"/>
+            <wp:docPr id="32734664" name="name63696aa604ed037df" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69666a8b8a21136da" cstate="print"/>
+                    <a:blip r:embed="rId12896aa604ed037de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15283,137 +15283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19067195">
+  <w:abstractNum w:abstractNumId="86705546">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80092356">
+    <w:lvl w:ilvl="0" w:tplc="43065304">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80092356" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43065304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80092356" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43065304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80092356" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43065304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80092356" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43065304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80092356" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43065304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80092356" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43065304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80092356" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43065304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80092356" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43065304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19067194">
+  <w:abstractNum w:abstractNumId="86705545">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84316679">
+    <w:lvl w:ilvl="0" w:tplc="61202199">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16165,55 +16165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19067194">
-    <w:abstractNumId w:val="19067194"/>
+  <w:num w:numId="86705545">
+    <w:abstractNumId w:val="86705545"/>
   </w:num>
-  <w:num w:numId="19067195">
-    <w:abstractNumId w:val="19067195"/>
+  <w:num w:numId="86705546">
+    <w:abstractNumId w:val="86705546"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27763,51 +27763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId490592750" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId940601604" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71096a8b8a210be5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId73666a8b8a210becb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId15266a8b8a210c73c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId42166a8b8a210fa15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId41176a8b8a210fa4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId35946a8b8a210fb12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId27836a8b8a210fc4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId70406a8b8a210fe28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId54136a8b8a210ff89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId52396a8b8a210ffe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId45716a8b8a2110053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId33806a8b8a211020a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId88936a8b8a2110369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId84116a8b8a211049b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId26756a8b8a211052f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId81616a8b8a21105be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId91026a8b8a2110651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId90616a8b8a2110722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId67136a8b8a21107e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId94706a8b8a2110857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId21066a8b8a21108f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId27286a8b8a21109bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId51426a8b8a2110a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId67176a8b8a2110ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId38116a8b8a2110c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId62256a8b8a2110ce7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId80446a8b8a2110dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId78306a8b8a2110e80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId17646a8b8a2110ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId15156a8b8a2110f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId57486a8b8a2111076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId10766a8b8a2111189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId79626a8b8a211121b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId16636a8b8a21113ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId82026a8b8a2111474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId89126a8b8a211157d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId46146a8b8a2111635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId20726a8b8a211171b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId31906a8b8a2111afb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId31056a8b8a2111de5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId49486a8b8a2111e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId10636a8b8a2111fa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId19896a8b8a2112157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId93916a8b8a21121ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId18636a8b8a21124df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId64096a8b8a21125f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId69366a8b8a2112705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId51506a8b8a211278c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId70336a8b8a21127ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId57586a8b8a21128b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId56346a8b8a2112a46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId30116a8b8a2112b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId33386a8b8a2112bad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId27716a8b8a2112c69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId92636a8b8a2112e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId65846a8b8a2112edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId29486a8b8a2112f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId59586a8b8a2113014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId58076a8b8a21130e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId42926a8b8a211319c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId93026a8b8a21132af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId31736a8b8a2113345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId13026a8b8a211349d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45736a8b8a2113646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId48286a8b8a210c60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48286a8b8a210c60a.jpg"/><Relationship Id="rId42476a8b8a210dbe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42476a8b8a210dbe1.jpg"/><Relationship Id="rId69666a8b8a21136da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69666a8b8a21136da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId472570341" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId340592195" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51776aa604ecf06f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId47496aa604ecf0783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId86056aa604ecf09a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId38136aa604ecf3dbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId14706aa604ecf3df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId20126aa604ecf3ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId92886aa604ecf3ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId79756aa604ecf41e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId63116aa604ed0010e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId48896aa604ed00161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId84636aa604ed001d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId36816aa604ed00383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId36896aa604ed004f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId45656aa604ed00628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId45076aa604ed006ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId27246aa604ed0074a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId40836aa604ed007db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId99636aa604ed008aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId90406aa604ed00981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId48636aa604ed009f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId88736aa604ed00a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId87006aa604ed00b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId10996aa604ed00bda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId73196aa604ed00c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId61316aa604ed00de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId58196aa604ed00e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId96976aa604ed00fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId59936aa604ed01040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId82646aa604ed01096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId30136aa604ed01114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId78016aa604ed0125b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId74056aa604ed01397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId48396aa604ed0142c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId88546aa604ed015eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId37806aa604ed0169f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId13436aa604ed017c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId18666aa604ed0186a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId18686aa604ed0196b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId59606aa604ed01c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId13546aa604ed01f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId94256aa604ed01fa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId59386aa604ed020ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId85816aa604ed02277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId29106aa604ed0230a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId54656aa604ed025e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId87916aa604ed026f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId32436aa604ed02801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId99806aa604ed02884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId26206aa604ed028f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId67896aa604ed02996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId57556aa604ed02b2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId96276aa604ed02c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId50766aa604ed02c9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId11606aa604ed02d5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId58636aa604ed02f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId99586aa604ed03008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId69746aa604ed0309b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId26676aa604ed0312e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId55576aa604ed031fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId73156aa604ed032ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId53576aa604ed033ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId13596aa604ed0344c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId81046aa604ed03589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78706aa604ed0374a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId21206aa604ecf0867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21206aa604ecf0867.jpg"/><Relationship Id="rId81616aa604ecf1f5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81616aa604ecf1f5a.jpg"/><Relationship Id="rId12896aa604ed037de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12896aa604ed037de.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>