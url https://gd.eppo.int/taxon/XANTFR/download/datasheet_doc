--- v15 (2026-09-13)
+++ v16 (2026-10-05)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> angular leaf spot of strawberry, leaf blight of strawberry, vascular collapse of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51776aa604ecf06f0" w:history="1">
+            <w:hyperlink r:id="rId86076ac319266a125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47496aa604ecf0783" w:history="1">
+            <w:hyperlink r:id="rId34106ac319266a190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44381292" name="name74096aa604ecf0868" descr="2974.jpg"/>
+                  <wp:docPr id="52553821" name="name36936ac319266a80d" descr="2974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21206aa604ecf0867" cstate="print"/>
+                          <a:blip r:embed="rId20966ac319266a80b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId86056aa604ecf09a4" w:history="1">
+            <w:hyperlink r:id="rId39286ac319266a958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1717,63 +1717,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1988). The disease is widespread in North America and the EPPO region, less so in other continents such as South America, Asia and Africa, probably related to the spread and intensity of strawberry cultivation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35354907" name="name28686aa604ecf1f5d" descr="XANTFR_distribution_map.jpg"/>
+            <wp:docPr id="4486579" name="name19776ac319266bbc0" descr="XANTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81616aa604ecf1f5a" cstate="print"/>
+                    <a:blip r:embed="rId35596ac319266bbbd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,81 +6123,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 249-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38136aa604ecf3dbd" w:history="1">
+      <w:hyperlink r:id="rId72196ac319266d9e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2818.2010.03373.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Angular leaf spot of strawberry (bacterial blight). Ohio State University Leaflet HYG -3212, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14706aa604ecf3df8" w:history="1">
+      <w:hyperlink r:id="rId32676ac319266da29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/HYG-3212-11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6272,51 +6272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20126aa604ecf3ecf" w:history="1">
+      <w:hyperlink r:id="rId71886ac319266daea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/64. 10.1111/ppa.12232</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6460,51 +6460,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20-26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92886aa604ecf3ffe" w:history="1">
+      <w:hyperlink r:id="rId61036ac319266dc1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2012.751937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6744,51 +6744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cooper, GT (2007) Angular leaf spot of strawberry: disease control strategies and association of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with lesions. 62pp. Thesis, University of Florida, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79756aa604ecf41e4" w:history="1">
+      <w:hyperlink r:id="rId88316ac319266ddeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6959,101 +6959,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-764. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63116aa604ed0010e" w:history="1">
+      <w:hyperlink r:id="rId91846ac319266df52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2017.1156.111</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dye DW &amp; Wilkie JP (1973) Angular leafspot of strawberry in New Zealand. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Agricultural Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16, 311-314. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48896aa604ed00161" w:history="1">
+      <w:hyperlink r:id="rId35226ac319266dfa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1973.10421109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7079,51 +7079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84636aa604ed001d3" w:history="1">
+      <w:hyperlink r:id="rId78826ac319266e018" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTAF/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7345,51 +7345,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Regulated non-quarantine pest Project. An EU funded project for the benefit of the whole EPPO region</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36816aa604ed00383" w:history="1">
+      <w:hyperlink r:id="rId30896ac319266e1ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7560,51 +7560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L 319, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10 December 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36896aa604ed004f3" w:history="1">
+      <w:hyperlink r:id="rId82216ac319266e32e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4651–4668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45656aa604ed00628" w:history="1">
+      <w:hyperlink r:id="rId75906ac319266e466" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00050-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7838,51 +7838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1094-1102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45076aa604ed006ba" w:history="1">
+      <w:hyperlink r:id="rId69646ac319266e504" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7928,51 +7928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00632-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27246aa604ed0074a" w:history="1">
+      <w:hyperlink r:id="rId46606ac319266e59c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00642-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8018,51 +8018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e000189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40836aa604ed007db" w:history="1">
+      <w:hyperlink r:id="rId41886ac319266e631" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/mgen.0.000189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8148,51 +8148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99636aa604ed008aa" w:history="1">
+      <w:hyperlink r:id="rId98736ac319266e702" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s42483-020-00061-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8269,51 +8269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1253. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90406aa604ed00981" w:history="1">
+      <w:hyperlink r:id="rId15516ac319266e7c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8081253</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8339,51 +8339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1243-1255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48636aa604ed009f8" w:history="1">
+      <w:hyperlink r:id="rId46616ac319266e837" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-16-0275-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8429,51 +8429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88736aa604ed00a8a" w:history="1">
+      <w:hyperlink r:id="rId82506ac319266e8c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AP98012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8539,51 +8539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87006aa604ed00b45" w:history="1">
+      <w:hyperlink r:id="rId31716ac319266e978" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.4.400A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8629,51 +8629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1256-1263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10996aa604ed00bda" w:history="1">
+      <w:hyperlink r:id="rId17746ac319266ea08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-18-1395-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8699,51 +8699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">626</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 155-159. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73196aa604ed00c4c" w:history="1">
+      <w:hyperlink r:id="rId76636ac319266ea88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2003.626.20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8945,51 +8945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1589, 11 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61316aa604ed00de7" w:history="1">
+      <w:hyperlink r:id="rId33826ac319266ec24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2016.01589</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9035,51 +9035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e01271-01216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58196aa604ed00e89" w:history="1">
+      <w:hyperlink r:id="rId60786ac319266ecb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.01271-16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9194,51 +9194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96976aa604ed00fa2" w:history="1">
+      <w:hyperlink r:id="rId20536ac319266edb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060660509507189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9284,101 +9284,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59936aa604ed01040" w:history="1">
+      <w:hyperlink r:id="rId29876ac319266ee48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12900</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) International standards for phytosanitary measures (ISPM) 27 - Diagnostic protocols for regulated pests DP 14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82646aa604ed01096" w:history="1">
+      <w:hyperlink r:id="rId11936ac319266ee9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9404,51 +9404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28–35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30136aa604ed01114" w:history="1">
+      <w:hyperlink r:id="rId85076ac319266ef0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.696959</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9585,51 +9585,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653-665. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78016aa604ed0125b" w:history="1">
+      <w:hyperlink r:id="rId47326ac319266f029" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2001.00644.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9753,51 +9753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74056aa604ed01397" w:history="1">
+      <w:hyperlink r:id="rId60076ac319266f139" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12090</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9843,51 +9843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569– 577. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48396aa604ed0142c" w:history="1">
+      <w:hyperlink r:id="rId13996ac319266f1ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12497</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10100,51 +10100,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kennedy-Fisher SD (1997) The effect of copper sulphate and host variety on angular leaf spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) of strawberry. Thesis submitted in partial fulfilment of the requirements for the degree of Master of Agriculture. Dalhousie University Halifax, Nova Scotia, Canada, 83pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88546aa604ed015eb" w:history="1">
+      <w:hyperlink r:id="rId29826ac319266f36c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10199,51 +10199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,290–299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37806aa604ed0169f" w:history="1">
+      <w:hyperlink r:id="rId84166ac319266f409" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10358,51 +10358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-100. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13436aa604ed017c0" w:history="1">
+      <w:hyperlink r:id="rId77986ac319266f520" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2010.16.1.097</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10457,51 +10457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18666aa604ed0186a" w:history="1">
+      <w:hyperlink r:id="rId38606ac319266f5cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2560-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10596,51 +10596,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maas JL (1998) Compendium of Strawberry Diseases. Second Edition, 98p. APS Press, St Paul (MN), USA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18686aa604ed0196b" w:history="1">
+      <w:hyperlink r:id="rId23526ac319266f6c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890546178</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10978,51 +10978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59606aa604ed01c2e" w:history="1">
+      <w:hyperlink r:id="rId77886ac319266f929" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02284.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11429,51 +11429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2881–2887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13546aa604ed01f2e" w:history="1">
+      <w:hyperlink r:id="rId49686ac319266fc09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65220-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11499,51 +11499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 502-512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94256aa604ed01fa4" w:history="1">
+      <w:hyperlink r:id="rId58216ac319266fc7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5424/sjar/2012102-345-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11698,51 +11698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20582. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59386aa604ed020ed" w:history="1">
+      <w:hyperlink r:id="rId82716ac319266fdc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77612-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11933,51 +11933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry planting stock. Chapter 34. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of Plant-Pathogenic Bacteria in Seed and Other Planting Material, 2nd Edition. January 2017, 249-254. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85816aa604ed02277" w:history="1">
+      <w:hyperlink r:id="rId10876ac319266ff39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545416.034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12023,51 +12023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1191-1201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29106aa604ed0230a" w:history="1">
+      <w:hyperlink r:id="rId65146ac319266ffc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00122-016-2695-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12485,51 +12485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54656aa604ed025e8" w:history="1">
+      <w:hyperlink r:id="rId63846ac31926702b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2003.00591.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12653,51 +12653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 281-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87916aa604ed026f6" w:history="1">
+      <w:hyperlink r:id="rId36666ac31926703c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2004.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299-308. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32436aa604ed02801" w:history="1">
+      <w:hyperlink r:id="rId77386ac31926704e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-3-0299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 359-368. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99806aa604ed02884" w:history="1">
+      <w:hyperlink r:id="rId21376ac319267056f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-98-3-0359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12972,51 +12972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 234-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26206aa604ed028f5" w:history="1">
+      <w:hyperlink r:id="rId92606ac31926705e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/15538362.2012.698181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13073,51 +13073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 116-124 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67896aa604ed02996" w:history="1">
+      <w:hyperlink r:id="rId47906ac3192670686" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-22-0719-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13319,51 +13319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag DJ, Bergsma-Vlami M, Van Vaerenbergh J, Vandroemme J &amp; Maes M (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Netherlands Food and Consumer Product Safety Authority, Utrecht, the Netherlands - Institute for Agricultural and Fisheries Research, Merelbeke, Belgium - available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57556aa604ed02b2b" w:history="1">
+      <w:hyperlink r:id="rId15526ac3192670813" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nvwa.nl/txmpub/files/?p_file_id=2203331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed February 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13456,51 +13456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 711–722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96276aa604ed02c19" w:history="1">
+      <w:hyperlink r:id="rId78496ac31926708f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-1513-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13537,51 +13537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 438-444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50766aa604ed02c9f" w:history="1">
+      <w:hyperlink r:id="rId24106ac319267097b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2007.01813.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13647,51 +13647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1123-1131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11606aa604ed02d5a" w:history="1">
+      <w:hyperlink r:id="rId30516ac3192670a29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13949,51 +13949,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in de aardbeiteelt en de ontwikkeling van een </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hygiëne protocol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58636aa604ed02f85" w:history="1">
+      <w:hyperlink r:id="rId85366ac3192670c14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/290364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14028,51 +14028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in strawberry tissues </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108, 681-690. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99586aa604ed03008" w:history="1">
+      <w:hyperlink r:id="rId26976ac3192670c91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-17-0356-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14118,51 +14118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0147122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69746aa604ed0309b" w:history="1">
+      <w:hyperlink r:id="rId96786ac3192670d21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147122</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1105–1112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26676aa604ed0312e" w:history="1">
+      <w:hyperlink r:id="rId98246ac3192670dce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-19-2248-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14338,51 +14338,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,379–83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55576aa604ed031fc" w:history="1">
+      <w:hyperlink r:id="rId83186ac3192670e9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mimet.2007.05.018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14439,51 +14439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73156aa604ed032ae" w:history="1">
+      <w:hyperlink r:id="rId68646ac3192670f41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3233/JBR-140086</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14607,51 +14607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53576aa604ed033ba" w:history="1">
+      <w:hyperlink r:id="rId35506ac319267104e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/RPD.2016.22.1.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14697,51 +14697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13596aa604ed0344c" w:history="1">
+      <w:hyperlink r:id="rId98336ac31926710e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0045-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14876,51 +14876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81046aa604ed03589" w:history="1">
+      <w:hyperlink r:id="rId95396ac319267120e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15111,81 +15111,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 17-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78706aa604ed0374a" w:history="1">
+      <w:hyperlink r:id="rId55536ac319267139a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01128.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32734664" name="name63696aa604ed037df" descr="eu_funding_250.png"/>
+            <wp:docPr id="85095067" name="name23226ac3192671446" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12896aa604ed037de" cstate="print"/>
+                    <a:blip r:embed="rId56426ac3192671445" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15283,137 +15283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86705546">
+  <w:abstractNum w:abstractNumId="19683446">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43065304">
+    <w:lvl w:ilvl="0" w:tplc="61590633">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43065304" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61590633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43065304" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61590633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43065304" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61590633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43065304" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61590633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43065304" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61590633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43065304" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61590633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43065304" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61590633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43065304" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61590633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86705545">
+  <w:abstractNum w:abstractNumId="19683445">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61202199">
+    <w:lvl w:ilvl="0" w:tplc="63155331">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16165,55 +16165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86705545">
-    <w:abstractNumId w:val="86705545"/>
+  <w:num w:numId="19683445">
+    <w:abstractNumId w:val="19683445"/>
   </w:num>
-  <w:num w:numId="86705546">
-    <w:abstractNumId w:val="86705546"/>
+  <w:num w:numId="19683446">
+    <w:abstractNumId w:val="19683446"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27763,51 +27763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId472570341" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId340592195" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51776aa604ecf06f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId47496aa604ecf0783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId86056aa604ecf09a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId38136aa604ecf3dbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId14706aa604ecf3df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId20126aa604ecf3ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId92886aa604ecf3ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId79756aa604ecf41e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId63116aa604ed0010e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId48896aa604ed00161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId84636aa604ed001d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId36816aa604ed00383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId36896aa604ed004f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId45656aa604ed00628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId45076aa604ed006ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId27246aa604ed0074a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId40836aa604ed007db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId99636aa604ed008aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId90406aa604ed00981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId48636aa604ed009f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId88736aa604ed00a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId87006aa604ed00b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId10996aa604ed00bda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId73196aa604ed00c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId61316aa604ed00de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId58196aa604ed00e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId96976aa604ed00fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId59936aa604ed01040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId82646aa604ed01096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId30136aa604ed01114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId78016aa604ed0125b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId74056aa604ed01397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId48396aa604ed0142c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId88546aa604ed015eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId37806aa604ed0169f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId13436aa604ed017c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId18666aa604ed0186a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId18686aa604ed0196b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId59606aa604ed01c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId13546aa604ed01f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId94256aa604ed01fa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId59386aa604ed020ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId85816aa604ed02277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId29106aa604ed0230a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId54656aa604ed025e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId87916aa604ed026f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId32436aa604ed02801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId99806aa604ed02884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId26206aa604ed028f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId67896aa604ed02996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId57556aa604ed02b2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId96276aa604ed02c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId50766aa604ed02c9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId11606aa604ed02d5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId58636aa604ed02f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId99586aa604ed03008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId69746aa604ed0309b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId26676aa604ed0312e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId55576aa604ed031fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId73156aa604ed032ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId53576aa604ed033ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId13596aa604ed0344c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId81046aa604ed03589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78706aa604ed0374a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId21206aa604ecf0867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21206aa604ecf0867.jpg"/><Relationship Id="rId81616aa604ecf1f5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81616aa604ecf1f5a.jpg"/><Relationship Id="rId12896aa604ed037de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12896aa604ed037de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId527695888" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId121636362" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86076ac319266a125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/" TargetMode="External"/><Relationship Id="rId34106ac319266a190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/categorization" TargetMode="External"/><Relationship Id="rId39286ac319266a958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFR/photos" TargetMode="External"/><Relationship Id="rId72196ac319266d9e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2818.2010.03373.x" TargetMode="External"/><Relationship Id="rId32676ac319266da29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/HYG-3212-11" TargetMode="External"/><Relationship Id="rId71886ac319266daea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/64.%2010.1111/ppa.12232" TargetMode="External"/><Relationship Id="rId61036ac319266dc1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2012.751937" TargetMode="External"/><Relationship Id="rId88316ac319266ddeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ufdcimages.uflib.ufl.edu/UF/E0/02/14/57/00001/cooper_g.pdf" TargetMode="External"/><Relationship Id="rId91846ac319266df52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2017.1156.111" TargetMode="External"/><Relationship Id="rId35226ac319266dfa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1973.10421109" TargetMode="External"/><Relationship Id="rId78826ac319266e018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAF/documents" TargetMode="External"/><Relationship Id="rId30896ac319266e1ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=XANTFR" TargetMode="External"/><Relationship Id="rId82216ac319266e32e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=OJ:L:2019:319:FULL&amp;from=NL" TargetMode="External"/><Relationship Id="rId75906ac319266e466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId69646ac319266e504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12665" TargetMode="External"/><Relationship Id="rId46606ac319266e59c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00642-17" TargetMode="External"/><Relationship Id="rId41886ac319266e631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/mgen.0.000189" TargetMode="External"/><Relationship Id="rId98736ac319266e702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s42483-020-00061-y" TargetMode="External"/><Relationship Id="rId15516ac319266e7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8081253" TargetMode="External"/><Relationship Id="rId46616ac319266e837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-16-0275-R" TargetMode="External"/><Relationship Id="rId82506ac319266e8c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AP98012" TargetMode="External"/><Relationship Id="rId31716ac319266e978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.4.400A" TargetMode="External"/><Relationship Id="rId17746ac319266ea08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-18-1395-RE" TargetMode="External"/><Relationship Id="rId76636ac319266ea88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2003.626.20" TargetMode="External"/><Relationship Id="rId33826ac319266ec24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2016.01589" TargetMode="External"/><Relationship Id="rId60786ac319266ecb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.01271-16" TargetMode="External"/><Relationship Id="rId20536ac319266edb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060660509507189" TargetMode="External"/><Relationship Id="rId29876ac319266ee48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12900" TargetMode="External"/><Relationship Id="rId11936ac319266ee9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId85076ac319266ef0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.696959" TargetMode="External"/><Relationship Id="rId47326ac319266f029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2001.00644.x" TargetMode="External"/><Relationship Id="rId60076ac319266f139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12090" TargetMode="External"/><Relationship Id="rId13996ac319266f1ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12497" TargetMode="External"/><Relationship Id="rId29826ac319266f36c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectionscanada.gc.ca/obj/s4/f2/dsk3/ftp04/mq24862.pdf" TargetMode="External"/><Relationship Id="rId84166ac319266f409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5423/PPJ.OA.01.2016.0007" TargetMode="External"/><Relationship Id="rId77986ac319266f520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2010.16.1.097" TargetMode="External"/><Relationship Id="rId38606ac319266f5cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2560-PDN" TargetMode="External"/><Relationship Id="rId23526ac319266f6c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890546178" TargetMode="External"/><Relationship Id="rId77886ac319266f929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02284.x" TargetMode="External"/><Relationship Id="rId49686ac319266fc09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65220-0" TargetMode="External"/><Relationship Id="rId58216ac319266fc7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5424/sjar/2012102-345-11" TargetMode="External"/><Relationship Id="rId82716ac319266fdc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77612-y" TargetMode="External"/><Relationship Id="rId10876ac319266ff39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545416.034" TargetMode="External"/><Relationship Id="rId65146ac319266ffc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00122-016-2695-1" TargetMode="External"/><Relationship Id="rId63846ac31926702b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2003.00591.x" TargetMode="External"/><Relationship Id="rId36666ac31926703c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2004.04.002" TargetMode="External"/><Relationship Id="rId77386ac31926704e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-3-0299" TargetMode="External"/><Relationship Id="rId21376ac319267056f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-98-3-0359" TargetMode="External"/><Relationship Id="rId92606ac31926705e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15538362.2012.698181" TargetMode="External"/><Relationship Id="rId47906ac3192670686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0719-RE" TargetMode="External"/><Relationship Id="rId15526ac3192670813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/txmpub/files/?p_file_id=2203331" TargetMode="External"/><Relationship Id="rId78496ac31926708f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-1513-9" TargetMode="External"/><Relationship Id="rId24106ac319267097b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2007.01813.x" TargetMode="External"/><Relationship Id="rId30516ac3192670a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12028" TargetMode="External"/><Relationship Id="rId85366ac3192670c14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/290364" TargetMode="External"/><Relationship Id="rId26976ac3192670c91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-17-0356-R" TargetMode="External"/><Relationship Id="rId96786ac3192670d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147122" TargetMode="External"/><Relationship Id="rId98246ac3192670dce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-19-2248-RE" TargetMode="External"/><Relationship Id="rId83186ac3192670e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mimet.2007.05.018" TargetMode="External"/><Relationship Id="rId68646ac3192670f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/JBR-140086" TargetMode="External"/><Relationship Id="rId35506ac319267104e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/RPD.2016.22.1.9" TargetMode="External"/><Relationship Id="rId98336ac31926710e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0045-y" TargetMode="External"/><Relationship Id="rId95396ac319267120e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55536ac319267139a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01128.x" TargetMode="External"/><Relationship Id="rId20966ac319266a80b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20966ac319266a80b.jpg"/><Relationship Id="rId35596ac319266bbbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35596ac319266bbbd.jpg"/><Relationship Id="rId56426ac3192671445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56426ac3192671445.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>