--- v7 (2026-03-28)
+++ v8 (2026-04-21)
@@ -80,51 +80,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2023-02-08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the two bacterial species and pathovars that are associated with the common bacterial blight of bean: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId744969c7c7facf722" w:history="1">
+      <w:hyperlink r:id="rId939269e7688c9db08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xanthomonas phaseoli</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> (Burkholder) Starr &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859969c7c7facf9c8" w:history="1">
+            <w:hyperlink r:id="rId716669e7688c9e3c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -478,51 +478,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId951269c7c7facfa2e" w:history="1">
+            <w:hyperlink r:id="rId132369e7688c9e42c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -536,86 +536,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7615673" name="name506469c7c7facffc2" descr="19726.jpg"/>
+                  <wp:docPr id="60397781" name="name989869e7688c9ed66" descr="19726.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19726.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId848769c7c7facffc0" cstate="print"/>
+                          <a:blip r:embed="rId432669e7688c9ed64" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId138369c7c7fad00df" w:history="1">
+            <w:hyperlink r:id="rId581569e7688c9ef0b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1652,63 +1652,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72271135" name="name554069c7c7fad14e6" descr="XANTFF_distribution_map.jpg"/>
+            <wp:docPr id="81736219" name="name568769e7688ca22aa" descr="XANTFF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId959469c7c7fad14e2" cstate="print"/>
+                    <a:blip r:embed="rId966169e7688ca22a5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3487,51 +3487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId820669c7c7fad22e2" w:history="1">
+      <w:hyperlink r:id="rId793369e7688ca30c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3557,51 +3557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId339869c7c7fad235c" w:history="1">
+      <w:hyperlink r:id="rId490169e7688ca3162" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3707,51 +3707,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId344869c7c7fad244b" w:history="1">
+      <w:hyperlink r:id="rId762269e7688ca325a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId685369c7c7fad25d5" w:history="1">
+      <w:hyperlink r:id="rId100469e7688ca33fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4056,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102669c7c7fad267a" w:history="1">
+      <w:hyperlink r:id="rId601669e7688ca34a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4202,51 +4202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId520069c7c7fad2768" w:history="1">
+      <w:hyperlink r:id="rId421269e7688ca359e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4546,51 +4546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865769c7c7fad2999" w:history="1">
+      <w:hyperlink r:id="rId980069e7688ca3806" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4658,51 +4658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId551169c7c7fad2a51" w:history="1">
+      <w:hyperlink r:id="rId922169e7688ca38c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4768,51 +4768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId951869c7c7fad2b02" w:history="1">
+      <w:hyperlink r:id="rId146769e7688ca397c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4838,51 +4838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId371169c7c7fad2b73" w:history="1">
+      <w:hyperlink r:id="rId178969e7688ca39f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5046,51 +5046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId338469c7c7fad2cbc" w:history="1">
+      <w:hyperlink r:id="rId288669e7688ca3b45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5116,51 +5116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996869c7c7fad2d2d" w:history="1">
+      <w:hyperlink r:id="rId867169e7688ca3bb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId546669c7c7fad2eee" w:history="1">
+      <w:hyperlink r:id="rId169669e7688ca3d61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId463169c7c7fad3093" w:history="1">
+      <w:hyperlink r:id="rId868969e7688ca4b72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6014,51 +6014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId843969c7c7fad3300" w:history="1">
+      <w:hyperlink r:id="rId207669e7688ca4e19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6084,51 +6084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId415769c7c7fad3373" w:history="1">
+      <w:hyperlink r:id="rId521369e7688ca4e91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6154,51 +6154,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194269c7c7fad33e6" w:history="1">
+      <w:hyperlink r:id="rId522069e7688ca4f0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6420,51 +6420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId452469c7c7fad359d" w:history="1">
+      <w:hyperlink r:id="rId130569e7688ca7094" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7036,51 +7036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId888169c7c7fad397c" w:history="1">
+      <w:hyperlink r:id="rId190869e7688ca74a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId990569c7c7fad3a4a" w:history="1">
+      <w:hyperlink r:id="rId534669e7688ca757a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7356,51 +7356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId479269c7c7fad3b75" w:history="1">
+      <w:hyperlink r:id="rId404969e7688ca76a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203669c7c7fad3c23" w:history="1">
+      <w:hyperlink r:id="rId805569e7688ca7758" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7788,51 +7788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId756769c7c7fad3e28" w:history="1">
+      <w:hyperlink r:id="rId576469e7688ca7972" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8355,51 +8355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. fuscans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId949569c7c7fad41e8" w:history="1">
+      <w:hyperlink r:id="rId170669e7688ca7d25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8601,90 +8601,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 58-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487569c7c7fad436c" w:history="1">
+      <w:hyperlink r:id="rId428069e7688ca7eaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02771.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79694162" name="name690869c7c7fad43e1" descr="eu_funding_250.png"/>
+            <wp:docPr id="45631248" name="name608069e7688ca7f6f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId238169c7c7fad43e0" cstate="print"/>
+                    <a:blip r:embed="rId448069e7688ca7f6e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8782,137 +8782,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35519890">
+  <w:abstractNum w:abstractNumId="60737805">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29489075">
+    <w:lvl w:ilvl="0" w:tplc="72261685">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29489075" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72261685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29489075" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72261685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29489075" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72261685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29489075" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72261685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29489075" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72261685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29489075" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72261685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29489075" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72261685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29489075" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72261685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35519889">
+  <w:abstractNum w:abstractNumId="60737804">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98847648">
+    <w:lvl w:ilvl="0" w:tplc="91364825">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9664,55 +9664,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35519889">
-    <w:abstractNumId w:val="35519889"/>
+  <w:num w:numId="60737804">
+    <w:abstractNumId w:val="60737804"/>
   </w:num>
-  <w:num w:numId="35519890">
-    <w:abstractNumId w:val="35519890"/>
+  <w:num w:numId="60737805">
+    <w:abstractNumId w:val="60737805"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21262,51 +21262,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId695537842" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId378295434" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId744969c7c7facf722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId859969c7c7facf9c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId951269c7c7facfa2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId138369c7c7fad00df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId820669c7c7fad22e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId339869c7c7fad235c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId344869c7c7fad244b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId685369c7c7fad25d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId102669c7c7fad267a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId520069c7c7fad2768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId865769c7c7fad2999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId551169c7c7fad2a51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId951869c7c7fad2b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId371169c7c7fad2b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId338469c7c7fad2cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId996869c7c7fad2d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId546669c7c7fad2eee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId463169c7c7fad3093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId843969c7c7fad3300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId415769c7c7fad3373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId194269c7c7fad33e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId452469c7c7fad359d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId888169c7c7fad397c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId990569c7c7fad3a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId479269c7c7fad3b75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId203669c7c7fad3c23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId756769c7c7fad3e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId949569c7c7fad41e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId487569c7c7fad436c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId848769c7c7facffc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId848769c7c7facffc0.jpg"/><Relationship Id="rId959469c7c7fad14e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId959469c7c7fad14e2.jpg"/><Relationship Id="rId238169c7c7fad43e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId238169c7c7fad43e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId755357327" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId836026124" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId939269e7688c9db08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId716669e7688c9e3c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId132369e7688c9e42c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId581569e7688c9ef0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId793369e7688ca30c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId490169e7688ca3162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId762269e7688ca325a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId100469e7688ca33fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId601669e7688ca34a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId421269e7688ca359e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId980069e7688ca3806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId922169e7688ca38c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId146769e7688ca397c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId178969e7688ca39f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId288669e7688ca3b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId867169e7688ca3bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId169669e7688ca3d61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId868969e7688ca4b72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId207669e7688ca4e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId521369e7688ca4e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId522069e7688ca4f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId130569e7688ca7094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId190869e7688ca74a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId534669e7688ca757a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId404969e7688ca76a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId805569e7688ca7758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId576469e7688ca7972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId170669e7688ca7d25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId428069e7688ca7eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId432669e7688c9ed64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId432669e7688c9ed64.jpg"/><Relationship Id="rId966169e7688ca22a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId966169e7688ca22a5.jpg"/><Relationship Id="rId448069e7688ca7f6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId448069e7688ca7f6e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>