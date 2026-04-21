--- v8 (2026-04-21)
+++ v9 (2026-04-21)
@@ -80,51 +80,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2023-02-08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the two bacterial species and pathovars that are associated with the common bacterial blight of bean: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId939269e7688c9db08" w:history="1">
+      <w:hyperlink r:id="rId559369e77ad902e7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xanthomonas phaseoli</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> (Burkholder) Starr &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716669e7688c9e3c0" w:history="1">
+            <w:hyperlink r:id="rId966069e77ad903165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -478,51 +478,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132369e7688c9e42c" w:history="1">
+            <w:hyperlink r:id="rId820669e77ad9031cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -536,86 +536,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60397781" name="name989869e7688c9ed66" descr="19726.jpg"/>
+                  <wp:docPr id="86681350" name="name937169e77ad90392f" descr="19726.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19726.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId432669e7688c9ed64" cstate="print"/>
+                          <a:blip r:embed="rId748869e77ad90392d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId581569e7688c9ef0b" w:history="1">
+            <w:hyperlink r:id="rId129469e77ad903a7c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1652,63 +1652,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81736219" name="name568769e7688ca22aa" descr="XANTFF_distribution_map.jpg"/>
+            <wp:docPr id="51055128" name="name546969e77ad904d49" descr="XANTFF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId966169e7688ca22a5" cstate="print"/>
+                    <a:blip r:embed="rId794769e77ad904d46" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3487,51 +3487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId793369e7688ca30c8" w:history="1">
+      <w:hyperlink r:id="rId150669e77ad905af8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3557,51 +3557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490169e7688ca3162" w:history="1">
+      <w:hyperlink r:id="rId814769e77ad905b70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3707,51 +3707,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId762269e7688ca325a" w:history="1">
+      <w:hyperlink r:id="rId978069e77ad905c61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100469e7688ca33fb" w:history="1">
+      <w:hyperlink r:id="rId480769e77ad905e02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4056,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601669e7688ca34a2" w:history="1">
+      <w:hyperlink r:id="rId935769e77ad905eaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4202,51 +4202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId421269e7688ca359e" w:history="1">
+      <w:hyperlink r:id="rId282769e77ad905f9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4546,51 +4546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId980069e7688ca3806" w:history="1">
+      <w:hyperlink r:id="rId136969e77ad9061c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4658,51 +4658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId922169e7688ca38c8" w:history="1">
+      <w:hyperlink r:id="rId574169e77ad906278" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4768,51 +4768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId146769e7688ca397c" w:history="1">
+      <w:hyperlink r:id="rId878369e77ad906336" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4838,51 +4838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId178969e7688ca39f4" w:history="1">
+      <w:hyperlink r:id="rId166769e77ad9063ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5046,51 +5046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId288669e7688ca3b45" w:history="1">
+      <w:hyperlink r:id="rId195169e77ad9064f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5116,51 +5116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId867169e7688ca3bb5" w:history="1">
+      <w:hyperlink r:id="rId729169e77ad90656b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169669e7688ca3d61" w:history="1">
+      <w:hyperlink r:id="rId722769e77ad906713" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868969e7688ca4b72" w:history="1">
+      <w:hyperlink r:id="rId527269e77ad90689c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6014,51 +6014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId207669e7688ca4e19" w:history="1">
+      <w:hyperlink r:id="rId461169e77ad906b00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6084,51 +6084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId521369e7688ca4e91" w:history="1">
+      <w:hyperlink r:id="rId796169e77ad906b70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6154,51 +6154,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522069e7688ca4f0a" w:history="1">
+      <w:hyperlink r:id="rId849869e77ad906be2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6420,51 +6420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130569e7688ca7094" w:history="1">
+      <w:hyperlink r:id="rId372369e77ad906dd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7036,51 +7036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190869e7688ca74a5" w:history="1">
+      <w:hyperlink r:id="rId706769e77ad907601" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId534669e7688ca757a" w:history="1">
+      <w:hyperlink r:id="rId724669e77ad9076d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7356,51 +7356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId404969e7688ca76a9" w:history="1">
+      <w:hyperlink r:id="rId491669e77ad907818" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId805569e7688ca7758" w:history="1">
+      <w:hyperlink r:id="rId968669e77ad9078cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7788,51 +7788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId576469e7688ca7972" w:history="1">
+      <w:hyperlink r:id="rId773269e77ad907b01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8355,51 +8355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. fuscans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId170669e7688ca7d25" w:history="1">
+      <w:hyperlink r:id="rId414069e77ad907efe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8601,90 +8601,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 58-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId428069e7688ca7eaf" w:history="1">
+      <w:hyperlink r:id="rId245469e77ad908089" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02771.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45631248" name="name608069e7688ca7f6f" descr="eu_funding_250.png"/>
+            <wp:docPr id="13245654" name="name420869e77ad908145" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId448069e7688ca7f6e" cstate="print"/>
+                    <a:blip r:embed="rId185469e77ad908143" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8782,137 +8782,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60737805">
+  <w:abstractNum w:abstractNumId="13260924">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72261685">
+    <w:lvl w:ilvl="0" w:tplc="38621335">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72261685" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38621335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72261685" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38621335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72261685" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38621335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72261685" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38621335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72261685" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38621335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72261685" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38621335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72261685" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38621335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72261685" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38621335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60737804">
+  <w:abstractNum w:abstractNumId="13260923">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91364825">
+    <w:lvl w:ilvl="0" w:tplc="26734328">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9664,55 +9664,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60737804">
-    <w:abstractNumId w:val="60737804"/>
+  <w:num w:numId="13260923">
+    <w:abstractNumId w:val="13260923"/>
   </w:num>
-  <w:num w:numId="60737805">
-    <w:abstractNumId w:val="60737805"/>
+  <w:num w:numId="13260924">
+    <w:abstractNumId w:val="13260924"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21262,51 +21262,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId755357327" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId836026124" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId939269e7688c9db08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId716669e7688c9e3c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId132369e7688c9e42c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId581569e7688c9ef0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId793369e7688ca30c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId490169e7688ca3162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId762269e7688ca325a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId100469e7688ca33fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId601669e7688ca34a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId421269e7688ca359e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId980069e7688ca3806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId922169e7688ca38c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId146769e7688ca397c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId178969e7688ca39f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId288669e7688ca3b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId867169e7688ca3bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId169669e7688ca3d61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId868969e7688ca4b72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId207669e7688ca4e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId521369e7688ca4e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId522069e7688ca4f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId130569e7688ca7094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId190869e7688ca74a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId534669e7688ca757a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId404969e7688ca76a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId805569e7688ca7758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId576469e7688ca7972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId170669e7688ca7d25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId428069e7688ca7eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId432669e7688c9ed64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId432669e7688c9ed64.jpg"/><Relationship Id="rId966169e7688ca22a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId966169e7688ca22a5.jpg"/><Relationship Id="rId448069e7688ca7f6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId448069e7688ca7f6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId756240723" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId618295567" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId559369e77ad902e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId966069e77ad903165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId820669e77ad9031cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId129469e77ad903a7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId150669e77ad905af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId814769e77ad905b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId978069e77ad905c61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId480769e77ad905e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId935769e77ad905eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId282769e77ad905f9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId136969e77ad9061c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId574169e77ad906278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId878369e77ad906336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId166769e77ad9063ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId195169e77ad9064f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId729169e77ad90656b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId722769e77ad906713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId527269e77ad90689c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId461169e77ad906b00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId796169e77ad906b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId849869e77ad906be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId372369e77ad906dd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId706769e77ad907601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId724669e77ad9076d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId491669e77ad907818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId968669e77ad9078cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId773269e77ad907b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId414069e77ad907efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId245469e77ad908089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId748869e77ad90392d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId748869e77ad90392d.jpg"/><Relationship Id="rId794769e77ad904d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId794769e77ad904d46.jpg"/><Relationship Id="rId185469e77ad908143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId185469e77ad908143.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>