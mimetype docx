--- v9 (2026-04-21)
+++ v10 (2026-05-13)
@@ -80,51 +80,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2023-02-08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the two bacterial species and pathovars that are associated with the common bacterial blight of bean: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId559369e77ad902e7d" w:history="1">
+      <w:hyperlink r:id="rId71216a050f959cc63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xanthomonas phaseoli</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> (Burkholder) Starr &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId966069e77ad903165" w:history="1">
+            <w:hyperlink r:id="rId39056a050f959ce30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -478,51 +478,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820669e77ad9031cb" w:history="1">
+            <w:hyperlink r:id="rId66696a050f959ce78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -536,86 +536,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86681350" name="name937169e77ad90392f" descr="19726.jpg"/>
+                  <wp:docPr id="15767333" name="name98926a050f959d42e" descr="19726.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19726.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId748869e77ad90392d" cstate="print"/>
+                          <a:blip r:embed="rId17586a050f959d42d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId129469e77ad903a7c" w:history="1">
+            <w:hyperlink r:id="rId98916a050f959d4ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1652,63 +1652,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51055128" name="name546969e77ad904d49" descr="XANTFF_distribution_map.jpg"/>
+            <wp:docPr id="10525648" name="name20176a050f959e762" descr="XANTFF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId794769e77ad904d46" cstate="print"/>
+                    <a:blip r:embed="rId35356a050f959e760" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3487,51 +3487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150669e77ad905af8" w:history="1">
+      <w:hyperlink r:id="rId73576a050f959f0a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3557,51 +3557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId814769e77ad905b70" w:history="1">
+      <w:hyperlink r:id="rId50186a050f959f101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3707,51 +3707,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId978069e77ad905c61" w:history="1">
+      <w:hyperlink r:id="rId22966a050f959f1ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480769e77ad905e02" w:history="1">
+      <w:hyperlink r:id="rId57846a050f959f2d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4056,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId935769e77ad905eaa" w:history="1">
+      <w:hyperlink r:id="rId79356a050f959f348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4202,51 +4202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282769e77ad905f9b" w:history="1">
+      <w:hyperlink r:id="rId39616a050f959f3f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4546,51 +4546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136969e77ad9061c1" w:history="1">
+      <w:hyperlink r:id="rId61146a050f959f571" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4658,51 +4658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId574169e77ad906278" w:history="1">
+      <w:hyperlink r:id="rId28806a050f959f5f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4768,51 +4768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId878369e77ad906336" w:history="1">
+      <w:hyperlink r:id="rId81676a050f959f66c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4838,51 +4838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId166769e77ad9063ab" w:history="1">
+      <w:hyperlink r:id="rId56146a050f959f6bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5046,51 +5046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195169e77ad9064f9" w:history="1">
+      <w:hyperlink r:id="rId14796a050f959f7a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5116,51 +5116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId729169e77ad90656b" w:history="1">
+      <w:hyperlink r:id="rId16256a050f959f7f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId722769e77ad906713" w:history="1">
+      <w:hyperlink r:id="rId93756a050f959f918" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527269e77ad90689c" w:history="1">
+      <w:hyperlink r:id="rId13106a050f959fa29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6014,51 +6014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId461169e77ad906b00" w:history="1">
+      <w:hyperlink r:id="rId88796a050f959fbd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6084,51 +6084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796169e77ad906b70" w:history="1">
+      <w:hyperlink r:id="rId32176a050f959fc20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6154,51 +6154,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId849869e77ad906be2" w:history="1">
+      <w:hyperlink r:id="rId67316a050f959fc78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6420,51 +6420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId372369e77ad906dd3" w:history="1">
+      <w:hyperlink r:id="rId25056a050f959fda3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7036,51 +7036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId706769e77ad907601" w:history="1">
+      <w:hyperlink r:id="rId71876a050f95a0058" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId724669e77ad9076d2" w:history="1">
+      <w:hyperlink r:id="rId64616a050f95a00e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7356,51 +7356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491669e77ad907818" w:history="1">
+      <w:hyperlink r:id="rId74596a050f95a01b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId968669e77ad9078cd" w:history="1">
+      <w:hyperlink r:id="rId72546a050f95a0235" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7788,51 +7788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId773269e77ad907b01" w:history="1">
+      <w:hyperlink r:id="rId25766a050f95a03b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8355,51 +8355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. fuscans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414069e77ad907efe" w:history="1">
+      <w:hyperlink r:id="rId25116a050f95a0635" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8601,90 +8601,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 58-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245469e77ad908089" w:history="1">
+      <w:hyperlink r:id="rId37946a050f95a0745" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02771.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13245654" name="name420869e77ad908145" descr="eu_funding_250.png"/>
+            <wp:docPr id="93577962" name="name56786a050f95a0a45" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId185469e77ad908143" cstate="print"/>
+                    <a:blip r:embed="rId20156a050f95a0a44" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8782,137 +8782,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13260924">
+  <w:abstractNum w:abstractNumId="86075109">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38621335">
+    <w:lvl w:ilvl="0" w:tplc="42150896">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38621335" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42150896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38621335" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42150896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38621335" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42150896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38621335" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42150896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38621335" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42150896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38621335" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42150896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38621335" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42150896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38621335" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42150896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13260923">
+  <w:abstractNum w:abstractNumId="86075108">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26734328">
+    <w:lvl w:ilvl="0" w:tplc="58754972">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9664,55 +9664,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13260923">
-    <w:abstractNumId w:val="13260923"/>
+  <w:num w:numId="86075108">
+    <w:abstractNumId w:val="86075108"/>
   </w:num>
-  <w:num w:numId="13260924">
-    <w:abstractNumId w:val="13260924"/>
+  <w:num w:numId="86075109">
+    <w:abstractNumId w:val="86075109"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21262,51 +21262,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId756240723" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId618295567" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId559369e77ad902e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId966069e77ad903165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId820669e77ad9031cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId129469e77ad903a7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId150669e77ad905af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId814769e77ad905b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId978069e77ad905c61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId480769e77ad905e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId935769e77ad905eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId282769e77ad905f9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId136969e77ad9061c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId574169e77ad906278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId878369e77ad906336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId166769e77ad9063ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId195169e77ad9064f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId729169e77ad90656b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId722769e77ad906713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId527269e77ad90689c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId461169e77ad906b00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId796169e77ad906b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId849869e77ad906be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId372369e77ad906dd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId706769e77ad907601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId724669e77ad9076d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId491669e77ad907818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId968669e77ad9078cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId773269e77ad907b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId414069e77ad907efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId245469e77ad908089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId748869e77ad90392d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId748869e77ad90392d.jpg"/><Relationship Id="rId794769e77ad904d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId794769e77ad904d46.jpg"/><Relationship Id="rId185469e77ad908143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId185469e77ad908143.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId785301653" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId853306737" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71216a050f959cc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId39056a050f959ce30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId66696a050f959ce78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId98916a050f959d4ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId73576a050f959f0a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId50186a050f959f101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId22966a050f959f1ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId57846a050f959f2d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId79356a050f959f348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId39616a050f959f3f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId61146a050f959f571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId28806a050f959f5f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId81676a050f959f66c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId56146a050f959f6bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId14796a050f959f7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId16256a050f959f7f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId93756a050f959f918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId13106a050f959fa29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId88796a050f959fbd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId32176a050f959fc20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId67316a050f959fc78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId25056a050f959fda3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId71876a050f95a0058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId64616a050f95a00e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId74596a050f95a01b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId72546a050f95a0235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId25766a050f95a03b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId25116a050f95a0635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37946a050f95a0745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId17586a050f959d42d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17586a050f959d42d.jpg"/><Relationship Id="rId35356a050f959e760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35356a050f959e760.jpg"/><Relationship Id="rId20156a050f95a0a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20156a050f95a0a44.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>