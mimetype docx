--- v10 (2026-05-13)
+++ v11 (2026-06-04)
@@ -80,51 +80,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2023-02-08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the two bacterial species and pathovars that are associated with the common bacterial blight of bean: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71216a050f959cc63" w:history="1">
+      <w:hyperlink r:id="rId69146a20f8b1d87b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xanthomonas phaseoli</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> (Burkholder) Starr &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39056a050f959ce30" w:history="1">
+            <w:hyperlink r:id="rId95176a20f8b1d8a51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -478,51 +478,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66696a050f959ce78" w:history="1">
+            <w:hyperlink r:id="rId22826a20f8b1d8ab4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -536,86 +536,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15767333" name="name98926a050f959d42e" descr="19726.jpg"/>
+                  <wp:docPr id="17455425" name="name34046a20f8b1d925f" descr="19726.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19726.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17586a050f959d42d" cstate="print"/>
+                          <a:blip r:embed="rId45446a20f8b1d925d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98916a050f959d4ea" w:history="1">
+            <w:hyperlink r:id="rId28036a20f8b1d93f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1652,63 +1652,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10525648" name="name20176a050f959e762" descr="XANTFF_distribution_map.jpg"/>
+            <wp:docPr id="69504580" name="name38836a20f8b1da63b" descr="XANTFF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35356a050f959e760" cstate="print"/>
+                    <a:blip r:embed="rId73196a20f8b1da638" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1727,51 +1727,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Belgium, Bulgaria, Italy (mainland), Spain (mainland), Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ethiopia, Kenya, Lesotho, Malawi, South Africa, Tanzania, United Republic of, Uganda</w:t>
+        <w:t xml:space="preserve"> Cameroon, Ethiopia, Kenya, Lesotho, Malawi, South Africa, Tanzania, United Republic of, Uganda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> China (Beijing, Hebei, Heilongjiang, Neimenggu, Shanxi), India (Himachal Pradesh), Iran, Islamic Republic of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3487,51 +3487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73576a050f959f0a8" w:history="1">
+      <w:hyperlink r:id="rId76856a20f8b1db491" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3557,51 +3557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50186a050f959f101" w:history="1">
+      <w:hyperlink r:id="rId32446a20f8b1db50b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3707,51 +3707,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22966a050f959f1ac" w:history="1">
+      <w:hyperlink r:id="rId53976a20f8b1db5fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57846a050f959f2d2" w:history="1">
+      <w:hyperlink r:id="rId37926a20f8b1db79c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4056,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79356a050f959f348" w:history="1">
+      <w:hyperlink r:id="rId55236a20f8b1db840" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4202,51 +4202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39616a050f959f3f0" w:history="1">
+      <w:hyperlink r:id="rId11686a20f8b1db92e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4546,51 +4546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61146a050f959f571" w:history="1">
+      <w:hyperlink r:id="rId21706a20f8b1dbb4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4658,51 +4658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28806a050f959f5f1" w:history="1">
+      <w:hyperlink r:id="rId64646a20f8b1dbc20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4768,51 +4768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81676a050f959f66c" w:history="1">
+      <w:hyperlink r:id="rId23426a20f8b1dbcd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4838,51 +4838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56146a050f959f6bb" w:history="1">
+      <w:hyperlink r:id="rId22646a20f8b1dbd44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5046,51 +5046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14796a050f959f7a2" w:history="1">
+      <w:hyperlink r:id="rId85396a20f8b1dbeaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5116,51 +5116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16256a050f959f7f0" w:history="1">
+      <w:hyperlink r:id="rId64616a20f8b1dbf20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93756a050f959f918" w:history="1">
+      <w:hyperlink r:id="rId79856a20f8b1dc0cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13106a050f959fa29" w:history="1">
+      <w:hyperlink r:id="rId69706a20f8b1dc254" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6014,51 +6014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88796a050f959fbd1" w:history="1">
+      <w:hyperlink r:id="rId79426a20f8b1dc4b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6084,51 +6084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32176a050f959fc20" w:history="1">
+      <w:hyperlink r:id="rId53706a20f8b1dc528" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6154,51 +6154,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67316a050f959fc78" w:history="1">
+      <w:hyperlink r:id="rId26316a20f8b1dc59b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6420,51 +6420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25056a050f959fda3" w:history="1">
+      <w:hyperlink r:id="rId38366a20f8b1dc75e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7036,51 +7036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71876a050f95a0058" w:history="1">
+      <w:hyperlink r:id="rId18096a20f8b1dccc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64616a050f95a00e7" w:history="1">
+      <w:hyperlink r:id="rId68766a20f8b1dcd96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7356,51 +7356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74596a050f95a01b9" w:history="1">
+      <w:hyperlink r:id="rId41236a20f8b1dced0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72546a050f95a0235" w:history="1">
+      <w:hyperlink r:id="rId28486a20f8b1dcf82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7788,51 +7788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25766a050f95a03b1" w:history="1">
+      <w:hyperlink r:id="rId12736a20f8b1dd189" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8355,51 +8355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. fuscans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25116a050f95a0635" w:history="1">
+      <w:hyperlink r:id="rId51216a20f8b1dd520" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8601,90 +8601,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 58-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37946a050f95a0745" w:history="1">
+      <w:hyperlink r:id="rId75926a20f8b1dd6b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02771.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93577962" name="name56786a050f95a0a45" descr="eu_funding_250.png"/>
+            <wp:docPr id="15837165" name="name95706a20f8b1ddac8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20156a050f95a0a44" cstate="print"/>
+                    <a:blip r:embed="rId80586a20f8b1ddac6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8782,137 +8782,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86075109">
+  <w:abstractNum w:abstractNumId="20271641">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42150896">
+    <w:lvl w:ilvl="0" w:tplc="73791614">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42150896" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73791614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42150896" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73791614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42150896" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73791614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42150896" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73791614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42150896" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73791614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42150896" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73791614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42150896" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73791614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42150896" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73791614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86075108">
+  <w:abstractNum w:abstractNumId="20271640">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58754972">
+    <w:lvl w:ilvl="0" w:tplc="65528864">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9664,55 +9664,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86075108">
-    <w:abstractNumId w:val="86075108"/>
+  <w:num w:numId="20271640">
+    <w:abstractNumId w:val="20271640"/>
   </w:num>
-  <w:num w:numId="86075109">
-    <w:abstractNumId w:val="86075109"/>
+  <w:num w:numId="20271641">
+    <w:abstractNumId w:val="20271641"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21262,51 +21262,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId785301653" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId853306737" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71216a050f959cc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId39056a050f959ce30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId66696a050f959ce78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId98916a050f959d4ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId73576a050f959f0a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId50186a050f959f101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId22966a050f959f1ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId57846a050f959f2d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId79356a050f959f348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId39616a050f959f3f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId61146a050f959f571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId28806a050f959f5f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId81676a050f959f66c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId56146a050f959f6bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId14796a050f959f7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId16256a050f959f7f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId93756a050f959f918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId13106a050f959fa29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId88796a050f959fbd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId32176a050f959fc20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId67316a050f959fc78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId25056a050f959fda3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId71876a050f95a0058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId64616a050f95a00e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId74596a050f95a01b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId72546a050f95a0235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId25766a050f95a03b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId25116a050f95a0635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37946a050f95a0745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId17586a050f959d42d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17586a050f959d42d.jpg"/><Relationship Id="rId35356a050f959e760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35356a050f959e760.jpg"/><Relationship Id="rId20156a050f95a0a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20156a050f95a0a44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId565764471" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId573842238" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69146a20f8b1d87b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId95176a20f8b1d8a51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId22826a20f8b1d8ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId28036a20f8b1d93f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId76856a20f8b1db491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId32446a20f8b1db50b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId53976a20f8b1db5fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId37926a20f8b1db79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId55236a20f8b1db840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId11686a20f8b1db92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId21706a20f8b1dbb4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId64646a20f8b1dbc20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId23426a20f8b1dbcd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId22646a20f8b1dbd44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId85396a20f8b1dbeaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId64616a20f8b1dbf20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId79856a20f8b1dc0cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId69706a20f8b1dc254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId79426a20f8b1dc4b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId53706a20f8b1dc528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId26316a20f8b1dc59b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId38366a20f8b1dc75e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId18096a20f8b1dccc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId68766a20f8b1dcd96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId41236a20f8b1dced0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId28486a20f8b1dcf82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId12736a20f8b1dd189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId51216a20f8b1dd520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75926a20f8b1dd6b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId45446a20f8b1d925d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45446a20f8b1d925d.jpg"/><Relationship Id="rId73196a20f8b1da638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73196a20f8b1da638.jpg"/><Relationship Id="rId80586a20f8b1ddac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80586a20f8b1ddac6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>