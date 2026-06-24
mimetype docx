--- v11 (2026-06-04)
+++ v12 (2026-06-24)
@@ -80,51 +80,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2023-02-08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the two bacterial species and pathovars that are associated with the common bacterial blight of bean: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69146a20f8b1d87b8" w:history="1">
+      <w:hyperlink r:id="rId17826a3b9bde36346" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xanthomonas phaseoli</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> (Burkholder) Starr &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95176a20f8b1d8a51" w:history="1">
+            <w:hyperlink r:id="rId67506a3b9bde36602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -478,51 +478,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22826a20f8b1d8ab4" w:history="1">
+            <w:hyperlink r:id="rId42816a3b9bde36688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -536,86 +536,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17455425" name="name34046a20f8b1d925f" descr="19726.jpg"/>
+                  <wp:docPr id="54147337" name="name22346a3b9bde36d6e" descr="19726.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19726.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45446a20f8b1d925d" cstate="print"/>
+                          <a:blip r:embed="rId25956a3b9bde36d6c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28036a20f8b1d93f6" w:history="1">
+            <w:hyperlink r:id="rId12506a3b9bde36f22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1652,63 +1652,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69504580" name="name38836a20f8b1da63b" descr="XANTFF_distribution_map.jpg"/>
+            <wp:docPr id="89669232" name="name56136a3b9bde38159" descr="XANTFF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73196a20f8b1da638" cstate="print"/>
+                    <a:blip r:embed="rId19146a3b9bde38157" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3487,51 +3487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76856a20f8b1db491" w:history="1">
+      <w:hyperlink r:id="rId80586a3b9bde38fd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3557,51 +3557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32446a20f8b1db50b" w:history="1">
+      <w:hyperlink r:id="rId72386a3b9bde3904c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3707,51 +3707,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53976a20f8b1db5fa" w:history="1">
+      <w:hyperlink r:id="rId29266a3b9bde3913f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37926a20f8b1db79c" w:history="1">
+      <w:hyperlink r:id="rId83256a3b9bde392d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4056,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55236a20f8b1db840" w:history="1">
+      <w:hyperlink r:id="rId64706a3b9bde3938a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4202,51 +4202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11686a20f8b1db92e" w:history="1">
+      <w:hyperlink r:id="rId42726a3b9bde3947a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4546,51 +4546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21706a20f8b1dbb4f" w:history="1">
+      <w:hyperlink r:id="rId94726a3b9bde396ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4658,51 +4658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64646a20f8b1dbc20" w:history="1">
+      <w:hyperlink r:id="rId16976a3b9bde397d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4768,51 +4768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23426a20f8b1dbcd1" w:history="1">
+      <w:hyperlink r:id="rId92706a3b9bde398ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4838,51 +4838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22646a20f8b1dbd44" w:history="1">
+      <w:hyperlink r:id="rId60156a3b9bde39921" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5046,51 +5046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85396a20f8b1dbeaa" w:history="1">
+      <w:hyperlink r:id="rId15076a3b9bde39a8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5116,51 +5116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64616a20f8b1dbf20" w:history="1">
+      <w:hyperlink r:id="rId24676a3b9bde39b17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79856a20f8b1dc0cd" w:history="1">
+      <w:hyperlink r:id="rId11166a3b9bde39cc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69706a20f8b1dc254" w:history="1">
+      <w:hyperlink r:id="rId93546a3b9bde3a21a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6014,51 +6014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79426a20f8b1dc4b6" w:history="1">
+      <w:hyperlink r:id="rId82436a3b9bde3a52e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6084,51 +6084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53706a20f8b1dc528" w:history="1">
+      <w:hyperlink r:id="rId89696a3b9bde3a5f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6154,51 +6154,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26316a20f8b1dc59b" w:history="1">
+      <w:hyperlink r:id="rId97706a3b9bde3a67b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6420,51 +6420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38366a20f8b1dc75e" w:history="1">
+      <w:hyperlink r:id="rId39286a3b9bde3a978" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7036,51 +7036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18096a20f8b1dccc1" w:history="1">
+      <w:hyperlink r:id="rId67996a3b9bde3ae80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68766a20f8b1dcd96" w:history="1">
+      <w:hyperlink r:id="rId49186a3b9bde3af85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7356,51 +7356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41236a20f8b1dced0" w:history="1">
+      <w:hyperlink r:id="rId59046a3b9bde3b135" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28486a20f8b1dcf82" w:history="1">
+      <w:hyperlink r:id="rId59956a3b9bde3b1f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7788,51 +7788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12736a20f8b1dd189" w:history="1">
+      <w:hyperlink r:id="rId55426a3b9bde3b437" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8355,51 +8355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. fuscans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51216a20f8b1dd520" w:history="1">
+      <w:hyperlink r:id="rId37976a3b9bde3be42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8601,90 +8601,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 58-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75926a20f8b1dd6b6" w:history="1">
+      <w:hyperlink r:id="rId45366a3b9bde3c1b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02771.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15837165" name="name95706a20f8b1ddac8" descr="eu_funding_250.png"/>
+            <wp:docPr id="90746300" name="name78056a3b9bde3c299" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80586a20f8b1ddac6" cstate="print"/>
+                    <a:blip r:embed="rId28396a3b9bde3c297" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8782,137 +8782,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20271641">
+  <w:abstractNum w:abstractNumId="66400325">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73791614">
+    <w:lvl w:ilvl="0" w:tplc="51246996">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73791614" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51246996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73791614" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51246996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73791614" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51246996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73791614" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51246996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73791614" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51246996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73791614" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51246996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73791614" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51246996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73791614" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51246996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20271640">
+  <w:abstractNum w:abstractNumId="66400324">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65528864">
+    <w:lvl w:ilvl="0" w:tplc="60938798">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9664,55 +9664,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20271640">
-    <w:abstractNumId w:val="20271640"/>
+  <w:num w:numId="66400324">
+    <w:abstractNumId w:val="66400324"/>
   </w:num>
-  <w:num w:numId="20271641">
-    <w:abstractNumId w:val="20271641"/>
+  <w:num w:numId="66400325">
+    <w:abstractNumId w:val="66400325"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21262,51 +21262,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId565764471" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId573842238" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69146a20f8b1d87b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId95176a20f8b1d8a51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId22826a20f8b1d8ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId28036a20f8b1d93f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId76856a20f8b1db491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId32446a20f8b1db50b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId53976a20f8b1db5fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId37926a20f8b1db79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId55236a20f8b1db840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId11686a20f8b1db92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId21706a20f8b1dbb4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId64646a20f8b1dbc20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId23426a20f8b1dbcd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId22646a20f8b1dbd44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId85396a20f8b1dbeaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId64616a20f8b1dbf20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId79856a20f8b1dc0cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId69706a20f8b1dc254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId79426a20f8b1dc4b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId53706a20f8b1dc528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId26316a20f8b1dc59b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId38366a20f8b1dc75e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId18096a20f8b1dccc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId68766a20f8b1dcd96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId41236a20f8b1dced0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId28486a20f8b1dcf82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId12736a20f8b1dd189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId51216a20f8b1dd520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75926a20f8b1dd6b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId45446a20f8b1d925d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45446a20f8b1d925d.jpg"/><Relationship Id="rId73196a20f8b1da638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73196a20f8b1da638.jpg"/><Relationship Id="rId80586a20f8b1ddac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80586a20f8b1ddac6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId520344662" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId512850880" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17826a3b9bde36346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId67506a3b9bde36602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId42816a3b9bde36688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId12506a3b9bde36f22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId80586a3b9bde38fd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId72386a3b9bde3904c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId29266a3b9bde3913f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId83256a3b9bde392d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId64706a3b9bde3938a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId42726a3b9bde3947a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId94726a3b9bde396ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId16976a3b9bde397d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId92706a3b9bde398ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId60156a3b9bde39921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId15076a3b9bde39a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId24676a3b9bde39b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId11166a3b9bde39cc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId93546a3b9bde3a21a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId82436a3b9bde3a52e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId89696a3b9bde3a5f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId97706a3b9bde3a67b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId39286a3b9bde3a978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId67996a3b9bde3ae80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId49186a3b9bde3af85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId59046a3b9bde3b135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId59956a3b9bde3b1f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId55426a3b9bde3b437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId37976a3b9bde3be42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45366a3b9bde3c1b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId25956a3b9bde36d6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25956a3b9bde36d6c.jpg"/><Relationship Id="rId19146a3b9bde38157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19146a3b9bde38157.jpg"/><Relationship Id="rId28396a3b9bde3c297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28396a3b9bde3c297.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>