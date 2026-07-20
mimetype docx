--- v12 (2026-06-24)
+++ v13 (2026-07-20)
@@ -80,51 +80,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2023-02-08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the two bacterial species and pathovars that are associated with the common bacterial blight of bean: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17826a3b9bde36346" w:history="1">
+      <w:hyperlink r:id="rId36746a5e89434016b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xanthomonas phaseoli</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> (Burkholder) Starr &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67506a3b9bde36602" w:history="1">
+            <w:hyperlink r:id="rId95396a5e8943403ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -478,51 +478,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42816a3b9bde36688" w:history="1">
+            <w:hyperlink r:id="rId19696a5e89434045d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -536,86 +536,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54147337" name="name22346a3b9bde36d6e" descr="19726.jpg"/>
+                  <wp:docPr id="98703859" name="name36236a5e894340bb7" descr="19726.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19726.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25956a3b9bde36d6c" cstate="print"/>
+                          <a:blip r:embed="rId31416a5e894340bb6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12506a3b9bde36f22" w:history="1">
+            <w:hyperlink r:id="rId16976a5e894340cf0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1652,63 +1652,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89669232" name="name56136a3b9bde38159" descr="XANTFF_distribution_map.jpg"/>
+            <wp:docPr id="72377780" name="name15056a5e8943426de" descr="XANTFF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19146a3b9bde38157" cstate="print"/>
+                    <a:blip r:embed="rId22186a5e8943426da" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3487,51 +3487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80586a3b9bde38fd1" w:history="1">
+      <w:hyperlink r:id="rId76726a5e894343480" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3557,51 +3557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72386a3b9bde3904c" w:history="1">
+      <w:hyperlink r:id="rId95786a5e8943434f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3707,51 +3707,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29266a3b9bde3913f" w:history="1">
+      <w:hyperlink r:id="rId90796a5e8943435fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83256a3b9bde392d9" w:history="1">
+      <w:hyperlink r:id="rId27656a5e89434378e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4056,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64706a3b9bde3938a" w:history="1">
+      <w:hyperlink r:id="rId91826a5e894343833" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4202,51 +4202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42726a3b9bde3947a" w:history="1">
+      <w:hyperlink r:id="rId53326a5e894343921" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4546,51 +4546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94726a3b9bde396ce" w:history="1">
+      <w:hyperlink r:id="rId79806a5e894343b56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4658,51 +4658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16976a3b9bde397d9" w:history="1">
+      <w:hyperlink r:id="rId80226a5e894343c4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4768,51 +4768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92706a3b9bde398ab" w:history="1">
+      <w:hyperlink r:id="rId75976a5e894343cfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4838,51 +4838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60156a3b9bde39921" w:history="1">
+      <w:hyperlink r:id="rId28496a5e894343d71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5046,51 +5046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15076a3b9bde39a8b" w:history="1">
+      <w:hyperlink r:id="rId26096a5e894343ebb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5116,51 +5116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24676a3b9bde39b17" w:history="1">
+      <w:hyperlink r:id="rId57336a5e894343f48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11166a3b9bde39cc8" w:history="1">
+      <w:hyperlink r:id="rId63456a5e8943440f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93546a3b9bde3a21a" w:history="1">
+      <w:hyperlink r:id="rId67006a5e89434427b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6014,51 +6014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82436a3b9bde3a52e" w:history="1">
+      <w:hyperlink r:id="rId54166a5e8943444dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6084,51 +6084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89696a3b9bde3a5f5" w:history="1">
+      <w:hyperlink r:id="rId36836a5e89434454d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6154,51 +6154,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97706a3b9bde3a67b" w:history="1">
+      <w:hyperlink r:id="rId43786a5e8943445e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6420,51 +6420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39286a3b9bde3a978" w:history="1">
+      <w:hyperlink r:id="rId51356a5e89434479e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7036,51 +7036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67996a3b9bde3ae80" w:history="1">
+      <w:hyperlink r:id="rId63426a5e894344b99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49186a3b9bde3af85" w:history="1">
+      <w:hyperlink r:id="rId89976a5e894344c69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7356,51 +7356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59046a3b9bde3b135" w:history="1">
+      <w:hyperlink r:id="rId80116a5e894344d96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59956a3b9bde3b1f2" w:history="1">
+      <w:hyperlink r:id="rId31926a5e894344e44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7788,51 +7788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55426a3b9bde3b437" w:history="1">
+      <w:hyperlink r:id="rId32306a5e894345053" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8355,51 +8355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. fuscans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37976a3b9bde3be42" w:history="1">
+      <w:hyperlink r:id="rId97906a5e8943453fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8601,90 +8601,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 58-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45366a3b9bde3c1b3" w:history="1">
+      <w:hyperlink r:id="rId95266a5e89434559f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02771.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90746300" name="name78056a3b9bde3c299" descr="eu_funding_250.png"/>
+            <wp:docPr id="73742848" name="name40786a5e8943457bd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28396a3b9bde3c297" cstate="print"/>
+                    <a:blip r:embed="rId75206a5e8943457bc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8782,137 +8782,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66400325">
+  <w:abstractNum w:abstractNumId="42001898">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51246996">
+    <w:lvl w:ilvl="0" w:tplc="66440755">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51246996" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66440755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51246996" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66440755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51246996" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66440755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51246996" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66440755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51246996" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66440755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51246996" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66440755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51246996" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66440755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51246996" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66440755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66400324">
+  <w:abstractNum w:abstractNumId="42001897">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60938798">
+    <w:lvl w:ilvl="0" w:tplc="79077320">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9664,55 +9664,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66400324">
-    <w:abstractNumId w:val="66400324"/>
+  <w:num w:numId="42001897">
+    <w:abstractNumId w:val="42001897"/>
   </w:num>
-  <w:num w:numId="66400325">
-    <w:abstractNumId w:val="66400325"/>
+  <w:num w:numId="42001898">
+    <w:abstractNumId w:val="42001898"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21262,51 +21262,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId520344662" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId512850880" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17826a3b9bde36346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId67506a3b9bde36602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId42816a3b9bde36688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId12506a3b9bde36f22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId80586a3b9bde38fd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId72386a3b9bde3904c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId29266a3b9bde3913f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId83256a3b9bde392d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId64706a3b9bde3938a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId42726a3b9bde3947a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId94726a3b9bde396ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId16976a3b9bde397d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId92706a3b9bde398ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId60156a3b9bde39921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId15076a3b9bde39a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId24676a3b9bde39b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId11166a3b9bde39cc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId93546a3b9bde3a21a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId82436a3b9bde3a52e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId89696a3b9bde3a5f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId97706a3b9bde3a67b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId39286a3b9bde3a978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId67996a3b9bde3ae80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId49186a3b9bde3af85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId59046a3b9bde3b135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId59956a3b9bde3b1f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId55426a3b9bde3b437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId37976a3b9bde3be42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45366a3b9bde3c1b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId25956a3b9bde36d6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25956a3b9bde36d6c.jpg"/><Relationship Id="rId19146a3b9bde38157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19146a3b9bde38157.jpg"/><Relationship Id="rId28396a3b9bde3c297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28396a3b9bde3c297.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId526417303" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId750699318" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36746a5e89434016b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId95396a5e8943403ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId19696a5e89434045d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId16976a5e894340cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId76726a5e894343480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId95786a5e8943434f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId90796a5e8943435fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId27656a5e89434378e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId91826a5e894343833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId53326a5e894343921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId79806a5e894343b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId80226a5e894343c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId75976a5e894343cfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId28496a5e894343d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId26096a5e894343ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId57336a5e894343f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId63456a5e8943440f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId67006a5e89434427b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId54166a5e8943444dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId36836a5e89434454d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId43786a5e8943445e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId51356a5e89434479e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId63426a5e894344b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId89976a5e894344c69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId80116a5e894344d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId31926a5e894344e44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId32306a5e894345053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId97906a5e8943453fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95266a5e89434559f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId31416a5e894340bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31416a5e894340bb6.jpg"/><Relationship Id="rId22186a5e8943426da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22186a5e8943426da.jpg"/><Relationship Id="rId75206a5e8943457bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75206a5e8943457bc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>