--- v13 (2026-07-20)
+++ v14 (2026-09-01)
@@ -80,51 +80,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2023-02-08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the two bacterial species and pathovars that are associated with the common bacterial blight of bean: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36746a5e89434016b" w:history="1">
+      <w:hyperlink r:id="rId22056a961b3942db8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xanthomonas phaseoli</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> (Burkholder) Starr &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95396a5e8943403ee" w:history="1">
+            <w:hyperlink r:id="rId52796a961b3943048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -478,51 +478,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19696a5e89434045d" w:history="1">
+            <w:hyperlink r:id="rId55476a961b39430ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -536,86 +536,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98703859" name="name36236a5e894340bb7" descr="19726.jpg"/>
+                  <wp:docPr id="39614009" name="name93866a961b3943951" descr="19726.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19726.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31416a5e894340bb6" cstate="print"/>
+                          <a:blip r:embed="rId78286a961b394394f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16976a5e894340cf0" w:history="1">
+            <w:hyperlink r:id="rId88896a961b3943a79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1652,63 +1652,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72377780" name="name15056a5e8943426de" descr="XANTFF_distribution_map.jpg"/>
+            <wp:docPr id="89899666" name="name86976a961b3944a90" descr="XANTFF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22186a5e8943426da" cstate="print"/>
+                    <a:blip r:embed="rId85836a961b3944a8d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3487,51 +3487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76726a5e894343480" w:history="1">
+      <w:hyperlink r:id="rId98496a961b3945eb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3557,51 +3557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95786a5e8943434f6" w:history="1">
+      <w:hyperlink r:id="rId27626a961b3945f99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3707,51 +3707,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90796a5e8943435fa" w:history="1">
+      <w:hyperlink r:id="rId93356a961b39460bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27656a5e89434378e" w:history="1">
+      <w:hyperlink r:id="rId33986a961b3946288" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4056,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91826a5e894343833" w:history="1">
+      <w:hyperlink r:id="rId11336a961b3946a7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4202,51 +4202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53326a5e894343921" w:history="1">
+      <w:hyperlink r:id="rId13136a961b3946bde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4546,51 +4546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79806a5e894343b56" w:history="1">
+      <w:hyperlink r:id="rId67466a961b3946e1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4658,51 +4658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80226a5e894343c4b" w:history="1">
+      <w:hyperlink r:id="rId41186a961b3946ed8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4768,51 +4768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75976a5e894343cfd" w:history="1">
+      <w:hyperlink r:id="rId83446a961b3946f89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4838,51 +4838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28496a5e894343d71" w:history="1">
+      <w:hyperlink r:id="rId50546a961b3946fff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5046,51 +5046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26096a5e894343ebb" w:history="1">
+      <w:hyperlink r:id="rId23416a961b39471f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5116,51 +5116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57336a5e894343f48" w:history="1">
+      <w:hyperlink r:id="rId19306a961b39472ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63456a5e8943440f6" w:history="1">
+      <w:hyperlink r:id="rId58716a961b39474c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67006a5e89434427b" w:history="1">
+      <w:hyperlink r:id="rId58746a961b39476ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6014,51 +6014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54166a5e8943444dc" w:history="1">
+      <w:hyperlink r:id="rId39196a961b394798b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6084,51 +6084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36836a5e89434454d" w:history="1">
+      <w:hyperlink r:id="rId66616a961b39479ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6154,51 +6154,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43786a5e8943445e5" w:history="1">
+      <w:hyperlink r:id="rId49126a961b3947a77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6420,51 +6420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51356a5e89434479e" w:history="1">
+      <w:hyperlink r:id="rId33516a961b3947c27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7036,51 +7036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63426a5e894344b99" w:history="1">
+      <w:hyperlink r:id="rId19436a961b39480d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89976a5e894344c69" w:history="1">
+      <w:hyperlink r:id="rId55276a961b39481af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7356,51 +7356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80116a5e894344d96" w:history="1">
+      <w:hyperlink r:id="rId76306a961b39482e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31926a5e894344e44" w:history="1">
+      <w:hyperlink r:id="rId52606a961b3948394" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7788,51 +7788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32306a5e894345053" w:history="1">
+      <w:hyperlink r:id="rId72236a961b39485bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8355,51 +8355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. fuscans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97906a5e8943453fe" w:history="1">
+      <w:hyperlink r:id="rId86876a961b3948968" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8601,90 +8601,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 58-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95266a5e89434559f" w:history="1">
+      <w:hyperlink r:id="rId25236a961b3948af2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02771.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73742848" name="name40786a5e8943457bd" descr="eu_funding_250.png"/>
+            <wp:docPr id="72124335" name="name33246a961b3948b75" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75206a5e8943457bc" cstate="print"/>
+                    <a:blip r:embed="rId18566a961b3948b74" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8782,137 +8782,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42001898">
+  <w:abstractNum w:abstractNumId="44645094">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66440755">
+    <w:lvl w:ilvl="0" w:tplc="32909839">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66440755" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32909839" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66440755" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32909839" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66440755" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32909839" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66440755" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32909839" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66440755" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32909839" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66440755" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32909839" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66440755" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32909839" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66440755" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32909839" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42001897">
+  <w:abstractNum w:abstractNumId="44645093">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79077320">
+    <w:lvl w:ilvl="0" w:tplc="83669966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9664,55 +9664,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42001897">
-    <w:abstractNumId w:val="42001897"/>
+  <w:num w:numId="44645093">
+    <w:abstractNumId w:val="44645093"/>
   </w:num>
-  <w:num w:numId="42001898">
-    <w:abstractNumId w:val="42001898"/>
+  <w:num w:numId="44645094">
+    <w:abstractNumId w:val="44645094"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21262,51 +21262,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId526417303" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId750699318" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36746a5e89434016b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId95396a5e8943403ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId19696a5e89434045d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId16976a5e894340cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId76726a5e894343480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId95786a5e8943434f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId90796a5e8943435fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId27656a5e89434378e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId91826a5e894343833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId53326a5e894343921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId79806a5e894343b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId80226a5e894343c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId75976a5e894343cfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId28496a5e894343d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId26096a5e894343ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId57336a5e894343f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId63456a5e8943440f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId67006a5e89434427b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId54166a5e8943444dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId36836a5e89434454d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId43786a5e8943445e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId51356a5e89434479e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId63426a5e894344b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId89976a5e894344c69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId80116a5e894344d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId31926a5e894344e44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId32306a5e894345053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId97906a5e8943453fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95266a5e89434559f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId31416a5e894340bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31416a5e894340bb6.jpg"/><Relationship Id="rId22186a5e8943426da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22186a5e8943426da.jpg"/><Relationship Id="rId75206a5e8943457bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75206a5e8943457bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId405571188" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId431072179" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22056a961b3942db8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId52796a961b3943048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId55476a961b39430ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId88896a961b3943a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId98496a961b3945eb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId27626a961b3945f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId93356a961b39460bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId33986a961b3946288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId11336a961b3946a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId13136a961b3946bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId67466a961b3946e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId41186a961b3946ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId83446a961b3946f89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId50546a961b3946fff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId23416a961b39471f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId19306a961b39472ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId58716a961b39474c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId58746a961b39476ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId39196a961b394798b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId66616a961b39479ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId49126a961b3947a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId33516a961b3947c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId19436a961b39480d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId55276a961b39481af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId76306a961b39482e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId52606a961b3948394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId72236a961b39485bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId86876a961b3948968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25236a961b3948af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId78286a961b394394f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78286a961b394394f.jpg"/><Relationship Id="rId85836a961b3944a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85836a961b3944a8d.jpg"/><Relationship Id="rId18566a961b3948b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18566a961b3948b74.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>