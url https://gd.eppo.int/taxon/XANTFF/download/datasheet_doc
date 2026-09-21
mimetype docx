--- v14 (2026-09-01)
+++ v15 (2026-09-21)
@@ -80,51 +80,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2023-02-08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the two bacterial species and pathovars that are associated with the common bacterial blight of bean: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22056a961b3942db8" w:history="1">
+      <w:hyperlink r:id="rId67236ab0bbf5b3c36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xanthomonas phaseoli</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> (Burkholder) Starr &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52796a961b3943048" w:history="1">
+            <w:hyperlink r:id="rId71206ab0bbf5b41c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -478,51 +478,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55476a961b39430ae" w:history="1">
+            <w:hyperlink r:id="rId31266ab0bbf5b422a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -536,86 +536,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39614009" name="name93866a961b3943951" descr="19726.jpg"/>
+                  <wp:docPr id="33867539" name="name76576ab0bbf5b4996" descr="19726.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19726.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78286a961b394394f" cstate="print"/>
+                          <a:blip r:embed="rId63446ab0bbf5b4994" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88896a961b3943a79" w:history="1">
+            <w:hyperlink r:id="rId94196ab0bbf5b4cb5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1652,63 +1652,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89899666" name="name86976a961b3944a90" descr="XANTFF_distribution_map.jpg"/>
+            <wp:docPr id="35669332" name="name43146ab0bbf5b5f9c" descr="XANTFF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85836a961b3944a8d" cstate="print"/>
+                    <a:blip r:embed="rId28526ab0bbf5b5f99" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3487,51 +3487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98496a961b3945eb4" w:history="1">
+      <w:hyperlink r:id="rId95076ab0bbf5b6d52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3557,51 +3557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27626a961b3945f99" w:history="1">
+      <w:hyperlink r:id="rId86876ab0bbf5b6dcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3707,51 +3707,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93356a961b39460bc" w:history="1">
+      <w:hyperlink r:id="rId32836ab0bbf5b6ec2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33986a961b3946288" w:history="1">
+      <w:hyperlink r:id="rId70866ab0bbf5b7050" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4056,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11336a961b3946a7e" w:history="1">
+      <w:hyperlink r:id="rId27886ab0bbf5b70f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4202,51 +4202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13136a961b3946bde" w:history="1">
+      <w:hyperlink r:id="rId87446ab0bbf5b71e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4546,51 +4546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67466a961b3946e1b" w:history="1">
+      <w:hyperlink r:id="rId48886ab0bbf5b7415" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4658,51 +4658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41186a961b3946ed8" w:history="1">
+      <w:hyperlink r:id="rId60166ab0bbf5b74cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4768,51 +4768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83446a961b3946f89" w:history="1">
+      <w:hyperlink r:id="rId84666ab0bbf5b7589" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4838,51 +4838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50546a961b3946fff" w:history="1">
+      <w:hyperlink r:id="rId54676ab0bbf5b75ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5046,51 +5046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23416a961b39471f4" w:history="1">
+      <w:hyperlink r:id="rId58266ab0bbf5b774e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5116,51 +5116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19306a961b39472ac" w:history="1">
+      <w:hyperlink r:id="rId63586ab0bbf5b77c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58716a961b39474c2" w:history="1">
+      <w:hyperlink r:id="rId52686ab0bbf5b799a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58746a961b39476ed" w:history="1">
+      <w:hyperlink r:id="rId84896ab0bbf5b7b2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6014,51 +6014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39196a961b394798b" w:history="1">
+      <w:hyperlink r:id="rId93446ab0bbf5b7d9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6084,51 +6084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66616a961b39479ff" w:history="1">
+      <w:hyperlink r:id="rId90856ab0bbf5b7e4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6154,51 +6154,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49126a961b3947a77" w:history="1">
+      <w:hyperlink r:id="rId99806ab0bbf5b7eca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6420,51 +6420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33516a961b3947c27" w:history="1">
+      <w:hyperlink r:id="rId83886ab0bbf5b807e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7036,51 +7036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19436a961b39480d9" w:history="1">
+      <w:hyperlink r:id="rId91556ab0bbf5b8482" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55276a961b39481af" w:history="1">
+      <w:hyperlink r:id="rId58316ab0bbf5b8552" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7356,51 +7356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76306a961b39482e2" w:history="1">
+      <w:hyperlink r:id="rId10536ab0bbf5b8681" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52606a961b3948394" w:history="1">
+      <w:hyperlink r:id="rId94306ab0bbf5b8733" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7788,51 +7788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72236a961b39485bd" w:history="1">
+      <w:hyperlink r:id="rId83936ab0bbf5b895a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8355,51 +8355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. fuscans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86876a961b3948968" w:history="1">
+      <w:hyperlink r:id="rId76506ab0bbf5b8d0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8601,90 +8601,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 58-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25236a961b3948af2" w:history="1">
+      <w:hyperlink r:id="rId88716ab0bbf5b8ea2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02771.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72124335" name="name33246a961b3948b75" descr="eu_funding_250.png"/>
+            <wp:docPr id="83936258" name="name87376ab0bbf5b8f40" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18566a961b3948b74" cstate="print"/>
+                    <a:blip r:embed="rId84326ab0bbf5b8f3f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8782,137 +8782,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44645094">
+  <w:abstractNum w:abstractNumId="20222288">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32909839">
+    <w:lvl w:ilvl="0" w:tplc="46606449">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32909839" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46606449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32909839" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46606449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32909839" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46606449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32909839" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46606449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32909839" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46606449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32909839" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46606449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32909839" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46606449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32909839" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46606449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44645093">
+  <w:abstractNum w:abstractNumId="20222287">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83669966">
+    <w:lvl w:ilvl="0" w:tplc="27284617">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9664,55 +9664,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44645093">
-    <w:abstractNumId w:val="44645093"/>
+  <w:num w:numId="20222287">
+    <w:abstractNumId w:val="20222287"/>
   </w:num>
-  <w:num w:numId="44645094">
-    <w:abstractNumId w:val="44645094"/>
+  <w:num w:numId="20222288">
+    <w:abstractNumId w:val="20222288"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21262,51 +21262,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId405571188" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId431072179" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22056a961b3942db8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId52796a961b3943048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId55476a961b39430ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId88896a961b3943a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId98496a961b3945eb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId27626a961b3945f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId93356a961b39460bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId33986a961b3946288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId11336a961b3946a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId13136a961b3946bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId67466a961b3946e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId41186a961b3946ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId83446a961b3946f89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId50546a961b3946fff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId23416a961b39471f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId19306a961b39472ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId58716a961b39474c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId58746a961b39476ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId39196a961b394798b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId66616a961b39479ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId49126a961b3947a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId33516a961b3947c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId19436a961b39480d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId55276a961b39481af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId76306a961b39482e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId52606a961b3948394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId72236a961b39485bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId86876a961b3948968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25236a961b3948af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId78286a961b394394f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78286a961b394394f.jpg"/><Relationship Id="rId85836a961b3944a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85836a961b3944a8d.jpg"/><Relationship Id="rId18566a961b3948b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18566a961b3948b74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId622507931" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId826051383" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67236ab0bbf5b3c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId71206ab0bbf5b41c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId31266ab0bbf5b422a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId94196ab0bbf5b4cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId95076ab0bbf5b6d52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId86876ab0bbf5b6dcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId32836ab0bbf5b6ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId70866ab0bbf5b7050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId27886ab0bbf5b70f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId87446ab0bbf5b71e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId48886ab0bbf5b7415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId60166ab0bbf5b74cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId84666ab0bbf5b7589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId54676ab0bbf5b75ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId58266ab0bbf5b774e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId63586ab0bbf5b77c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId52686ab0bbf5b799a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId84896ab0bbf5b7b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId93446ab0bbf5b7d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId90856ab0bbf5b7e4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId99806ab0bbf5b7eca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId83886ab0bbf5b807e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId91556ab0bbf5b8482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId58316ab0bbf5b8552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId10536ab0bbf5b8681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId94306ab0bbf5b8733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId83936ab0bbf5b895a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId76506ab0bbf5b8d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88716ab0bbf5b8ea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId63446ab0bbf5b4994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63446ab0bbf5b4994.jpg"/><Relationship Id="rId28526ab0bbf5b5f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28526ab0bbf5b5f99.jpg"/><Relationship Id="rId84326ab0bbf5b8f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84326ab0bbf5b8f3f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>