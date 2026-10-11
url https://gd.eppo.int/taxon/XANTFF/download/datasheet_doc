--- v15 (2026-09-21)
+++ v16 (2026-10-11)
@@ -80,51 +80,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2023-02-08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the two bacterial species and pathovars that are associated with the common bacterial blight of bean: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67236ab0bbf5b3c36" w:history="1">
+      <w:hyperlink r:id="rId22596acbe68aaadf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xanthomonas phaseoli</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> (Burkholder) Starr &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71206ab0bbf5b41c3" w:history="1">
+            <w:hyperlink r:id="rId39096acbe68aab06f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -478,51 +478,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31266ab0bbf5b422a" w:history="1">
+            <w:hyperlink r:id="rId14526acbe68aab0d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -536,86 +536,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTFF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33867539" name="name76576ab0bbf5b4996" descr="19726.jpg"/>
+                  <wp:docPr id="17012803" name="name94576acbe68aab6ff" descr="19726.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19726.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63446ab0bbf5b4994" cstate="print"/>
+                          <a:blip r:embed="rId27086acbe68aab6fc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94196ab0bbf5b4cb5" w:history="1">
+            <w:hyperlink r:id="rId40916acbe68aab824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1652,105 +1652,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35669332" name="name43146ab0bbf5b5f9c" descr="XANTFF_distribution_map.jpg"/>
+            <wp:docPr id="28176741" name="name23966acbe68aac781" descr="XANTFF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTFF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28526ab0bbf5b5f99" cstate="print"/>
+                    <a:blip r:embed="rId76826acbe68aac77d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Belgium, Bulgaria, Italy (mainland), Spain (mainland), Türkiye</w:t>
+        <w:t xml:space="preserve"> Belgium, Bulgaria, Italy (mainland), Netherlands, Spain (mainland), Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cameroon, Ethiopia, Kenya, Lesotho, Malawi, South Africa, Tanzania, United Republic of, Uganda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3487,51 +3487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95076ab0bbf5b6d52" w:history="1">
+      <w:hyperlink r:id="rId21936acbe68aad5ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3557,51 +3557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86876ab0bbf5b6dcd" w:history="1">
+      <w:hyperlink r:id="rId64336acbe68aad625" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3707,51 +3707,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32836ab0bbf5b6ec2" w:history="1">
+      <w:hyperlink r:id="rId62076acbe68aad714" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70866ab0bbf5b7050" w:history="1">
+      <w:hyperlink r:id="rId61816acbe68aad89c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4056,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27886ab0bbf5b70f6" w:history="1">
+      <w:hyperlink r:id="rId21216acbe68aad93f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4202,51 +4202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87446ab0bbf5b71e8" w:history="1">
+      <w:hyperlink r:id="rId79186acbe68aada2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4546,51 +4546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48886ab0bbf5b7415" w:history="1">
+      <w:hyperlink r:id="rId78486acbe68aadc4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4658,51 +4658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60166ab0bbf5b74cd" w:history="1">
+      <w:hyperlink r:id="rId65136acbe68aadd1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4768,51 +4768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84666ab0bbf5b7589" w:history="1">
+      <w:hyperlink r:id="rId28766acbe68aaddcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4838,51 +4838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54676ab0bbf5b75ff" w:history="1">
+      <w:hyperlink r:id="rId73656acbe68aade42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5046,51 +5046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58266ab0bbf5b774e" w:history="1">
+      <w:hyperlink r:id="rId35276acbe68aadf95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5116,51 +5116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63586ab0bbf5b77c1" w:history="1">
+      <w:hyperlink r:id="rId16936acbe68aae00a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52686ab0bbf5b799a" w:history="1">
+      <w:hyperlink r:id="rId89426acbe68aae1b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84896ab0bbf5b7b2c" w:history="1">
+      <w:hyperlink r:id="rId52606acbe68aae34b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6014,51 +6014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93446ab0bbf5b7d9b" w:history="1">
+      <w:hyperlink r:id="rId57156acbe68aae5ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6084,51 +6084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90856ab0bbf5b7e4f" w:history="1">
+      <w:hyperlink r:id="rId42836acbe68aae61e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6154,51 +6154,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99806ab0bbf5b7eca" w:history="1">
+      <w:hyperlink r:id="rId83796acbe68aae691" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6420,51 +6420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83886ab0bbf5b807e" w:history="1">
+      <w:hyperlink r:id="rId83686acbe68aae839" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7036,51 +7036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91556ab0bbf5b8482" w:history="1">
+      <w:hyperlink r:id="rId64236acbe68aaec26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58316ab0bbf5b8552" w:history="1">
+      <w:hyperlink r:id="rId19696acbe68aaed0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7356,51 +7356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10536ab0bbf5b8681" w:history="1">
+      <w:hyperlink r:id="rId19376acbe68aaee3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94306ab0bbf5b8733" w:history="1">
+      <w:hyperlink r:id="rId56166acbe68aaeeeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7788,51 +7788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83936ab0bbf5b895a" w:history="1">
+      <w:hyperlink r:id="rId74506acbe68aaf0f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8355,51 +8355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. fuscans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76506ab0bbf5b8d0a" w:history="1">
+      <w:hyperlink r:id="rId33716acbe68aaf4a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8601,90 +8601,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 58-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88716ab0bbf5b8ea2" w:history="1">
+      <w:hyperlink r:id="rId67716acbe68aaf62b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02771.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83936258" name="name87376ab0bbf5b8f40" descr="eu_funding_250.png"/>
+            <wp:docPr id="47985628" name="name47906acbe68aaf6a3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84326ab0bbf5b8f3f" cstate="print"/>
+                    <a:blip r:embed="rId22896acbe68aaf6a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8782,137 +8782,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20222288">
+  <w:abstractNum w:abstractNumId="48108398">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46606449">
+    <w:lvl w:ilvl="0" w:tplc="25233347">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46606449" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25233347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46606449" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25233347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46606449" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25233347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46606449" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25233347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46606449" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25233347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46606449" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25233347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46606449" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25233347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46606449" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25233347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20222287">
+  <w:abstractNum w:abstractNumId="48108397">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27284617">
+    <w:lvl w:ilvl="0" w:tplc="30357760">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9664,55 +9664,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20222287">
-    <w:abstractNumId w:val="20222287"/>
+  <w:num w:numId="48108397">
+    <w:abstractNumId w:val="48108397"/>
   </w:num>
-  <w:num w:numId="20222288">
-    <w:abstractNumId w:val="20222288"/>
+  <w:num w:numId="48108398">
+    <w:abstractNumId w:val="48108398"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21262,51 +21262,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId622507931" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId826051383" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67236ab0bbf5b3c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId71206ab0bbf5b41c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId31266ab0bbf5b422a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId94196ab0bbf5b4cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId95076ab0bbf5b6d52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId86876ab0bbf5b6dcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId32836ab0bbf5b6ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId70866ab0bbf5b7050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId27886ab0bbf5b70f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId87446ab0bbf5b71e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId48886ab0bbf5b7415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId60166ab0bbf5b74cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId84666ab0bbf5b7589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId54676ab0bbf5b75ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId58266ab0bbf5b774e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId63586ab0bbf5b77c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId52686ab0bbf5b799a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId84896ab0bbf5b7b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId93446ab0bbf5b7d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId90856ab0bbf5b7e4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId99806ab0bbf5b7eca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId83886ab0bbf5b807e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId91556ab0bbf5b8482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId58316ab0bbf5b8552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId10536ab0bbf5b8681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId94306ab0bbf5b8733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId83936ab0bbf5b895a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId76506ab0bbf5b8d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88716ab0bbf5b8ea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId63446ab0bbf5b4994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63446ab0bbf5b4994.jpg"/><Relationship Id="rId28526ab0bbf5b5f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28526ab0bbf5b5f99.jpg"/><Relationship Id="rId84326ab0bbf5b8f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84326ab0bbf5b8f3f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId775191822" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId585056334" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22596acbe68aaadf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/datasheet" TargetMode="External"/><Relationship Id="rId39096acbe68aab06f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/" TargetMode="External"/><Relationship Id="rId14526acbe68aab0d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/categorization" TargetMode="External"/><Relationship Id="rId40916acbe68aab824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/photos" TargetMode="External"/><Relationship Id="rId21936acbe68aad5ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId64336acbe68aad625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId62076acbe68aad714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId61816acbe68aad89c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId21216acbe68aad93f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId79186acbe68aada2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId78486acbe68aadc4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId65136acbe68aadd1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId28766acbe68aaddcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId73656acbe68aade42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId35276acbe68aadf95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId16936acbe68aae00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId89426acbe68aae1b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId52606acbe68aae34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId57156acbe68aae5ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId42836acbe68aae61e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId83796acbe68aae691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId83686acbe68aae839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId64236acbe68aaec26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId19696acbe68aaed0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId19376acbe68aaee3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId56166acbe68aaeeeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId74506acbe68aaf0f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId33716acbe68aaf4a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67716acbe68aaf62b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02771.x" TargetMode="External"/><Relationship Id="rId27086acbe68aab6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27086acbe68aab6fc.jpg"/><Relationship Id="rId76826acbe68aac77d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76826acbe68aac77d.jpg"/><Relationship Id="rId22896acbe68aaf6a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22896acbe68aaf6a1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>