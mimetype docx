--- v16 (2026-09-14)
+++ v17 (2026-10-04)
@@ -338,51 +338,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49896aa7f48334a3d" w:history="1">
+            <w:hyperlink r:id="rId30816ac265b99718b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -398,51 +398,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70406aa7f48334aab" w:history="1">
+            <w:hyperlink r:id="rId84266ac265b9971f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -456,86 +456,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60472493" name="name40006aa7f48335147" descr="4112.jpg"/>
+                  <wp:docPr id="57831040" name="name37936ac265b99775f" descr="4112.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4112.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97036aa7f48335145" cstate="print"/>
+                          <a:blip r:embed="rId63336ac265b99775d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32976aa7f4833526e" w:history="1">
+            <w:hyperlink r:id="rId24106ac265b99787b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2569,92 +2569,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47506aa7f4833607f" w:history="1">
+      <w:hyperlink r:id="rId66436ac265b9986aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27682674" name="name47306aa7f48336b15" descr="XANTEU_distribution_map.jpg"/>
+            <wp:docPr id="32574220" name="name89526ac265b998f75" descr="XANTEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12646aa7f48336b13" cstate="print"/>
+                    <a:blip r:embed="rId24926ac265b998f73" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4621,51 +4621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88516aa7f48337d53" w:history="1">
+      <w:hyperlink r:id="rId36676ac265b999fc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4711,51 +4711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92676aa7f48337df2" w:history="1">
+      <w:hyperlink r:id="rId90506ac265b99a060" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4792,151 +4792,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60796aa7f48337e7b" w:history="1">
+      <w:hyperlink r:id="rId32386ac265b99a0f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56986aa7f48337ee0" w:history="1">
+      <w:hyperlink r:id="rId31996ac265b99a14a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50086aa7f48337f39" w:history="1">
+      <w:hyperlink r:id="rId30506ac265b99a19f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5002,51 +5002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62746aa7f48337fef" w:history="1">
+      <w:hyperlink r:id="rId86866ac265b99a311" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42896aa7f483380c2" w:history="1">
+      <w:hyperlink r:id="rId48856ac265b99a3e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5262,51 +5262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73066aa7f48338195" w:history="1">
+      <w:hyperlink r:id="rId78816ac265b99a4c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5403,51 +5403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95046aa7f48338275" w:history="1">
+      <w:hyperlink r:id="rId38686ac265b99a5a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5513,51 +5513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37216aa7f4833832a" w:history="1">
+      <w:hyperlink r:id="rId88626ac265b99a657" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5623,51 +5623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69406aa7f483383da" w:history="1">
+      <w:hyperlink r:id="rId85516ac265b99a707" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5871,51 +5871,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81586aa7f4833856b" w:history="1">
+      <w:hyperlink r:id="rId58626ac265b99a890" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5981,51 +5981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35566aa7f4833861f" w:history="1">
+      <w:hyperlink r:id="rId22316ac265b99a941" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6051,51 +6051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16546aa7f48338693" w:history="1">
+      <w:hyperlink r:id="rId98796ac265b99a9b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64526aa7f48338764" w:history="1">
+      <w:hyperlink r:id="rId29916ac265b99aa82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6407,51 +6407,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35346aa7f483388d1" w:history="1">
+      <w:hyperlink r:id="rId30036ac265b99ac06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6604,51 +6604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34756aa7f48338c70" w:history="1">
+      <w:hyperlink r:id="rId16236ac265b99ad54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6714,51 +6714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54406aa7f48338d42" w:history="1">
+      <w:hyperlink r:id="rId34306ac265b99ae06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6804,51 +6804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74456aa7f48338e0f" w:history="1">
+      <w:hyperlink r:id="rId96726ac265b99ae97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13216aa7f483390be" w:history="1">
+      <w:hyperlink r:id="rId39606ac265b99afca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7202,51 +7202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55926aa7f4833928f" w:history="1">
+      <w:hyperlink r:id="rId21696ac265b99b114" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7406,51 +7406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89846aa7f48339486" w:history="1">
+      <w:hyperlink r:id="rId85206ac265b99b25d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7476,51 +7476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17406aa7f48339527" w:history="1">
+      <w:hyperlink r:id="rId86076ac265b99b2cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7566,51 +7566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74566aa7f483395be" w:history="1">
+      <w:hyperlink r:id="rId71326ac265b99b361" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7636,51 +7636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57576aa7f48339665" w:history="1">
+      <w:hyperlink r:id="rId12706ac265b99b3e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7726,51 +7726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61736aa7f48339757" w:history="1">
+      <w:hyperlink r:id="rId81926ac265b99b478" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7912,51 +7912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27566aa7f483398c7" w:history="1">
+      <w:hyperlink r:id="rId13476ac265b99b5a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58956aa7f483399ee" w:history="1">
+      <w:hyperlink r:id="rId98016ac265b99b651" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50396aa7f48339a8f" w:history="1">
+      <w:hyperlink r:id="rId76096ac265b99b6e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8182,51 +8182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58016aa7f48339b32" w:history="1">
+      <w:hyperlink r:id="rId66756ac265b99b755" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8272,51 +8272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24586aa7f48339bc8" w:history="1">
+      <w:hyperlink r:id="rId44046ac265b99b7e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8342,51 +8342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78956aa7f48339c6f" w:history="1">
+      <w:hyperlink r:id="rId60916ac265b99b864" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8570,51 +8570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95716aa7f4833a08b" w:history="1">
+      <w:hyperlink r:id="rId39946ac265b99b9d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8640,51 +8640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61736aa7f4833a111" w:history="1">
+      <w:hyperlink r:id="rId24496ac265b99ba42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8750,51 +8750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18916aa7f4833a1f8" w:history="1">
+      <w:hyperlink r:id="rId94856ac265b99baf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8820,51 +8820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92466aa7f4833a31c" w:history="1">
+      <w:hyperlink r:id="rId10816ac265b99bb65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8890,51 +8890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53996aa7f4833a398" w:history="1">
+      <w:hyperlink r:id="rId90606ac265b99bbd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8980,51 +8980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18866aa7f4833a42f" w:history="1">
+      <w:hyperlink r:id="rId58286ac265b99bc64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9041,51 +9041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92736aa7f4833a49a" w:history="1">
+      <w:hyperlink r:id="rId85646ac265b99bcca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9209,51 +9209,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83316aa7f4833a5b2" w:history="1">
+      <w:hyperlink r:id="rId26896ac265b99bdd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9299,51 +9299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87746aa7f4833a64a" w:history="1">
+      <w:hyperlink r:id="rId58286ac265b99be64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9429,51 +9429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43966aa7f4833a720" w:history="1">
+      <w:hyperlink r:id="rId25666ac265b99bf31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9519,51 +9519,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24046aa7f4833a7b6" w:history="1">
+      <w:hyperlink r:id="rId39496ac265b99bfc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9629,51 +9629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33636aa7f4833a86a" w:history="1">
+      <w:hyperlink r:id="rId30916ac265b99c06e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9699,51 +9699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42576aa7f4833a8fc" w:history="1">
+      <w:hyperlink r:id="rId25396ac265b99c0de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9789,51 +9789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74716aa7f4833a9a4" w:history="1">
+      <w:hyperlink r:id="rId87156ac265b99c16d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9977,51 +9977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48636aa7f4833aadb" w:history="1">
+      <w:hyperlink r:id="rId36916ac265b99c2a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10105,51 +10105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57306aa7f4833abd8" w:history="1">
+      <w:hyperlink r:id="rId54766ac265b99c38d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10195,51 +10195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99016aa7f4833ac6c" w:history="1">
+      <w:hyperlink r:id="rId84846ac265b99c42b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10323,51 +10323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70876aa7f4833ad50" w:history="1">
+      <w:hyperlink r:id="rId65216ac265b99c4ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10433,51 +10433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. euvesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18446aa7f4833ae30" w:history="1">
+      <w:hyperlink r:id="rId95746ac265b99c5bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10662,81 +10662,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84756aa7f4833afb6" w:history="1">
+      <w:hyperlink r:id="rId82216ac265b99c97a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88507030" name="name25296aa7f4833b048" descr="eu_funding_250.png"/>
+            <wp:docPr id="43216508" name="name99806ac265b99ca4e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58886aa7f4833b047" cstate="print"/>
+                    <a:blip r:embed="rId13106ac265b99ca4d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10834,137 +10834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39889472">
+  <w:abstractNum w:abstractNumId="37466787">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80829799">
+    <w:lvl w:ilvl="0" w:tplc="66809302">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80829799" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66809302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80829799" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66809302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80829799" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66809302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80829799" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66809302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80829799" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66809302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80829799" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66809302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80829799" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66809302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80829799" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66809302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39889471">
+  <w:abstractNum w:abstractNumId="37466786">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92250965">
+    <w:lvl w:ilvl="0" w:tplc="45378943">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11716,55 +11716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39889471">
-    <w:abstractNumId w:val="39889471"/>
+  <w:num w:numId="37466786">
+    <w:abstractNumId w:val="37466786"/>
   </w:num>
-  <w:num w:numId="39889472">
-    <w:abstractNumId w:val="39889472"/>
+  <w:num w:numId="37466787">
+    <w:abstractNumId w:val="37466787"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23314,51 +23314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId451354862" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId694598431" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49896aa7f48334a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId70406aa7f48334aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId32976aa7f4833526e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId47506aa7f4833607f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId88516aa7f48337d53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId92676aa7f48337df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId60796aa7f48337e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId56986aa7f48337ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId50086aa7f48337f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId62746aa7f48337fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId42896aa7f483380c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId73066aa7f48338195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId95046aa7f48338275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId37216aa7f4833832a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId69406aa7f483383da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId81586aa7f4833856b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId35566aa7f4833861f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId16546aa7f48338693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId64526aa7f48338764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId35346aa7f483388d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId34756aa7f48338c70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId54406aa7f48338d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId74456aa7f48338e0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId13216aa7f483390be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId55926aa7f4833928f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId89846aa7f48339486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId17406aa7f48339527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId74566aa7f483395be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId57576aa7f48339665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId61736aa7f48339757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId27566aa7f483398c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId58956aa7f483399ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId50396aa7f48339a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId58016aa7f48339b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId24586aa7f48339bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId78956aa7f48339c6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId95716aa7f4833a08b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId61736aa7f4833a111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId18916aa7f4833a1f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId92466aa7f4833a31c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId53996aa7f4833a398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId18866aa7f4833a42f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId92736aa7f4833a49a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId83316aa7f4833a5b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId87746aa7f4833a64a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId43966aa7f4833a720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId24046aa7f4833a7b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId33636aa7f4833a86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId42576aa7f4833a8fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId74716aa7f4833a9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId48636aa7f4833aadb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId57306aa7f4833abd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId99016aa7f4833ac6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId70876aa7f4833ad50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId18446aa7f4833ae30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84756aa7f4833afb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId97036aa7f48335145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97036aa7f48335145.jpg"/><Relationship Id="rId12646aa7f48336b13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12646aa7f48336b13.jpg"/><Relationship Id="rId58886aa7f4833b047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58886aa7f4833b047.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId360124391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId397829530" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30816ac265b99718b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId84266ac265b9971f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId24106ac265b99787b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId66436ac265b9986aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId36676ac265b999fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId90506ac265b99a060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId32386ac265b99a0f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId31996ac265b99a14a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId30506ac265b99a19f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId86866ac265b99a311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId48856ac265b99a3e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId78816ac265b99a4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId38686ac265b99a5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId88626ac265b99a657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId85516ac265b99a707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId58626ac265b99a890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId22316ac265b99a941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId98796ac265b99a9b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId29916ac265b99aa82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId30036ac265b99ac06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId16236ac265b99ad54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId34306ac265b99ae06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId96726ac265b99ae97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId39606ac265b99afca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId21696ac265b99b114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId85206ac265b99b25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId86076ac265b99b2cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId71326ac265b99b361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId12706ac265b99b3e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId81926ac265b99b478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId13476ac265b99b5a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId98016ac265b99b651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId76096ac265b99b6e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId66756ac265b99b755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId44046ac265b99b7e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId60916ac265b99b864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId39946ac265b99b9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId24496ac265b99ba42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId94856ac265b99baf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId10816ac265b99bb65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId90606ac265b99bbd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId58286ac265b99bc64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId85646ac265b99bcca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId26896ac265b99bdd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId58286ac265b99be64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId25666ac265b99bf31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId39496ac265b99bfc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId30916ac265b99c06e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId25396ac265b99c0de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId87156ac265b99c16d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId36916ac265b99c2a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId54766ac265b99c38d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId84846ac265b99c42b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId65216ac265b99c4ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId95746ac265b99c5bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82216ac265b99c97a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId63336ac265b99775d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63336ac265b99775d.jpg"/><Relationship Id="rId24926ac265b998f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24926ac265b998f73.jpg"/><Relationship Id="rId13106ac265b99ca4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13106ac265b99ca4d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>