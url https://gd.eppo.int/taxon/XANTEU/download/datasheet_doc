--- v8 (2026-03-28)
+++ v9 (2026-04-18)
@@ -338,51 +338,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496769c7cad8a79ae" w:history="1">
+            <w:hyperlink r:id="rId712369e33905a9cb3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -398,51 +398,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762969c7cad8a7a18" w:history="1">
+            <w:hyperlink r:id="rId393669e33905a9d1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -456,86 +456,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23240034" name="name804469c7cad8a8206" descr="4112.jpg"/>
+                  <wp:docPr id="24451101" name="name625769e33905aa418" descr="4112.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4112.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId168969c7cad8a8204" cstate="print"/>
+                          <a:blip r:embed="rId155569e33905aa416" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId505969c7cad8a8691" w:history="1">
+            <w:hyperlink r:id="rId864069e33905aa532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2569,92 +2569,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId547569c7cad8a976b" w:history="1">
+      <w:hyperlink r:id="rId163469e33905ab810" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91352866" name="name211169c7cad8aa88c" descr="XANTEU_distribution_map.jpg"/>
+            <wp:docPr id="63365208" name="name982169e33905ac516" descr="XANTEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId104169c7cad8aa88a" cstate="print"/>
+                    <a:blip r:embed="rId369069e33905ac513" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4621,51 +4621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId164369c7cad8ac4a0" w:history="1">
+      <w:hyperlink r:id="rId214869e33905ad63d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4711,51 +4711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId426969c7cad8ac61b" w:history="1">
+      <w:hyperlink r:id="rId416769e33905ad6d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4792,151 +4792,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId974769c7cad8ac765" w:history="1">
+      <w:hyperlink r:id="rId109769e33905ad75b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId665969c7cad8ac83b" w:history="1">
+      <w:hyperlink r:id="rId433869e33905ad7b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114569c7cad8ac90f" w:history="1">
+      <w:hyperlink r:id="rId340869e33905ad807" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5002,51 +5002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId149869c7cad8acadd" w:history="1">
+      <w:hyperlink r:id="rId286269e33905ad8b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId654769c7cad8acce1" w:history="1">
+      <w:hyperlink r:id="rId444669e33905ad980" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5262,51 +5262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId176869c7cad8acf10" w:history="1">
+      <w:hyperlink r:id="rId681469e33905adaa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5403,51 +5403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId655269c7cad8ad0ad" w:history="1">
+      <w:hyperlink r:id="rId670969e33905adbc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5513,51 +5513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId325969c7cad8ad19a" w:history="1">
+      <w:hyperlink r:id="rId712869e33905adc8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5623,51 +5623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId354569c7cad8ad285" w:history="1">
+      <w:hyperlink r:id="rId842569e33905add7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5871,51 +5871,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311869c7cad8ad48f" w:history="1">
+      <w:hyperlink r:id="rId398069e33905adf0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5981,51 +5981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId561669c7cad8ad594" w:history="1">
+      <w:hyperlink r:id="rId117069e33905adfbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6051,51 +6051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId650969c7cad8ad630" w:history="1">
+      <w:hyperlink r:id="rId922569e33905ae02e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId948169c7cad8ad742" w:history="1">
+      <w:hyperlink r:id="rId320769e33905ae0fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6407,51 +6407,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245969c7cad8ad920" w:history="1">
+      <w:hyperlink r:id="rId982669e33905ae263" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6604,51 +6604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId660369c7cad8adada" w:history="1">
+      <w:hyperlink r:id="rId506869e33905ae39d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6714,51 +6714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId120669c7cad8adbd6" w:history="1">
+      <w:hyperlink r:id="rId363469e33905ae45c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6804,51 +6804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId370569c7cad8adc7b" w:history="1">
+      <w:hyperlink r:id="rId754269e33905ae4ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId458269c7cad8addc3" w:history="1">
+      <w:hyperlink r:id="rId427369e33905ae629" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7202,51 +7202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId657469c7cad8adf54" w:history="1">
+      <w:hyperlink r:id="rId198469e33905ae7b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7406,51 +7406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId631669c7cad8ae0e5" w:history="1">
+      <w:hyperlink r:id="rId845369e33905aebaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7476,51 +7476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId937369c7cad8ae174" w:history="1">
+      <w:hyperlink r:id="rId561769e33905aec26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7566,51 +7566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId521069c7cad8ae21e" w:history="1">
+      <w:hyperlink r:id="rId291669e33905aecd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7636,51 +7636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId315069c7cad8ae295" w:history="1">
+      <w:hyperlink r:id="rId336969e33905aeda0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7726,51 +7726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId973769c7cad8ae327" w:history="1">
+      <w:hyperlink r:id="rId711269e33905aee81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7912,51 +7912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId786869c7cad8ae451" w:history="1">
+      <w:hyperlink r:id="rId554169e33905aefd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId457869c7cad8ae4ff" w:history="1">
+      <w:hyperlink r:id="rId111269e33905af089" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517269c7cad8ae591" w:history="1">
+      <w:hyperlink r:id="rId726969e33905af13f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8182,51 +8182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490569c7cad8ae604" w:history="1">
+      <w:hyperlink r:id="rId996169e33905af2d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8272,51 +8272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598769c7cad8ae693" w:history="1">
+      <w:hyperlink r:id="rId190969e33905af378" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8342,51 +8342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173369c7cad8ae705" w:history="1">
+      <w:hyperlink r:id="rId343769e33905af3ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8570,51 +8570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103269c7cad8ae86c" w:history="1">
+      <w:hyperlink r:id="rId274869e33905af557" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8640,51 +8640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId333869c7cad8ae8dd" w:history="1">
+      <w:hyperlink r:id="rId763469e33905af5c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8750,51 +8750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175569c7cad8ae98d" w:history="1">
+      <w:hyperlink r:id="rId102769e33905af678" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8820,51 +8820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId557069c7cad8ae9fd" w:history="1">
+      <w:hyperlink r:id="rId195669e33905af6e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8890,51 +8890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112169c7cad8aea6c" w:history="1">
+      <w:hyperlink r:id="rId336069e33905af766" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8980,51 +8980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId955069c7cad8aeafa" w:history="1">
+      <w:hyperlink r:id="rId966769e33905af7f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9041,51 +9041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248869c7cad8aeb5f" w:history="1">
+      <w:hyperlink r:id="rId674169e33905af85f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9209,51 +9209,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538869c7cad8aec73" w:history="1">
+      <w:hyperlink r:id="rId254269e33905af96a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9299,51 +9299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957169c7cad8aed1a" w:history="1">
+      <w:hyperlink r:id="rId181369e33905af9fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9429,51 +9429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217869c7cad8aedeb" w:history="1">
+      <w:hyperlink r:id="rId496469e33905afac6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9519,51 +9519,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId637869c7cad8aee7e" w:history="1">
+      <w:hyperlink r:id="rId815969e33905afb56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9629,51 +9629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308669c7cad8aef2d" w:history="1">
+      <w:hyperlink r:id="rId560669e33905afc04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9699,51 +9699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId687869c7cad8aef9e" w:history="1">
+      <w:hyperlink r:id="rId421469e33905afca6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9789,51 +9789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440069c7cad8af02d" w:history="1">
+      <w:hyperlink r:id="rId286269e33905afd3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9977,51 +9977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId326569c7cad8af159" w:history="1">
+      <w:hyperlink r:id="rId734269e33905afe78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10105,51 +10105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId972369c7cad8af227" w:history="1">
+      <w:hyperlink r:id="rId824569e33905aff4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10195,51 +10195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId886969c7cad8af2b5" w:history="1">
+      <w:hyperlink r:id="rId560169e33905affdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10323,51 +10323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId897169c7cad8af383" w:history="1">
+      <w:hyperlink r:id="rId615869e33905b00db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10433,51 +10433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. euvesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId415869c7cad8af441" w:history="1">
+      <w:hyperlink r:id="rId558369e33905b01a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10662,81 +10662,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId626669c7cad8af5b6" w:history="1">
+      <w:hyperlink r:id="rId366769e33905b0317" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22765120" name="name812369c7cad8af7e5" descr="eu_funding_250.png"/>
+            <wp:docPr id="72775966" name="name505569e33905b03b0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId529869c7cad8af7e4" cstate="print"/>
+                    <a:blip r:embed="rId907469e33905b03af" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10834,137 +10834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49977461">
+  <w:abstractNum w:abstractNumId="89428161">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16658018">
+    <w:lvl w:ilvl="0" w:tplc="67881560">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16658018" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67881560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16658018" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67881560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16658018" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67881560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16658018" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67881560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16658018" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67881560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16658018" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67881560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16658018" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67881560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16658018" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67881560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49977460">
+  <w:abstractNum w:abstractNumId="89428160">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82842157">
+    <w:lvl w:ilvl="0" w:tplc="89867894">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11716,55 +11716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49977460">
-    <w:abstractNumId w:val="49977460"/>
+  <w:num w:numId="89428160">
+    <w:abstractNumId w:val="89428160"/>
   </w:num>
-  <w:num w:numId="49977461">
-    <w:abstractNumId w:val="49977461"/>
+  <w:num w:numId="89428161">
+    <w:abstractNumId w:val="89428161"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23314,51 +23314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId659480490" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId882763834" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId496769c7cad8a79ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId762969c7cad8a7a18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId505969c7cad8a8691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId547569c7cad8a976b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId164369c7cad8ac4a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId426969c7cad8ac61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId974769c7cad8ac765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId665969c7cad8ac83b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId114569c7cad8ac90f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId149869c7cad8acadd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId654769c7cad8acce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId176869c7cad8acf10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId655269c7cad8ad0ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId325969c7cad8ad19a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId354569c7cad8ad285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId311869c7cad8ad48f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId561669c7cad8ad594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId650969c7cad8ad630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId948169c7cad8ad742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId245969c7cad8ad920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId660369c7cad8adada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId120669c7cad8adbd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId370569c7cad8adc7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId458269c7cad8addc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId657469c7cad8adf54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId631669c7cad8ae0e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId937369c7cad8ae174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId521069c7cad8ae21e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId315069c7cad8ae295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId973769c7cad8ae327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId786869c7cad8ae451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId457869c7cad8ae4ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId517269c7cad8ae591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId490569c7cad8ae604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId598769c7cad8ae693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId173369c7cad8ae705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId103269c7cad8ae86c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId333869c7cad8ae8dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId175569c7cad8ae98d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId557069c7cad8ae9fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId112169c7cad8aea6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId955069c7cad8aeafa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId248869c7cad8aeb5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId538869c7cad8aec73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId957169c7cad8aed1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId217869c7cad8aedeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId637869c7cad8aee7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId308669c7cad8aef2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId687869c7cad8aef9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId440069c7cad8af02d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId326569c7cad8af159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId972369c7cad8af227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId886969c7cad8af2b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId897169c7cad8af383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId415869c7cad8af441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId626669c7cad8af5b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId168969c7cad8a8204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId168969c7cad8a8204.jpg"/><Relationship Id="rId104169c7cad8aa88a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId104169c7cad8aa88a.jpg"/><Relationship Id="rId529869c7cad8af7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId529869c7cad8af7e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId433098177" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519084152" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId712369e33905a9cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId393669e33905a9d1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId864069e33905aa532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId163469e33905ab810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId214869e33905ad63d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId416769e33905ad6d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId109769e33905ad75b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId433869e33905ad7b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId340869e33905ad807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId286269e33905ad8b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId444669e33905ad980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId681469e33905adaa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId670969e33905adbc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId712869e33905adc8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId842569e33905add7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId398069e33905adf0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId117069e33905adfbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId922569e33905ae02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId320769e33905ae0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId982669e33905ae263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId506869e33905ae39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId363469e33905ae45c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId754269e33905ae4ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId427369e33905ae629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId198469e33905ae7b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId845369e33905aebaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId561769e33905aec26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId291669e33905aecd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId336969e33905aeda0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId711269e33905aee81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId554169e33905aefd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId111269e33905af089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId726969e33905af13f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId996169e33905af2d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId190969e33905af378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId343769e33905af3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId274869e33905af557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId763469e33905af5c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId102769e33905af678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId195669e33905af6e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId336069e33905af766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId966769e33905af7f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId674169e33905af85f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId254269e33905af96a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId181369e33905af9fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId496469e33905afac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId815969e33905afb56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId560669e33905afc04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId421469e33905afca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId286269e33905afd3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId734269e33905afe78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId824569e33905aff4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId560169e33905affdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId615869e33905b00db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId558369e33905b01a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId366769e33905b0317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId155569e33905aa416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId155569e33905aa416.jpg"/><Relationship Id="rId369069e33905ac513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId369069e33905ac513.jpg"/><Relationship Id="rId907469e33905b03af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId907469e33905b03af.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>