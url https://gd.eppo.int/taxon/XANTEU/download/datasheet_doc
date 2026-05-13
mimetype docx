--- v9 (2026-04-18)
+++ v10 (2026-05-13)
@@ -338,51 +338,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712369e33905a9cb3" w:history="1">
+            <w:hyperlink r:id="rId21306a04b22456d01" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -398,51 +398,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393669e33905a9d1e" w:history="1">
+            <w:hyperlink r:id="rId13346a04b22456d6b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -456,86 +456,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24451101" name="name625769e33905aa418" descr="4112.jpg"/>
+                  <wp:docPr id="37538471" name="name74676a04b224573a0" descr="4112.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4112.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId155569e33905aa416" cstate="print"/>
+                          <a:blip r:embed="rId38426a04b2245739f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId864069e33905aa532" w:history="1">
+            <w:hyperlink r:id="rId95746a04b224574d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2569,134 +2569,134 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId163469e33905ab810" w:history="1">
+      <w:hyperlink r:id="rId67276a04b22458340" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63365208" name="name982169e33905ac516" descr="XANTEU_distribution_map.jpg"/>
+            <wp:docPr id="45146438" name="name45166a04b224594d2" descr="XANTEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId369069e33905ac513" cstate="print"/>
+                    <a:blip r:embed="rId11146a04b224594d0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bulgaria, Czechia, Greece (mainland), Montenegro, North Macedonia, Serbia, Türkiye</w:t>
+        <w:t xml:space="preserve"> Bulgaria, Czechia, Greece (mainland), Montenegro, North Macedonia, Serbia, Spain (mainland), Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Comoros, Mauritius, Nigeria, Reunion, Seychelles, South Africa, Sudan, Tanzania, United Republic of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4621,51 +4621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId214869e33905ad63d" w:history="1">
+      <w:hyperlink r:id="rId47056a04b2245a43e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4711,51 +4711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416769e33905ad6d6" w:history="1">
+      <w:hyperlink r:id="rId37216a04b2245a4d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4792,151 +4792,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109769e33905ad75b" w:history="1">
+      <w:hyperlink r:id="rId86686a04b2245a558" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId433869e33905ad7b2" w:history="1">
+      <w:hyperlink r:id="rId56486a04b2245a5af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId340869e33905ad807" w:history="1">
+      <w:hyperlink r:id="rId73126a04b2245a602" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5002,51 +5002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286269e33905ad8b3" w:history="1">
+      <w:hyperlink r:id="rId53616a04b2245a6cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId444669e33905ad980" w:history="1">
+      <w:hyperlink r:id="rId51636a04b2245a7bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5262,51 +5262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId681469e33905adaa5" w:history="1">
+      <w:hyperlink r:id="rId21716a04b2245a8a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5403,51 +5403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId670969e33905adbc5" w:history="1">
+      <w:hyperlink r:id="rId66476a04b2245a98f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5513,51 +5513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId712869e33905adc8a" w:history="1">
+      <w:hyperlink r:id="rId26066a04b2245aa40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5623,51 +5623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId842569e33905add7a" w:history="1">
+      <w:hyperlink r:id="rId35056a04b2245aafa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5871,51 +5871,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId398069e33905adf0c" w:history="1">
+      <w:hyperlink r:id="rId71526a04b2245ac86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5981,51 +5981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117069e33905adfbc" w:history="1">
+      <w:hyperlink r:id="rId20646a04b2245ad50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6051,51 +6051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId922569e33905ae02e" w:history="1">
+      <w:hyperlink r:id="rId81926a04b2245adc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId320769e33905ae0fc" w:history="1">
+      <w:hyperlink r:id="rId54416a04b2245ae96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6407,51 +6407,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId982669e33905ae263" w:history="1">
+      <w:hyperlink r:id="rId74686a04b2245b001" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6604,51 +6604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId506869e33905ae39d" w:history="1">
+      <w:hyperlink r:id="rId41496a04b2245b140" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6714,51 +6714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363469e33905ae45c" w:history="1">
+      <w:hyperlink r:id="rId56926a04b2245b1ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6804,51 +6804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId754269e33905ae4ee" w:history="1">
+      <w:hyperlink r:id="rId54756a04b2245b27f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId427369e33905ae629" w:history="1">
+      <w:hyperlink r:id="rId25556a04b2245b3b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7202,51 +7202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198469e33905ae7b6" w:history="1">
+      <w:hyperlink r:id="rId22356a04b2245b4f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7406,51 +7406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId845369e33905aebaa" w:history="1">
+      <w:hyperlink r:id="rId45466a04b2245b64c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7476,51 +7476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId561769e33905aec26" w:history="1">
+      <w:hyperlink r:id="rId44846a04b2245b6c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7566,51 +7566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId291669e33905aecd3" w:history="1">
+      <w:hyperlink r:id="rId44056a04b2245b752" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7636,51 +7636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336969e33905aeda0" w:history="1">
+      <w:hyperlink r:id="rId24836a04b2245b7c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7726,51 +7726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711269e33905aee81" w:history="1">
+      <w:hyperlink r:id="rId41026a04b2245b852" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7912,51 +7912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId554169e33905aefd6" w:history="1">
+      <w:hyperlink r:id="rId68996a04b2245b979" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111269e33905af089" w:history="1">
+      <w:hyperlink r:id="rId30336a04b2245ba29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId726969e33905af13f" w:history="1">
+      <w:hyperlink r:id="rId98216a04b2245babb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8182,51 +8182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996169e33905af2d3" w:history="1">
+      <w:hyperlink r:id="rId35366a04b2245bb2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8272,51 +8272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190969e33905af378" w:history="1">
+      <w:hyperlink r:id="rId81906a04b2245bbbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8342,51 +8342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId343769e33905af3ee" w:history="1">
+      <w:hyperlink r:id="rId28106a04b2245bc2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8570,51 +8570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId274869e33905af557" w:history="1">
+      <w:hyperlink r:id="rId83986a04b2245bdbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8640,51 +8640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId763469e33905af5c9" w:history="1">
+      <w:hyperlink r:id="rId63016a04b2245be31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8750,51 +8750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102769e33905af678" w:history="1">
+      <w:hyperlink r:id="rId34456a04b2245bee0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8820,51 +8820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195669e33905af6e9" w:history="1">
+      <w:hyperlink r:id="rId54086a04b2245bf53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8890,51 +8890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336069e33905af766" w:history="1">
+      <w:hyperlink r:id="rId99466a04b2245bfc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8980,51 +8980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId966769e33905af7f9" w:history="1">
+      <w:hyperlink r:id="rId73886a04b2245c054" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9041,51 +9041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674169e33905af85f" w:history="1">
+      <w:hyperlink r:id="rId63156a04b2245c0ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9209,51 +9209,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId254269e33905af96a" w:history="1">
+      <w:hyperlink r:id="rId43696a04b2245c1c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9299,51 +9299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId181369e33905af9fa" w:history="1">
+      <w:hyperlink r:id="rId99726a04b2245c256" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9429,51 +9429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId496469e33905afac6" w:history="1">
+      <w:hyperlink r:id="rId29396a04b2245c325" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9519,51 +9519,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId815969e33905afb56" w:history="1">
+      <w:hyperlink r:id="rId57506a04b2245c3b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9629,51 +9629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560669e33905afc04" w:history="1">
+      <w:hyperlink r:id="rId19846a04b2245c460" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9699,51 +9699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId421469e33905afca6" w:history="1">
+      <w:hyperlink r:id="rId20966a04b2245c4ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9789,51 +9789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286269e33905afd3a" w:history="1">
+      <w:hyperlink r:id="rId17526a04b2245c55d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9977,51 +9977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId734269e33905afe78" w:history="1">
+      <w:hyperlink r:id="rId22696a04b2245c77d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10105,51 +10105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId824569e33905aff4d" w:history="1">
+      <w:hyperlink r:id="rId85286a04b2245c855" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10195,51 +10195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560169e33905affdc" w:history="1">
+      <w:hyperlink r:id="rId65906a04b2245c8e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10323,51 +10323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615869e33905b00db" w:history="1">
+      <w:hyperlink r:id="rId63456a04b2245c9b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10433,51 +10433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. euvesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId558369e33905b01a4" w:history="1">
+      <w:hyperlink r:id="rId79506a04b2245ca7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10662,81 +10662,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId366769e33905b0317" w:history="1">
+      <w:hyperlink r:id="rId88536a04b2245cc30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72775966" name="name505569e33905b03b0" descr="eu_funding_250.png"/>
+            <wp:docPr id="92679596" name="name77446a04b2245cc9a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId907469e33905b03af" cstate="print"/>
+                    <a:blip r:embed="rId84626a04b2245cc99" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10834,137 +10834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89428161">
+  <w:abstractNum w:abstractNumId="48172759">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67881560">
+    <w:lvl w:ilvl="0" w:tplc="28069223">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67881560" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28069223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67881560" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28069223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67881560" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28069223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67881560" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28069223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67881560" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28069223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67881560" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28069223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67881560" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28069223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67881560" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28069223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89428160">
+  <w:abstractNum w:abstractNumId="48172758">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89867894">
+    <w:lvl w:ilvl="0" w:tplc="94713266">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11716,55 +11716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89428160">
-    <w:abstractNumId w:val="89428160"/>
+  <w:num w:numId="48172758">
+    <w:abstractNumId w:val="48172758"/>
   </w:num>
-  <w:num w:numId="89428161">
-    <w:abstractNumId w:val="89428161"/>
+  <w:num w:numId="48172759">
+    <w:abstractNumId w:val="48172759"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23314,51 +23314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId433098177" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519084152" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId712369e33905a9cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId393669e33905a9d1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId864069e33905aa532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId163469e33905ab810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId214869e33905ad63d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId416769e33905ad6d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId109769e33905ad75b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId433869e33905ad7b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId340869e33905ad807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId286269e33905ad8b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId444669e33905ad980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId681469e33905adaa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId670969e33905adbc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId712869e33905adc8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId842569e33905add7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId398069e33905adf0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId117069e33905adfbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId922569e33905ae02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId320769e33905ae0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId982669e33905ae263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId506869e33905ae39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId363469e33905ae45c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId754269e33905ae4ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId427369e33905ae629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId198469e33905ae7b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId845369e33905aebaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId561769e33905aec26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId291669e33905aecd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId336969e33905aeda0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId711269e33905aee81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId554169e33905aefd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId111269e33905af089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId726969e33905af13f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId996169e33905af2d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId190969e33905af378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId343769e33905af3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId274869e33905af557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId763469e33905af5c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId102769e33905af678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId195669e33905af6e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId336069e33905af766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId966769e33905af7f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId674169e33905af85f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId254269e33905af96a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId181369e33905af9fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId496469e33905afac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId815969e33905afb56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId560669e33905afc04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId421469e33905afca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId286269e33905afd3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId734269e33905afe78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId824569e33905aff4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId560169e33905affdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId615869e33905b00db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId558369e33905b01a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId366769e33905b0317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId155569e33905aa416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId155569e33905aa416.jpg"/><Relationship Id="rId369069e33905ac513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId369069e33905ac513.jpg"/><Relationship Id="rId907469e33905b03af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId907469e33905b03af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576368735" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId365330488" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21306a04b22456d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId13346a04b22456d6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId95746a04b224574d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId67276a04b22458340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId47056a04b2245a43e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId37216a04b2245a4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId86686a04b2245a558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId56486a04b2245a5af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId73126a04b2245a602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId53616a04b2245a6cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId51636a04b2245a7bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId21716a04b2245a8a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId66476a04b2245a98f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId26066a04b2245aa40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId35056a04b2245aafa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId71526a04b2245ac86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId20646a04b2245ad50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId81926a04b2245adc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId54416a04b2245ae96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId74686a04b2245b001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId41496a04b2245b140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId56926a04b2245b1ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId54756a04b2245b27f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId25556a04b2245b3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId22356a04b2245b4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId45466a04b2245b64c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId44846a04b2245b6c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId44056a04b2245b752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId24836a04b2245b7c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId41026a04b2245b852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId68996a04b2245b979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId30336a04b2245ba29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId98216a04b2245babb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId35366a04b2245bb2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId81906a04b2245bbbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId28106a04b2245bc2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId83986a04b2245bdbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId63016a04b2245be31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId34456a04b2245bee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId54086a04b2245bf53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId99466a04b2245bfc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId73886a04b2245c054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId63156a04b2245c0ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId43696a04b2245c1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId99726a04b2245c256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId29396a04b2245c325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId57506a04b2245c3b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId19846a04b2245c460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId20966a04b2245c4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId17526a04b2245c55d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId22696a04b2245c77d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId85286a04b2245c855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId65906a04b2245c8e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId63456a04b2245c9b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId79506a04b2245ca7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88536a04b2245cc30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId38426a04b2245739f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38426a04b2245739f.jpg"/><Relationship Id="rId11146a04b224594d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11146a04b224594d0.jpg"/><Relationship Id="rId84626a04b2245cc99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84626a04b2245cc99.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>