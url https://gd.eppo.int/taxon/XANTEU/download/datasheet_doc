--- v10 (2026-05-13)
+++ v11 (2026-06-02)
@@ -338,51 +338,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21306a04b22456d01" w:history="1">
+            <w:hyperlink r:id="rId41326a1f2c0039e66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -398,51 +398,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13346a04b22456d6b" w:history="1">
+            <w:hyperlink r:id="rId34186a1f2c0039ed0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -456,86 +456,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37538471" name="name74676a04b224573a0" descr="4112.jpg"/>
+                  <wp:docPr id="6633875" name="name20286a1f2c003a6ce" descr="4112.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4112.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38426a04b2245739f" cstate="print"/>
+                          <a:blip r:embed="rId83516a1f2c003a6cb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95746a04b224574d1" w:history="1">
+            <w:hyperlink r:id="rId35566a1f2c003a84f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2569,92 +2569,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67276a04b22458340" w:history="1">
+      <w:hyperlink r:id="rId50366a1f2c003b61d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45146438" name="name45166a04b224594d2" descr="XANTEU_distribution_map.jpg"/>
+            <wp:docPr id="78694409" name="name30486a1f2c003c458" descr="XANTEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11146a04b224594d0" cstate="print"/>
+                    <a:blip r:embed="rId64106a1f2c003c453" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4621,51 +4621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47056a04b2245a43e" w:history="1">
+      <w:hyperlink r:id="rId64016a1f2c003d3f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4711,51 +4711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37216a04b2245a4d5" w:history="1">
+      <w:hyperlink r:id="rId22406a1f2c003d48a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4792,151 +4792,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86686a04b2245a558" w:history="1">
+      <w:hyperlink r:id="rId28336a1f2c003d510" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56486a04b2245a5af" w:history="1">
+      <w:hyperlink r:id="rId94186a1f2c003d566" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73126a04b2245a602" w:history="1">
+      <w:hyperlink r:id="rId43186a1f2c003d5b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5002,51 +5002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53616a04b2245a6cd" w:history="1">
+      <w:hyperlink r:id="rId90676a1f2c003d668" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51636a04b2245a7bb" w:history="1">
+      <w:hyperlink r:id="rId37396a1f2c003d736" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5262,51 +5262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21716a04b2245a8a0" w:history="1">
+      <w:hyperlink r:id="rId20186a1f2c003d804" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5403,51 +5403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66476a04b2245a98f" w:history="1">
+      <w:hyperlink r:id="rId59146a1f2c003d8f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5513,51 +5513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26066a04b2245aa40" w:history="1">
+      <w:hyperlink r:id="rId43856a1f2c003d9b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5623,51 +5623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35056a04b2245aafa" w:history="1">
+      <w:hyperlink r:id="rId92766a1f2c003da63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5871,51 +5871,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71526a04b2245ac86" w:history="1">
+      <w:hyperlink r:id="rId91836a1f2c003dbef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5981,51 +5981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20646a04b2245ad50" w:history="1">
+      <w:hyperlink r:id="rId75776a1f2c003dca0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6051,51 +6051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81926a04b2245adc5" w:history="1">
+      <w:hyperlink r:id="rId53496a1f2c003dd13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54416a04b2245ae96" w:history="1">
+      <w:hyperlink r:id="rId30666a1f2c003dde1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6407,51 +6407,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74686a04b2245b001" w:history="1">
+      <w:hyperlink r:id="rId70706a1f2c003df4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6604,51 +6604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41496a04b2245b140" w:history="1">
+      <w:hyperlink r:id="rId19316a1f2c003e08a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6714,51 +6714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56926a04b2245b1ef" w:history="1">
+      <w:hyperlink r:id="rId62706a1f2c003e138" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6804,51 +6804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54756a04b2245b27f" w:history="1">
+      <w:hyperlink r:id="rId33506a1f2c003e1c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25556a04b2245b3b0" w:history="1">
+      <w:hyperlink r:id="rId41856a1f2c003e2f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7202,51 +7202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22356a04b2245b4f7" w:history="1">
+      <w:hyperlink r:id="rId74636a1f2c003e441" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7406,51 +7406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45466a04b2245b64c" w:history="1">
+      <w:hyperlink r:id="rId47606a1f2c003e599" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7476,51 +7476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44846a04b2245b6c1" w:history="1">
+      <w:hyperlink r:id="rId91766a1f2c003e60c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7566,51 +7566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44056a04b2245b752" w:history="1">
+      <w:hyperlink r:id="rId98396a1f2c003e69c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7636,51 +7636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24836a04b2245b7c4" w:history="1">
+      <w:hyperlink r:id="rId72286a1f2c003e70d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7726,51 +7726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41026a04b2245b852" w:history="1">
+      <w:hyperlink r:id="rId13426a1f2c003e79c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7912,51 +7912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68996a04b2245b979" w:history="1">
+      <w:hyperlink r:id="rId47376a1f2c003e8e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30336a04b2245ba29" w:history="1">
+      <w:hyperlink r:id="rId52906a1f2c003e992" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98216a04b2245babb" w:history="1">
+      <w:hyperlink r:id="rId81866a1f2c003ea25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8182,51 +8182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35366a04b2245bb2c" w:history="1">
+      <w:hyperlink r:id="rId30936a1f2c003ea9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8272,51 +8272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81906a04b2245bbbb" w:history="1">
+      <w:hyperlink r:id="rId54246a1f2c003eb2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8342,51 +8342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28106a04b2245bc2c" w:history="1">
+      <w:hyperlink r:id="rId39576a1f2c003eb9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8570,51 +8570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83986a04b2245bdbe" w:history="1">
+      <w:hyperlink r:id="rId72146a1f2c003ed06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8640,51 +8640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63016a04b2245be31" w:history="1">
+      <w:hyperlink r:id="rId22556a1f2c003ed79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8750,51 +8750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34456a04b2245bee0" w:history="1">
+      <w:hyperlink r:id="rId44496a1f2c003ee29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8820,51 +8820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54086a04b2245bf53" w:history="1">
+      <w:hyperlink r:id="rId77256a1f2c003eea3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8890,51 +8890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99466a04b2245bfc3" w:history="1">
+      <w:hyperlink r:id="rId20916a1f2c003ef14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8980,51 +8980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73886a04b2245c054" w:history="1">
+      <w:hyperlink r:id="rId12486a1f2c003efa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9041,51 +9041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63156a04b2245c0ba" w:history="1">
+      <w:hyperlink r:id="rId83406a1f2c003f00b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9209,51 +9209,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43696a04b2245c1c5" w:history="1">
+      <w:hyperlink r:id="rId32546a1f2c003f121" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9299,51 +9299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99726a04b2245c256" w:history="1">
+      <w:hyperlink r:id="rId81916a1f2c003f1b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9429,51 +9429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29396a04b2245c325" w:history="1">
+      <w:hyperlink r:id="rId98806a1f2c003f287" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9519,51 +9519,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57506a04b2245c3b2" w:history="1">
+      <w:hyperlink r:id="rId71666a1f2c003f319" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9629,51 +9629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19846a04b2245c460" w:history="1">
+      <w:hyperlink r:id="rId51066a1f2c003f3c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9699,51 +9699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20966a04b2245c4ce" w:history="1">
+      <w:hyperlink r:id="rId30766a1f2c003f439" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9789,51 +9789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17526a04b2245c55d" w:history="1">
+      <w:hyperlink r:id="rId94766a1f2c003f4ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9977,51 +9977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22696a04b2245c77d" w:history="1">
+      <w:hyperlink r:id="rId36256a1f2c003f5f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10105,51 +10105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85286a04b2245c855" w:history="1">
+      <w:hyperlink r:id="rId28386a1f2c003f6c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10195,51 +10195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65906a04b2245c8e5" w:history="1">
+      <w:hyperlink r:id="rId13866a1f2c003f757" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10323,51 +10323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63456a04b2245c9b5" w:history="1">
+      <w:hyperlink r:id="rId62186a1f2c003f847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10433,51 +10433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. euvesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79506a04b2245ca7a" w:history="1">
+      <w:hyperlink r:id="rId25096a1f2c003f908" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10662,81 +10662,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88536a04b2245cc30" w:history="1">
+      <w:hyperlink r:id="rId82696a1f2c003fa99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92679596" name="name77446a04b2245cc9a" descr="eu_funding_250.png"/>
+            <wp:docPr id="33259400" name="name92246a1f2c003fb42" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84626a04b2245cc99" cstate="print"/>
+                    <a:blip r:embed="rId48896a1f2c003fb41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10834,137 +10834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48172759">
+  <w:abstractNum w:abstractNumId="87271966">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28069223">
+    <w:lvl w:ilvl="0" w:tplc="63382988">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28069223" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63382988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28069223" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63382988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28069223" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63382988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28069223" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63382988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28069223" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63382988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28069223" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63382988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28069223" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63382988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28069223" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63382988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48172758">
+  <w:abstractNum w:abstractNumId="87271965">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94713266">
+    <w:lvl w:ilvl="0" w:tplc="93369606">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11716,55 +11716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48172758">
-    <w:abstractNumId w:val="48172758"/>
+  <w:num w:numId="87271965">
+    <w:abstractNumId w:val="87271965"/>
   </w:num>
-  <w:num w:numId="48172759">
-    <w:abstractNumId w:val="48172759"/>
+  <w:num w:numId="87271966">
+    <w:abstractNumId w:val="87271966"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23314,51 +23314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576368735" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId365330488" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21306a04b22456d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId13346a04b22456d6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId95746a04b224574d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId67276a04b22458340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId47056a04b2245a43e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId37216a04b2245a4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId86686a04b2245a558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId56486a04b2245a5af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId73126a04b2245a602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId53616a04b2245a6cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId51636a04b2245a7bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId21716a04b2245a8a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId66476a04b2245a98f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId26066a04b2245aa40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId35056a04b2245aafa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId71526a04b2245ac86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId20646a04b2245ad50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId81926a04b2245adc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId54416a04b2245ae96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId74686a04b2245b001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId41496a04b2245b140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId56926a04b2245b1ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId54756a04b2245b27f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId25556a04b2245b3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId22356a04b2245b4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId45466a04b2245b64c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId44846a04b2245b6c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId44056a04b2245b752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId24836a04b2245b7c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId41026a04b2245b852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId68996a04b2245b979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId30336a04b2245ba29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId98216a04b2245babb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId35366a04b2245bb2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId81906a04b2245bbbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId28106a04b2245bc2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId83986a04b2245bdbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId63016a04b2245be31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId34456a04b2245bee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId54086a04b2245bf53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId99466a04b2245bfc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId73886a04b2245c054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId63156a04b2245c0ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId43696a04b2245c1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId99726a04b2245c256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId29396a04b2245c325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId57506a04b2245c3b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId19846a04b2245c460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId20966a04b2245c4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId17526a04b2245c55d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId22696a04b2245c77d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId85286a04b2245c855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId65906a04b2245c8e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId63456a04b2245c9b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId79506a04b2245ca7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88536a04b2245cc30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId38426a04b2245739f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38426a04b2245739f.jpg"/><Relationship Id="rId11146a04b224594d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11146a04b224594d0.jpg"/><Relationship Id="rId84626a04b2245cc99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84626a04b2245cc99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId165270723" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId401998195" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41326a1f2c0039e66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId34186a1f2c0039ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId35566a1f2c003a84f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId50366a1f2c003b61d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId64016a1f2c003d3f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId22406a1f2c003d48a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId28336a1f2c003d510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId94186a1f2c003d566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId43186a1f2c003d5b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId90676a1f2c003d668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId37396a1f2c003d736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId20186a1f2c003d804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId59146a1f2c003d8f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId43856a1f2c003d9b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId92766a1f2c003da63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId91836a1f2c003dbef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId75776a1f2c003dca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId53496a1f2c003dd13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId30666a1f2c003dde1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId70706a1f2c003df4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId19316a1f2c003e08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId62706a1f2c003e138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId33506a1f2c003e1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId41856a1f2c003e2f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId74636a1f2c003e441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId47606a1f2c003e599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId91766a1f2c003e60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId98396a1f2c003e69c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId72286a1f2c003e70d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId13426a1f2c003e79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId47376a1f2c003e8e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId52906a1f2c003e992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId81866a1f2c003ea25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId30936a1f2c003ea9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId54246a1f2c003eb2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId39576a1f2c003eb9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId72146a1f2c003ed06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId22556a1f2c003ed79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId44496a1f2c003ee29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId77256a1f2c003eea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId20916a1f2c003ef14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId12486a1f2c003efa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId83406a1f2c003f00b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId32546a1f2c003f121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId81916a1f2c003f1b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId98806a1f2c003f287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId71666a1f2c003f319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId51066a1f2c003f3c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId30766a1f2c003f439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId94766a1f2c003f4ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId36256a1f2c003f5f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId28386a1f2c003f6c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId13866a1f2c003f757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId62186a1f2c003f847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId25096a1f2c003f908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82696a1f2c003fa99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId83516a1f2c003a6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83516a1f2c003a6cb.jpg"/><Relationship Id="rId64106a1f2c003c453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64106a1f2c003c453.jpg"/><Relationship Id="rId48896a1f2c003fb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48896a1f2c003fb41.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>