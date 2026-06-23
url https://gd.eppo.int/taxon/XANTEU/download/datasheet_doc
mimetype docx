--- v11 (2026-06-02)
+++ v12 (2026-06-23)
@@ -338,51 +338,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41326a1f2c0039e66" w:history="1">
+            <w:hyperlink r:id="rId81246a39e930a9944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -398,51 +398,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34186a1f2c0039ed0" w:history="1">
+            <w:hyperlink r:id="rId64906a39e930a99ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -456,86 +456,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6633875" name="name20286a1f2c003a6ce" descr="4112.jpg"/>
+                  <wp:docPr id="39225252" name="name33846a39e930a9f8f" descr="4112.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4112.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83516a1f2c003a6cb" cstate="print"/>
+                          <a:blip r:embed="rId73766a39e930a9f8d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35566a1f2c003a84f" w:history="1">
+            <w:hyperlink r:id="rId95836a39e930aa0cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2569,92 +2569,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50366a1f2c003b61d" w:history="1">
+      <w:hyperlink r:id="rId75016a39e930aae57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78694409" name="name30486a1f2c003c458" descr="XANTEU_distribution_map.jpg"/>
+            <wp:docPr id="92479258" name="name60126a39e930ab904" descr="XANTEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64106a1f2c003c453" cstate="print"/>
+                    <a:blip r:embed="rId29536a39e930ab902" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4621,51 +4621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64016a1f2c003d3f3" w:history="1">
+      <w:hyperlink r:id="rId62396a39e930ac7d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4711,51 +4711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22406a1f2c003d48a" w:history="1">
+      <w:hyperlink r:id="rId83216a39e930ac866" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4792,151 +4792,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28336a1f2c003d510" w:history="1">
+      <w:hyperlink r:id="rId86786a39e930ac9a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94186a1f2c003d566" w:history="1">
+      <w:hyperlink r:id="rId62296a39e930ac9ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43186a1f2c003d5b9" w:history="1">
+      <w:hyperlink r:id="rId94066a39e930aca53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5002,51 +5002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90676a1f2c003d668" w:history="1">
+      <w:hyperlink r:id="rId75376a39e930acb04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37396a1f2c003d736" w:history="1">
+      <w:hyperlink r:id="rId84026a39e930acbd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5262,51 +5262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20186a1f2c003d804" w:history="1">
+      <w:hyperlink r:id="rId31296a39e930acc9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5403,51 +5403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59146a1f2c003d8f2" w:history="1">
+      <w:hyperlink r:id="rId44716a39e930acd88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5513,51 +5513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43856a1f2c003d9b0" w:history="1">
+      <w:hyperlink r:id="rId33796a39e930ace3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5623,51 +5623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92766a1f2c003da63" w:history="1">
+      <w:hyperlink r:id="rId34566a39e930acee9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5871,51 +5871,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91836a1f2c003dbef" w:history="1">
+      <w:hyperlink r:id="rId25986a39e930ad072" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5981,51 +5981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75776a1f2c003dca0" w:history="1">
+      <w:hyperlink r:id="rId62446a39e930ad11f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6051,51 +6051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53496a1f2c003dd13" w:history="1">
+      <w:hyperlink r:id="rId81276a39e930ad191" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30666a1f2c003dde1" w:history="1">
+      <w:hyperlink r:id="rId64216a39e930ad25d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6407,51 +6407,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70706a1f2c003df4a" w:history="1">
+      <w:hyperlink r:id="rId14036a39e930ad3c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6604,51 +6604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19316a1f2c003e08a" w:history="1">
+      <w:hyperlink r:id="rId26836a39e930ad50c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6714,51 +6714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62706a1f2c003e138" w:history="1">
+      <w:hyperlink r:id="rId52046a39e930ad5bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6804,51 +6804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33506a1f2c003e1c8" w:history="1">
+      <w:hyperlink r:id="rId96776a39e930ad64b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41856a1f2c003e2f9" w:history="1">
+      <w:hyperlink r:id="rId35306a39e930ad77a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7202,51 +7202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74636a1f2c003e441" w:history="1">
+      <w:hyperlink r:id="rId33166a39e930ad8c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7406,51 +7406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47606a1f2c003e599" w:history="1">
+      <w:hyperlink r:id="rId41276a39e930ada07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7476,51 +7476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91766a1f2c003e60c" w:history="1">
+      <w:hyperlink r:id="rId38716a39e930ada8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7566,51 +7566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98396a1f2c003e69c" w:history="1">
+      <w:hyperlink r:id="rId46276a39e930adb1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7636,51 +7636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72286a1f2c003e70d" w:history="1">
+      <w:hyperlink r:id="rId54106a39e930adb8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7726,51 +7726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13426a1f2c003e79c" w:history="1">
+      <w:hyperlink r:id="rId85376a39e930adc19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7912,51 +7912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47376a1f2c003e8e0" w:history="1">
+      <w:hyperlink r:id="rId73826a39e930add4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52906a1f2c003e992" w:history="1">
+      <w:hyperlink r:id="rId18166a39e930addfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81866a1f2c003ea25" w:history="1">
+      <w:hyperlink r:id="rId43026a39e930ade8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8182,51 +8182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30936a1f2c003ea9a" w:history="1">
+      <w:hyperlink r:id="rId73146a39e930adefd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8272,51 +8272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54246a1f2c003eb2a" w:history="1">
+      <w:hyperlink r:id="rId98966a39e930adf8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8342,51 +8342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39576a1f2c003eb9b" w:history="1">
+      <w:hyperlink r:id="rId70906a39e930ae005" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8570,51 +8570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72146a1f2c003ed06" w:history="1">
+      <w:hyperlink r:id="rId80436a39e930ae16e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8640,51 +8640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22556a1f2c003ed79" w:history="1">
+      <w:hyperlink r:id="rId78476a39e930ae1e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8750,51 +8750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44496a1f2c003ee29" w:history="1">
+      <w:hyperlink r:id="rId91236a39e930ae28e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8820,51 +8820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77256a1f2c003eea3" w:history="1">
+      <w:hyperlink r:id="rId73866a39e930ae2fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8890,51 +8890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20916a1f2c003ef14" w:history="1">
+      <w:hyperlink r:id="rId62466a39e930ae36d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8980,51 +8980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12486a1f2c003efa5" w:history="1">
+      <w:hyperlink r:id="rId23336a39e930ae3fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9041,51 +9041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83406a1f2c003f00b" w:history="1">
+      <w:hyperlink r:id="rId59356a39e930ae460" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9209,51 +9209,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32546a1f2c003f121" w:history="1">
+      <w:hyperlink r:id="rId24246a39e930ae569" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9299,51 +9299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81916a1f2c003f1b7" w:history="1">
+      <w:hyperlink r:id="rId23236a39e930ae5f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9429,51 +9429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98806a1f2c003f287" w:history="1">
+      <w:hyperlink r:id="rId35646a39e930ae6c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9519,51 +9519,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71666a1f2c003f319" w:history="1">
+      <w:hyperlink r:id="rId16276a39e930ae754" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9629,51 +9629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51066a1f2c003f3c8" w:history="1">
+      <w:hyperlink r:id="rId58086a39e930ae801" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9699,51 +9699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30766a1f2c003f439" w:history="1">
+      <w:hyperlink r:id="rId51136a39e930ae870" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9789,51 +9789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94766a1f2c003f4ca" w:history="1">
+      <w:hyperlink r:id="rId64816a39e930ae8fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9977,51 +9977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36256a1f2c003f5f8" w:history="1">
+      <w:hyperlink r:id="rId15136a39e930aea26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10105,51 +10105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28386a1f2c003f6c9" w:history="1">
+      <w:hyperlink r:id="rId25526a39e930aeb2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10195,51 +10195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13866a1f2c003f757" w:history="1">
+      <w:hyperlink r:id="rId60876a39e930aebc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10323,51 +10323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62186a1f2c003f847" w:history="1">
+      <w:hyperlink r:id="rId84446a39e930aec95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10433,51 +10433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. euvesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25096a1f2c003f908" w:history="1">
+      <w:hyperlink r:id="rId96236a39e930aed6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10662,81 +10662,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82696a1f2c003fa99" w:history="1">
+      <w:hyperlink r:id="rId27446a39e930aeee1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33259400" name="name92246a1f2c003fb42" descr="eu_funding_250.png"/>
+            <wp:docPr id="4627448" name="name45726a39e930aef4e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48896a1f2c003fb41" cstate="print"/>
+                    <a:blip r:embed="rId49436a39e930aef4d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10834,137 +10834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87271966">
+  <w:abstractNum w:abstractNumId="50356793">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63382988">
+    <w:lvl w:ilvl="0" w:tplc="72391049">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63382988" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72391049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63382988" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72391049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63382988" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72391049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63382988" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72391049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63382988" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72391049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63382988" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72391049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63382988" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72391049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63382988" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72391049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87271965">
+  <w:abstractNum w:abstractNumId="50356792">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93369606">
+    <w:lvl w:ilvl="0" w:tplc="86149876">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11716,55 +11716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87271965">
-    <w:abstractNumId w:val="87271965"/>
+  <w:num w:numId="50356792">
+    <w:abstractNumId w:val="50356792"/>
   </w:num>
-  <w:num w:numId="87271966">
-    <w:abstractNumId w:val="87271966"/>
+  <w:num w:numId="50356793">
+    <w:abstractNumId w:val="50356793"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23314,51 +23314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId165270723" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId401998195" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41326a1f2c0039e66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId34186a1f2c0039ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId35566a1f2c003a84f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId50366a1f2c003b61d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId64016a1f2c003d3f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId22406a1f2c003d48a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId28336a1f2c003d510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId94186a1f2c003d566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId43186a1f2c003d5b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId90676a1f2c003d668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId37396a1f2c003d736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId20186a1f2c003d804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId59146a1f2c003d8f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId43856a1f2c003d9b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId92766a1f2c003da63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId91836a1f2c003dbef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId75776a1f2c003dca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId53496a1f2c003dd13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId30666a1f2c003dde1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId70706a1f2c003df4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId19316a1f2c003e08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId62706a1f2c003e138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId33506a1f2c003e1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId41856a1f2c003e2f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId74636a1f2c003e441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId47606a1f2c003e599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId91766a1f2c003e60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId98396a1f2c003e69c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId72286a1f2c003e70d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId13426a1f2c003e79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId47376a1f2c003e8e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId52906a1f2c003e992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId81866a1f2c003ea25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId30936a1f2c003ea9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId54246a1f2c003eb2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId39576a1f2c003eb9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId72146a1f2c003ed06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId22556a1f2c003ed79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId44496a1f2c003ee29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId77256a1f2c003eea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId20916a1f2c003ef14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId12486a1f2c003efa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId83406a1f2c003f00b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId32546a1f2c003f121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId81916a1f2c003f1b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId98806a1f2c003f287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId71666a1f2c003f319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId51066a1f2c003f3c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId30766a1f2c003f439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId94766a1f2c003f4ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId36256a1f2c003f5f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId28386a1f2c003f6c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId13866a1f2c003f757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId62186a1f2c003f847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId25096a1f2c003f908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82696a1f2c003fa99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId83516a1f2c003a6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83516a1f2c003a6cb.jpg"/><Relationship Id="rId64106a1f2c003c453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64106a1f2c003c453.jpg"/><Relationship Id="rId48896a1f2c003fb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48896a1f2c003fb41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId183899760" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId833382263" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81246a39e930a9944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId64906a39e930a99ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId95836a39e930aa0cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId75016a39e930aae57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId62396a39e930ac7d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId83216a39e930ac866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId86786a39e930ac9a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId62296a39e930ac9ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId94066a39e930aca53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId75376a39e930acb04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId84026a39e930acbd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId31296a39e930acc9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId44716a39e930acd88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId33796a39e930ace3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId34566a39e930acee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId25986a39e930ad072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId62446a39e930ad11f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId81276a39e930ad191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId64216a39e930ad25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId14036a39e930ad3c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId26836a39e930ad50c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId52046a39e930ad5bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId96776a39e930ad64b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId35306a39e930ad77a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId33166a39e930ad8c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId41276a39e930ada07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId38716a39e930ada8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId46276a39e930adb1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId54106a39e930adb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId85376a39e930adc19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId73826a39e930add4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId18166a39e930addfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId43026a39e930ade8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId73146a39e930adefd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId98966a39e930adf8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId70906a39e930ae005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId80436a39e930ae16e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId78476a39e930ae1e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId91236a39e930ae28e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId73866a39e930ae2fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId62466a39e930ae36d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId23336a39e930ae3fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId59356a39e930ae460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId24246a39e930ae569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId23236a39e930ae5f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId35646a39e930ae6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId16276a39e930ae754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId58086a39e930ae801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId51136a39e930ae870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId64816a39e930ae8fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId15136a39e930aea26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId25526a39e930aeb2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId60876a39e930aebc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId84446a39e930aec95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId96236a39e930aed6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27446a39e930aeee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId73766a39e930a9f8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73766a39e930a9f8d.jpg"/><Relationship Id="rId29536a39e930ab902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29536a39e930ab902.jpg"/><Relationship Id="rId49436a39e930aef4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49436a39e930aef4d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>