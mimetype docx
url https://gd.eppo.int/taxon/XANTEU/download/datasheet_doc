--- v12 (2026-06-23)
+++ v13 (2026-07-15)
@@ -338,51 +338,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81246a39e930a9944" w:history="1">
+            <w:hyperlink r:id="rId43706a57b46d526e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -398,51 +398,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64906a39e930a99ae" w:history="1">
+            <w:hyperlink r:id="rId35776a57b46d52768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -456,86 +456,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39225252" name="name33846a39e930a9f8f" descr="4112.jpg"/>
+                  <wp:docPr id="68178765" name="name91306a57b46d52b37" descr="4112.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4112.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73766a39e930a9f8d" cstate="print"/>
+                          <a:blip r:embed="rId79576a57b46d52b35" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95836a39e930aa0cf" w:history="1">
+            <w:hyperlink r:id="rId71326a57b46d52c6a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2569,92 +2569,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75016a39e930aae57" w:history="1">
+      <w:hyperlink r:id="rId28766a57b46d53a10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92479258" name="name60126a39e930ab904" descr="XANTEU_distribution_map.jpg"/>
+            <wp:docPr id="85191496" name="name57966a57b46d54188" descr="XANTEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29536a39e930ab902" cstate="print"/>
+                    <a:blip r:embed="rId86376a57b46d54185" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2694,51 +2694,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Comoros, Mauritius, Nigeria, Reunion, Seychelles, South Africa, Sudan, Tanzania, United Republic of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Heilongjiang, Liaoning, Neimenggu), Indonesia (Java), Iran, Islamic Republic of, Korea, Republic of, Saudi Arabia, Taiwan, Thailand</w:t>
+        <w:t xml:space="preserve"> China (Heilongjiang, Liaoning, Neimenggu), India (Andhra Pradesh, Delhi, Haryana, Himachal Pradesh, Punjab, Telangana, Uttarakhand, Uttar Pradesh, West Bengal), Indonesia (Java), Iran, Islamic Republic of, Korea, Republic of, Saudi Arabia, Taiwan, Thailand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Ontario), Mexico, United States of America (Florida, Georgia, Indiana, Kentucky, Louisiana, Michigan, North Carolina, Ohio)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4621,51 +4621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62396a39e930ac7d0" w:history="1">
+      <w:hyperlink r:id="rId64126a57b46d55074" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4711,51 +4711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83216a39e930ac866" w:history="1">
+      <w:hyperlink r:id="rId15726a57b46d5510a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4792,151 +4792,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86786a39e930ac9a0" w:history="1">
+      <w:hyperlink r:id="rId10266a57b46d5518e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62296a39e930ac9ff" w:history="1">
+      <w:hyperlink r:id="rId95356a57b46d551e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94066a39e930aca53" w:history="1">
+      <w:hyperlink r:id="rId18806a57b46d55238" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5002,51 +5002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75376a39e930acb04" w:history="1">
+      <w:hyperlink r:id="rId18666a57b46d552e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84026a39e930acbd4" w:history="1">
+      <w:hyperlink r:id="rId74426a57b46d553b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5262,51 +5262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31296a39e930acc9f" w:history="1">
+      <w:hyperlink r:id="rId19906a57b46d5547b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5403,51 +5403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44716a39e930acd88" w:history="1">
+      <w:hyperlink r:id="rId62246a57b46d55552" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5513,51 +5513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33796a39e930ace3a" w:history="1">
+      <w:hyperlink r:id="rId65086a57b46d555ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5623,51 +5623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34566a39e930acee9" w:history="1">
+      <w:hyperlink r:id="rId71756a57b46d556ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5871,51 +5871,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25986a39e930ad072" w:history="1">
+      <w:hyperlink r:id="rId88706a57b46d5582a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5981,51 +5981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62446a39e930ad11f" w:history="1">
+      <w:hyperlink r:id="rId56396a57b46d558e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6051,51 +6051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81276a39e930ad191" w:history="1">
+      <w:hyperlink r:id="rId20396a57b46d55956" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64216a39e930ad25d" w:history="1">
+      <w:hyperlink r:id="rId15546a57b46d55a22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6407,51 +6407,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14036a39e930ad3c2" w:history="1">
+      <w:hyperlink r:id="rId51106a57b46d55b84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6604,51 +6604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26836a39e930ad50c" w:history="1">
+      <w:hyperlink r:id="rId67746a57b46d55cbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6714,51 +6714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52046a39e930ad5bd" w:history="1">
+      <w:hyperlink r:id="rId27156a57b46d55d6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6804,51 +6804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96776a39e930ad64b" w:history="1">
+      <w:hyperlink r:id="rId56136a57b46d55dfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35306a39e930ad77a" w:history="1">
+      <w:hyperlink r:id="rId83276a57b46d55f4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7202,51 +7202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33166a39e930ad8c0" w:history="1">
+      <w:hyperlink r:id="rId23186a57b46d5609d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7406,51 +7406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41276a39e930ada07" w:history="1">
+      <w:hyperlink r:id="rId33236a57b46d56209" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7476,51 +7476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38716a39e930ada8e" w:history="1">
+      <w:hyperlink r:id="rId47876a57b46d5627b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7566,51 +7566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46276a39e930adb1d" w:history="1">
+      <w:hyperlink r:id="rId14296a57b46d5630b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7636,51 +7636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54106a39e930adb8d" w:history="1">
+      <w:hyperlink r:id="rId24046a57b46d5637b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7726,51 +7726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85376a39e930adc19" w:history="1">
+      <w:hyperlink r:id="rId47856a57b46d56434" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7912,51 +7912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73826a39e930add4a" w:history="1">
+      <w:hyperlink r:id="rId27636a57b46d5655e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18166a39e930addfc" w:history="1">
+      <w:hyperlink r:id="rId22236a57b46d5660d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43026a39e930ade8c" w:history="1">
+      <w:hyperlink r:id="rId78576a57b46d5669b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8182,51 +8182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73146a39e930adefd" w:history="1">
+      <w:hyperlink r:id="rId84796a57b46d5670a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8272,51 +8272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98966a39e930adf8b" w:history="1">
+      <w:hyperlink r:id="rId27506a57b46d56798" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8342,51 +8342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70906a39e930ae005" w:history="1">
+      <w:hyperlink r:id="rId54656a57b46d56808" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8570,51 +8570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80436a39e930ae16e" w:history="1">
+      <w:hyperlink r:id="rId85016a57b46d5696b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8640,51 +8640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78476a39e930ae1e0" w:history="1">
+      <w:hyperlink r:id="rId54566a57b46d569da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8750,51 +8750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91236a39e930ae28e" w:history="1">
+      <w:hyperlink r:id="rId15726a57b46d56a85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8820,51 +8820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73866a39e930ae2fe" w:history="1">
+      <w:hyperlink r:id="rId75976a57b46d56af5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8890,51 +8890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62466a39e930ae36d" w:history="1">
+      <w:hyperlink r:id="rId99986a57b46d56b63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8980,51 +8980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23336a39e930ae3fb" w:history="1">
+      <w:hyperlink r:id="rId37016a57b46d56bf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9041,51 +9041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59356a39e930ae460" w:history="1">
+      <w:hyperlink r:id="rId84066a57b46d56c55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9209,51 +9209,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24246a39e930ae569" w:history="1">
+      <w:hyperlink r:id="rId38286a57b46d56d5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9299,51 +9299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23236a39e930ae5f8" w:history="1">
+      <w:hyperlink r:id="rId28476a57b46d56de7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9429,51 +9429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35646a39e930ae6c5" w:history="1">
+      <w:hyperlink r:id="rId25526a57b46d56ec4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9519,51 +9519,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16276a39e930ae754" w:history="1">
+      <w:hyperlink r:id="rId92826a57b46d56f58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9629,51 +9629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58086a39e930ae801" w:history="1">
+      <w:hyperlink r:id="rId70016a57b46d57010" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9699,51 +9699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51136a39e930ae870" w:history="1">
+      <w:hyperlink r:id="rId55266a57b46d57084" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9789,51 +9789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64816a39e930ae8fe" w:history="1">
+      <w:hyperlink r:id="rId37946a57b46d57115" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9977,51 +9977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15136a39e930aea26" w:history="1">
+      <w:hyperlink r:id="rId23056a57b46d57241" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10105,51 +10105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25526a39e930aeb2f" w:history="1">
+      <w:hyperlink r:id="rId78086a57b46d57311" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10195,51 +10195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60876a39e930aebc4" w:history="1">
+      <w:hyperlink r:id="rId62216a57b46d5739e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10323,51 +10323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84446a39e930aec95" w:history="1">
+      <w:hyperlink r:id="rId65996a57b46d5746c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10433,51 +10433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. euvesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96236a39e930aed6c" w:history="1">
+      <w:hyperlink r:id="rId80016a57b46d5752a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10662,81 +10662,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27446a39e930aeee1" w:history="1">
+      <w:hyperlink r:id="rId30546a57b46d57699" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4627448" name="name45726a39e930aef4e" descr="eu_funding_250.png"/>
+            <wp:docPr id="45883232" name="name45396a57b46d579d1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49436a39e930aef4d" cstate="print"/>
+                    <a:blip r:embed="rId87626a57b46d579cf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10834,137 +10834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50356793">
+  <w:abstractNum w:abstractNumId="39935069">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72391049">
+    <w:lvl w:ilvl="0" w:tplc="76259229">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72391049" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76259229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72391049" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76259229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72391049" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76259229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72391049" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76259229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72391049" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76259229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72391049" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76259229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72391049" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76259229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72391049" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76259229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50356792">
+  <w:abstractNum w:abstractNumId="39935068">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86149876">
+    <w:lvl w:ilvl="0" w:tplc="47688474">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11716,55 +11716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50356792">
-    <w:abstractNumId w:val="50356792"/>
+  <w:num w:numId="39935068">
+    <w:abstractNumId w:val="39935068"/>
   </w:num>
-  <w:num w:numId="50356793">
-    <w:abstractNumId w:val="50356793"/>
+  <w:num w:numId="39935069">
+    <w:abstractNumId w:val="39935069"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23314,51 +23314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId183899760" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId833382263" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81246a39e930a9944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId64906a39e930a99ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId95836a39e930aa0cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId75016a39e930aae57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId62396a39e930ac7d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId83216a39e930ac866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId86786a39e930ac9a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId62296a39e930ac9ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId94066a39e930aca53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId75376a39e930acb04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId84026a39e930acbd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId31296a39e930acc9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId44716a39e930acd88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId33796a39e930ace3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId34566a39e930acee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId25986a39e930ad072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId62446a39e930ad11f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId81276a39e930ad191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId64216a39e930ad25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId14036a39e930ad3c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId26836a39e930ad50c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId52046a39e930ad5bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId96776a39e930ad64b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId35306a39e930ad77a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId33166a39e930ad8c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId41276a39e930ada07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId38716a39e930ada8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId46276a39e930adb1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId54106a39e930adb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId85376a39e930adc19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId73826a39e930add4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId18166a39e930addfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId43026a39e930ade8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId73146a39e930adefd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId98966a39e930adf8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId70906a39e930ae005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId80436a39e930ae16e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId78476a39e930ae1e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId91236a39e930ae28e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId73866a39e930ae2fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId62466a39e930ae36d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId23336a39e930ae3fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId59356a39e930ae460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId24246a39e930ae569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId23236a39e930ae5f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId35646a39e930ae6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId16276a39e930ae754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId58086a39e930ae801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId51136a39e930ae870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId64816a39e930ae8fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId15136a39e930aea26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId25526a39e930aeb2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId60876a39e930aebc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId84446a39e930aec95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId96236a39e930aed6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27446a39e930aeee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId73766a39e930a9f8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73766a39e930a9f8d.jpg"/><Relationship Id="rId29536a39e930ab902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29536a39e930ab902.jpg"/><Relationship Id="rId49436a39e930aef4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49436a39e930aef4d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId671343713" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId607660627" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43706a57b46d526e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId35776a57b46d52768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId71326a57b46d52c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId28766a57b46d53a10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId64126a57b46d55074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId15726a57b46d5510a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId10266a57b46d5518e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId95356a57b46d551e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId18806a57b46d55238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId18666a57b46d552e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId74426a57b46d553b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId19906a57b46d5547b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId62246a57b46d55552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId65086a57b46d555ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId71756a57b46d556ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId88706a57b46d5582a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId56396a57b46d558e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId20396a57b46d55956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId15546a57b46d55a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId51106a57b46d55b84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId67746a57b46d55cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId27156a57b46d55d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId56136a57b46d55dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId83276a57b46d55f4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId23186a57b46d5609d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId33236a57b46d56209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId47876a57b46d5627b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId14296a57b46d5630b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId24046a57b46d5637b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId47856a57b46d56434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId27636a57b46d5655e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId22236a57b46d5660d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId78576a57b46d5669b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId84796a57b46d5670a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId27506a57b46d56798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId54656a57b46d56808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId85016a57b46d5696b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId54566a57b46d569da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId15726a57b46d56a85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId75976a57b46d56af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId99986a57b46d56b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId37016a57b46d56bf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId84066a57b46d56c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId38286a57b46d56d5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId28476a57b46d56de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId25526a57b46d56ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId92826a57b46d56f58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId70016a57b46d57010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId55266a57b46d57084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId37946a57b46d57115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId23056a57b46d57241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId78086a57b46d57311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId62216a57b46d5739e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId65996a57b46d5746c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId80016a57b46d5752a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30546a57b46d57699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId79576a57b46d52b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79576a57b46d52b35.jpg"/><Relationship Id="rId86376a57b46d54185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86376a57b46d54185.jpg"/><Relationship Id="rId87626a57b46d579cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87626a57b46d579cf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>