--- v13 (2026-07-15)
+++ v14 (2026-08-05)
@@ -338,51 +338,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43706a57b46d526e7" w:history="1">
+            <w:hyperlink r:id="rId90336a7289f9b21b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -398,51 +398,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35776a57b46d52768" w:history="1">
+            <w:hyperlink r:id="rId55496a7289f9b2202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -456,86 +456,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68178765" name="name91306a57b46d52b37" descr="4112.jpg"/>
+                  <wp:docPr id="88318191" name="name52506a7289f9b2a6e" descr="4112.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4112.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79576a57b46d52b35" cstate="print"/>
+                          <a:blip r:embed="rId81056a7289f9b2a6c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71326a57b46d52c6a" w:history="1">
+            <w:hyperlink r:id="rId61926a7289f9b2b8b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2569,92 +2569,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28766a57b46d53a10" w:history="1">
+      <w:hyperlink r:id="rId68286a7289f9b354a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85191496" name="name57966a57b46d54188" descr="XANTEU_distribution_map.jpg"/>
+            <wp:docPr id="63701584" name="name93046a7289f9b4173" descr="XANTEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86376a57b46d54185" cstate="print"/>
+                    <a:blip r:embed="rId11166a7289f9b4171" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4621,51 +4621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64126a57b46d55074" w:history="1">
+      <w:hyperlink r:id="rId64596a7289f9b4c1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4711,51 +4711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15726a57b46d5510a" w:history="1">
+      <w:hyperlink r:id="rId75966a7289f9b4c8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4792,151 +4792,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10266a57b46d5518e" w:history="1">
+      <w:hyperlink r:id="rId43306a7289f9b4ceb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95356a57b46d551e4" w:history="1">
+      <w:hyperlink r:id="rId82676a7289f9b4d33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18806a57b46d55238" w:history="1">
+      <w:hyperlink r:id="rId34246a7289f9b4d71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5002,51 +5002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18666a57b46d552e6" w:history="1">
+      <w:hyperlink r:id="rId56226a7289f9b4dee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74426a57b46d553b0" w:history="1">
+      <w:hyperlink r:id="rId87696a7289f9b4e82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5262,51 +5262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19906a57b46d5547b" w:history="1">
+      <w:hyperlink r:id="rId18386a7289f9b4f16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5403,51 +5403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62246a57b46d55552" w:history="1">
+      <w:hyperlink r:id="rId96696a7289f9b4fb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5513,51 +5513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65086a57b46d555ff" w:history="1">
+      <w:hyperlink r:id="rId95546a7289f9b502e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5623,51 +5623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71756a57b46d556ab" w:history="1">
+      <w:hyperlink r:id="rId43106a7289f9b50ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5871,51 +5871,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88706a57b46d5582a" w:history="1">
+      <w:hyperlink r:id="rId60956a7289f9b51c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5981,51 +5981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56396a57b46d558e3" w:history="1">
+      <w:hyperlink r:id="rId77586a7289f9b524b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6051,51 +6051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20396a57b46d55956" w:history="1">
+      <w:hyperlink r:id="rId66566a7289f9b529c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15546a57b46d55a22" w:history="1">
+      <w:hyperlink r:id="rId13566a7289f9b532e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6407,51 +6407,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51106a57b46d55b84" w:history="1">
+      <w:hyperlink r:id="rId34916a7289f9b542d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6604,51 +6604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67746a57b46d55cbf" w:history="1">
+      <w:hyperlink r:id="rId52966a7289f9b550f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6714,51 +6714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27156a57b46d55d6d" w:history="1">
+      <w:hyperlink r:id="rId96286a7289f9b558b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6804,51 +6804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56136a57b46d55dfa" w:history="1">
+      <w:hyperlink r:id="rId84816a7289f9b55f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83276a57b46d55f4c" w:history="1">
+      <w:hyperlink r:id="rId65006a7289f9b56d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7202,51 +7202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23186a57b46d5609d" w:history="1">
+      <w:hyperlink r:id="rId26936a7289f9b57bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7406,51 +7406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33236a57b46d56209" w:history="1">
+      <w:hyperlink r:id="rId17026a7289f9b58ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7476,51 +7476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47876a57b46d5627b" w:history="1">
+      <w:hyperlink r:id="rId39216a7289f9b5905" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7566,51 +7566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14296a57b46d5630b" w:history="1">
+      <w:hyperlink r:id="rId18256a7289f9b596e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7636,51 +7636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24046a57b46d5637b" w:history="1">
+      <w:hyperlink r:id="rId52336a7289f9b59cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7726,51 +7726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47856a57b46d56434" w:history="1">
+      <w:hyperlink r:id="rId50576a7289f9b5a34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7912,51 +7912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27636a57b46d5655e" w:history="1">
+      <w:hyperlink r:id="rId97246a7289f9b5b0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22236a57b46d5660d" w:history="1">
+      <w:hyperlink r:id="rId51816a7289f9b5b87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78576a57b46d5669b" w:history="1">
+      <w:hyperlink r:id="rId40596a7289f9b5bef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8182,51 +8182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84796a57b46d5670a" w:history="1">
+      <w:hyperlink r:id="rId51846a7289f9b5c41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8272,51 +8272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27506a57b46d56798" w:history="1">
+      <w:hyperlink r:id="rId67686a7289f9b5ca7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8342,51 +8342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54656a57b46d56808" w:history="1">
+      <w:hyperlink r:id="rId48166a7289f9b5cf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8570,51 +8570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85016a57b46d5696b" w:history="1">
+      <w:hyperlink r:id="rId82306a7289f9b5e01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8640,51 +8640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54566a57b46d569da" w:history="1">
+      <w:hyperlink r:id="rId92006a7289f9b5e52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8750,51 +8750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15726a57b46d56a85" w:history="1">
+      <w:hyperlink r:id="rId21536a7289f9b5ece" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8820,51 +8820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75976a57b46d56af5" w:history="1">
+      <w:hyperlink r:id="rId49046a7289f9b5f1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8890,51 +8890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99986a57b46d56b63" w:history="1">
+      <w:hyperlink r:id="rId87856a7289f9b5f6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8980,51 +8980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37016a57b46d56bf0" w:history="1">
+      <w:hyperlink r:id="rId74006a7289f9b5fd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9041,51 +9041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84066a57b46d56c55" w:history="1">
+      <w:hyperlink r:id="rId34496a7289f9b601c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9209,51 +9209,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38286a57b46d56d5a" w:history="1">
+      <w:hyperlink r:id="rId27306a7289f9b60da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9299,51 +9299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28476a57b46d56de7" w:history="1">
+      <w:hyperlink r:id="rId93336a7289f9b6140" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9429,51 +9429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25526a57b46d56ec4" w:history="1">
+      <w:hyperlink r:id="rId75866a7289f9b61d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9519,51 +9519,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92826a57b46d56f58" w:history="1">
+      <w:hyperlink r:id="rId97426a7289f9b6239" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9629,51 +9629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70016a57b46d57010" w:history="1">
+      <w:hyperlink r:id="rId71126a7289f9b62b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9699,51 +9699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55266a57b46d57084" w:history="1">
+      <w:hyperlink r:id="rId98616a7289f9b6306" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9789,51 +9789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37946a57b46d57115" w:history="1">
+      <w:hyperlink r:id="rId63596a7289f9b636c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9977,51 +9977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23056a57b46d57241" w:history="1">
+      <w:hyperlink r:id="rId43476a7289f9b6442" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10105,51 +10105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78086a57b46d57311" w:history="1">
+      <w:hyperlink r:id="rId17426a7289f9b64df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10195,51 +10195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62216a57b46d5739e" w:history="1">
+      <w:hyperlink r:id="rId47706a7289f9b6545" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10323,51 +10323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65996a57b46d5746c" w:history="1">
+      <w:hyperlink r:id="rId85866a7289f9b65d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10433,51 +10433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. euvesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80016a57b46d5752a" w:history="1">
+      <w:hyperlink r:id="rId26686a7289f9b6660" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10662,81 +10662,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30546a57b46d57699" w:history="1">
+      <w:hyperlink r:id="rId81356a7289f9b6768" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45883232" name="name45396a57b46d579d1" descr="eu_funding_250.png"/>
+            <wp:docPr id="84711486" name="name13356a7289f9b69f4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87626a57b46d579cf" cstate="print"/>
+                    <a:blip r:embed="rId98666a7289f9b69f3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10834,137 +10834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39935069">
+  <w:abstractNum w:abstractNumId="86398439">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76259229">
+    <w:lvl w:ilvl="0" w:tplc="27546956">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76259229" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27546956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76259229" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27546956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76259229" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27546956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76259229" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27546956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76259229" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27546956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76259229" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27546956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76259229" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27546956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76259229" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27546956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39935068">
+  <w:abstractNum w:abstractNumId="86398438">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47688474">
+    <w:lvl w:ilvl="0" w:tplc="80780939">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11716,55 +11716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39935068">
-    <w:abstractNumId w:val="39935068"/>
+  <w:num w:numId="86398438">
+    <w:abstractNumId w:val="86398438"/>
   </w:num>
-  <w:num w:numId="39935069">
-    <w:abstractNumId w:val="39935069"/>
+  <w:num w:numId="86398439">
+    <w:abstractNumId w:val="86398439"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23314,51 +23314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId671343713" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId607660627" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43706a57b46d526e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId35776a57b46d52768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId71326a57b46d52c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId28766a57b46d53a10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId64126a57b46d55074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId15726a57b46d5510a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId10266a57b46d5518e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId95356a57b46d551e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId18806a57b46d55238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId18666a57b46d552e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId74426a57b46d553b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId19906a57b46d5547b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId62246a57b46d55552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId65086a57b46d555ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId71756a57b46d556ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId88706a57b46d5582a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId56396a57b46d558e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId20396a57b46d55956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId15546a57b46d55a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId51106a57b46d55b84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId67746a57b46d55cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId27156a57b46d55d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId56136a57b46d55dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId83276a57b46d55f4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId23186a57b46d5609d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId33236a57b46d56209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId47876a57b46d5627b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId14296a57b46d5630b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId24046a57b46d5637b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId47856a57b46d56434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId27636a57b46d5655e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId22236a57b46d5660d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId78576a57b46d5669b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId84796a57b46d5670a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId27506a57b46d56798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId54656a57b46d56808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId85016a57b46d5696b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId54566a57b46d569da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId15726a57b46d56a85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId75976a57b46d56af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId99986a57b46d56b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId37016a57b46d56bf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId84066a57b46d56c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId38286a57b46d56d5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId28476a57b46d56de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId25526a57b46d56ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId92826a57b46d56f58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId70016a57b46d57010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId55266a57b46d57084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId37946a57b46d57115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId23056a57b46d57241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId78086a57b46d57311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId62216a57b46d5739e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId65996a57b46d5746c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId80016a57b46d5752a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30546a57b46d57699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId79576a57b46d52b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79576a57b46d52b35.jpg"/><Relationship Id="rId86376a57b46d54185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86376a57b46d54185.jpg"/><Relationship Id="rId87626a57b46d579cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87626a57b46d579cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId107096601" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId660371656" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90336a7289f9b21b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId55496a7289f9b2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId61926a7289f9b2b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId68286a7289f9b354a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId64596a7289f9b4c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId75966a7289f9b4c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId43306a7289f9b4ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId82676a7289f9b4d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId34246a7289f9b4d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId56226a7289f9b4dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId87696a7289f9b4e82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId18386a7289f9b4f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId96696a7289f9b4fb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId95546a7289f9b502e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId43106a7289f9b50ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId60956a7289f9b51c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId77586a7289f9b524b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId66566a7289f9b529c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId13566a7289f9b532e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId34916a7289f9b542d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId52966a7289f9b550f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId96286a7289f9b558b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId84816a7289f9b55f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId65006a7289f9b56d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId26936a7289f9b57bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId17026a7289f9b58ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId39216a7289f9b5905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId18256a7289f9b596e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId52336a7289f9b59cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId50576a7289f9b5a34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId97246a7289f9b5b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId51816a7289f9b5b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId40596a7289f9b5bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId51846a7289f9b5c41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId67686a7289f9b5ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId48166a7289f9b5cf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId82306a7289f9b5e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId92006a7289f9b5e52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId21536a7289f9b5ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId49046a7289f9b5f1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId87856a7289f9b5f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId74006a7289f9b5fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId34496a7289f9b601c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId27306a7289f9b60da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId93336a7289f9b6140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId75866a7289f9b61d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId97426a7289f9b6239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId71126a7289f9b62b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId98616a7289f9b6306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId63596a7289f9b636c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId43476a7289f9b6442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId17426a7289f9b64df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId47706a7289f9b6545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId85866a7289f9b65d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId26686a7289f9b6660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81356a7289f9b6768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId81056a7289f9b2a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81056a7289f9b2a6c.jpg"/><Relationship Id="rId11166a7289f9b4171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11166a7289f9b4171.jpg"/><Relationship Id="rId98666a7289f9b69f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98666a7289f9b69f3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>