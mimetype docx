--- v14 (2026-08-05)
+++ v15 (2026-08-25)
@@ -338,51 +338,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90336a7289f9b21b6" w:history="1">
+            <w:hyperlink r:id="rId12986a8d2346ccf4f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -398,51 +398,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55496a7289f9b2202" w:history="1">
+            <w:hyperlink r:id="rId16546a8d2346ccfba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -456,86 +456,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88318191" name="name52506a7289f9b2a6e" descr="4112.jpg"/>
+                  <wp:docPr id="66072669" name="name69846a8d2346cda43" descr="4112.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4112.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81056a7289f9b2a6c" cstate="print"/>
+                          <a:blip r:embed="rId16856a8d2346cda41" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61926a7289f9b2b8b" w:history="1">
+            <w:hyperlink r:id="rId21536a8d2346cdbb0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2569,92 +2569,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68286a7289f9b354a" w:history="1">
+      <w:hyperlink r:id="rId37076a8d2346cea0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63701584" name="name93046a7289f9b4173" descr="XANTEU_distribution_map.jpg"/>
+            <wp:docPr id="83187642" name="name89296a8d2346cf4f5" descr="XANTEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11166a7289f9b4171" cstate="print"/>
+                    <a:blip r:embed="rId22636a8d2346cf4f2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4621,51 +4621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64596a7289f9b4c1f" w:history="1">
+      <w:hyperlink r:id="rId36686a8d2346d0551" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4711,51 +4711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75966a7289f9b4c8c" w:history="1">
+      <w:hyperlink r:id="rId95206a8d2346d05e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4792,151 +4792,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43306a7289f9b4ceb" w:history="1">
+      <w:hyperlink r:id="rId67726a8d2346d066c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82676a7289f9b4d33" w:history="1">
+      <w:hyperlink r:id="rId14206a8d2346d06d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34246a7289f9b4d71" w:history="1">
+      <w:hyperlink r:id="rId87116a8d2346d072d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5002,51 +5002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56226a7289f9b4dee" w:history="1">
+      <w:hyperlink r:id="rId68856a8d2346d07db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87696a7289f9b4e82" w:history="1">
+      <w:hyperlink r:id="rId78716a8d2346d08a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5262,51 +5262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18386a7289f9b4f16" w:history="1">
+      <w:hyperlink r:id="rId57916a8d2346d0980" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5403,51 +5403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96696a7289f9b4fb2" w:history="1">
+      <w:hyperlink r:id="rId61526a8d2346d0a57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5513,51 +5513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95546a7289f9b502e" w:history="1">
+      <w:hyperlink r:id="rId42186a8d2346d0b25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5623,51 +5623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43106a7289f9b50ab" w:history="1">
+      <w:hyperlink r:id="rId11626a8d2346d0bd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5871,51 +5871,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60956a7289f9b51c1" w:history="1">
+      <w:hyperlink r:id="rId24166a8d2346d0d5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5981,51 +5981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77586a7289f9b524b" w:history="1">
+      <w:hyperlink r:id="rId65136a8d2346d0e0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6051,51 +6051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66566a7289f9b529c" w:history="1">
+      <w:hyperlink r:id="rId93286a8d2346d0e8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13566a7289f9b532e" w:history="1">
+      <w:hyperlink r:id="rId59736a8d2346d0f94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6407,51 +6407,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34916a7289f9b542d" w:history="1">
+      <w:hyperlink r:id="rId15316a8d2346d1102" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6604,51 +6604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52966a7289f9b550f" w:history="1">
+      <w:hyperlink r:id="rId39736a8d2346d1241" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6714,51 +6714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96286a7289f9b558b" w:history="1">
+      <w:hyperlink r:id="rId98956a8d2346d1311" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6804,51 +6804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84816a7289f9b55f7" w:history="1">
+      <w:hyperlink r:id="rId52076a8d2346d13a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65006a7289f9b56d2" w:history="1">
+      <w:hyperlink r:id="rId14796a8d2346d14cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7202,51 +7202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26936a7289f9b57bf" w:history="1">
+      <w:hyperlink r:id="rId47406a8d2346d1616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7406,51 +7406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17026a7289f9b58ab" w:history="1">
+      <w:hyperlink r:id="rId12046a8d2346d1782" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7476,51 +7476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39216a7289f9b5905" w:history="1">
+      <w:hyperlink r:id="rId11296a8d2346d17f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7566,51 +7566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18256a7289f9b596e" w:history="1">
+      <w:hyperlink r:id="rId13026a8d2346d1884" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7636,51 +7636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52336a7289f9b59cb" w:history="1">
+      <w:hyperlink r:id="rId53126a8d2346d18f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7726,51 +7726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50576a7289f9b5a34" w:history="1">
+      <w:hyperlink r:id="rId95566a8d2346d1980" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7912,51 +7912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97246a7289f9b5b0a" w:history="1">
+      <w:hyperlink r:id="rId62316a8d2346d1ab3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51816a7289f9b5b87" w:history="1">
+      <w:hyperlink r:id="rId99776a8d2346d1b9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40596a7289f9b5bef" w:history="1">
+      <w:hyperlink r:id="rId81096a8d2346d1c4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8182,51 +8182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51846a7289f9b5c41" w:history="1">
+      <w:hyperlink r:id="rId83136a8d2346d1cc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8272,51 +8272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67686a7289f9b5ca7" w:history="1">
+      <w:hyperlink r:id="rId11526a8d2346d1d50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8342,51 +8342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48166a7289f9b5cf7" w:history="1">
+      <w:hyperlink r:id="rId64056a8d2346d1dc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8570,51 +8570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82306a7289f9b5e01" w:history="1">
+      <w:hyperlink r:id="rId95986a8d2346d1f59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8640,51 +8640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92006a7289f9b5e52" w:history="1">
+      <w:hyperlink r:id="rId98856a8d2346d1fcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8750,51 +8750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21536a7289f9b5ece" w:history="1">
+      <w:hyperlink r:id="rId49656a8d2346d207c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8820,51 +8820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49046a7289f9b5f1f" w:history="1">
+      <w:hyperlink r:id="rId35396a8d2346d20ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8890,51 +8890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87856a7289f9b5f6f" w:history="1">
+      <w:hyperlink r:id="rId51906a8d2346d215c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8980,51 +8980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74006a7289f9b5fd4" w:history="1">
+      <w:hyperlink r:id="rId94146a8d2346d21eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9041,51 +9041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34496a7289f9b601c" w:history="1">
+      <w:hyperlink r:id="rId64496a8d2346d2276" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9209,51 +9209,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27306a7289f9b60da" w:history="1">
+      <w:hyperlink r:id="rId76196a8d2346d2395" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9299,51 +9299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93336a7289f9b6140" w:history="1">
+      <w:hyperlink r:id="rId36286a8d2346d2425" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9429,51 +9429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75866a7289f9b61d2" w:history="1">
+      <w:hyperlink r:id="rId59076a8d2346d24f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9519,51 +9519,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97426a7289f9b6239" w:history="1">
+      <w:hyperlink r:id="rId85926a8d2346d2583" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9629,51 +9629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71126a7289f9b62b5" w:history="1">
+      <w:hyperlink r:id="rId66646a8d2346d263d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9699,51 +9699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98616a7289f9b6306" w:history="1">
+      <w:hyperlink r:id="rId99476a8d2346d26b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9789,51 +9789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63596a7289f9b636c" w:history="1">
+      <w:hyperlink r:id="rId54306a8d2346d2745" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9977,51 +9977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43476a7289f9b6442" w:history="1">
+      <w:hyperlink r:id="rId39126a8d2346d2870" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10105,51 +10105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17426a7289f9b64df" w:history="1">
+      <w:hyperlink r:id="rId29076a8d2346d293f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10195,51 +10195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47706a7289f9b6545" w:history="1">
+      <w:hyperlink r:id="rId38336a8d2346d29d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10323,51 +10323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85866a7289f9b65d9" w:history="1">
+      <w:hyperlink r:id="rId48536a8d2346d2abe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10433,51 +10433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. euvesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26686a7289f9b6660" w:history="1">
+      <w:hyperlink r:id="rId35386a8d2346d2b7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10662,81 +10662,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81356a7289f9b6768" w:history="1">
+      <w:hyperlink r:id="rId89406a8d2346d2cf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84711486" name="name13356a7289f9b69f4" descr="eu_funding_250.png"/>
+            <wp:docPr id="66261319" name="name12596a8d2346d2d7e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98666a7289f9b69f3" cstate="print"/>
+                    <a:blip r:embed="rId56346a8d2346d2d7d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10834,137 +10834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86398439">
+  <w:abstractNum w:abstractNumId="62983711">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27546956">
+    <w:lvl w:ilvl="0" w:tplc="74075408">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27546956" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74075408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27546956" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74075408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27546956" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74075408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27546956" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74075408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27546956" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74075408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27546956" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74075408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27546956" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74075408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27546956" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74075408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86398438">
+  <w:abstractNum w:abstractNumId="62983710">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80780939">
+    <w:lvl w:ilvl="0" w:tplc="61912457">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11716,55 +11716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86398438">
-    <w:abstractNumId w:val="86398438"/>
+  <w:num w:numId="62983710">
+    <w:abstractNumId w:val="62983710"/>
   </w:num>
-  <w:num w:numId="86398439">
-    <w:abstractNumId w:val="86398439"/>
+  <w:num w:numId="62983711">
+    <w:abstractNumId w:val="62983711"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23314,51 +23314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId107096601" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId660371656" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90336a7289f9b21b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId55496a7289f9b2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId61926a7289f9b2b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId68286a7289f9b354a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId64596a7289f9b4c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId75966a7289f9b4c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId43306a7289f9b4ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId82676a7289f9b4d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId34246a7289f9b4d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId56226a7289f9b4dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId87696a7289f9b4e82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId18386a7289f9b4f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId96696a7289f9b4fb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId95546a7289f9b502e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId43106a7289f9b50ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId60956a7289f9b51c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId77586a7289f9b524b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId66566a7289f9b529c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId13566a7289f9b532e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId34916a7289f9b542d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId52966a7289f9b550f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId96286a7289f9b558b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId84816a7289f9b55f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId65006a7289f9b56d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId26936a7289f9b57bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId17026a7289f9b58ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId39216a7289f9b5905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId18256a7289f9b596e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId52336a7289f9b59cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId50576a7289f9b5a34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId97246a7289f9b5b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId51816a7289f9b5b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId40596a7289f9b5bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId51846a7289f9b5c41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId67686a7289f9b5ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId48166a7289f9b5cf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId82306a7289f9b5e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId92006a7289f9b5e52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId21536a7289f9b5ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId49046a7289f9b5f1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId87856a7289f9b5f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId74006a7289f9b5fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId34496a7289f9b601c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId27306a7289f9b60da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId93336a7289f9b6140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId75866a7289f9b61d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId97426a7289f9b6239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId71126a7289f9b62b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId98616a7289f9b6306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId63596a7289f9b636c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId43476a7289f9b6442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId17426a7289f9b64df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId47706a7289f9b6545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId85866a7289f9b65d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId26686a7289f9b6660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81356a7289f9b6768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId81056a7289f9b2a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81056a7289f9b2a6c.jpg"/><Relationship Id="rId11166a7289f9b4171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11166a7289f9b4171.jpg"/><Relationship Id="rId98666a7289f9b69f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98666a7289f9b69f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId854328970" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId908635699" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12986a8d2346ccf4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId16546a8d2346ccfba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId21536a8d2346cdbb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId37076a8d2346cea0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId36686a8d2346d0551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId95206a8d2346d05e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId67726a8d2346d066c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId14206a8d2346d06d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId87116a8d2346d072d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId68856a8d2346d07db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId78716a8d2346d08a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId57916a8d2346d0980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId61526a8d2346d0a57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId42186a8d2346d0b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId11626a8d2346d0bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId24166a8d2346d0d5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId65136a8d2346d0e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId93286a8d2346d0e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId59736a8d2346d0f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId15316a8d2346d1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId39736a8d2346d1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId98956a8d2346d1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId52076a8d2346d13a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId14796a8d2346d14cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId47406a8d2346d1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId12046a8d2346d1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId11296a8d2346d17f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId13026a8d2346d1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId53126a8d2346d18f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId95566a8d2346d1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId62316a8d2346d1ab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId99776a8d2346d1b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId81096a8d2346d1c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId83136a8d2346d1cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId11526a8d2346d1d50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId64056a8d2346d1dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId95986a8d2346d1f59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId98856a8d2346d1fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId49656a8d2346d207c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId35396a8d2346d20ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId51906a8d2346d215c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId94146a8d2346d21eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId64496a8d2346d2276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId76196a8d2346d2395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId36286a8d2346d2425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId59076a8d2346d24f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId85926a8d2346d2583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId66646a8d2346d263d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId99476a8d2346d26b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId54306a8d2346d2745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId39126a8d2346d2870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId29076a8d2346d293f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId38336a8d2346d29d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId48536a8d2346d2abe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId35386a8d2346d2b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89406a8d2346d2cf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId16856a8d2346cda41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16856a8d2346cda41.jpg"/><Relationship Id="rId22636a8d2346cf4f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22636a8d2346cf4f2.jpg"/><Relationship Id="rId56346a8d2346d2d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56346a8d2346d2d7d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>