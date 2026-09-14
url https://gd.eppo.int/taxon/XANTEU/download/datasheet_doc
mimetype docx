--- v15 (2026-08-25)
+++ v16 (2026-09-14)
@@ -338,51 +338,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Lysobacterales: Lysobacteraceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, bacterial spot of tomato, black spot of tomato, leaf spot of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12986a8d2346ccf4f" w:history="1">
+            <w:hyperlink r:id="rId49896aa7f48334a3d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -398,51 +398,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16546a8d2346ccfba" w:history="1">
+            <w:hyperlink r:id="rId70406aa7f48334aab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -456,86 +456,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66072669" name="name69846a8d2346cda43" descr="4112.jpg"/>
+                  <wp:docPr id="60472493" name="name40006aa7f48335147" descr="4112.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4112.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16856a8d2346cda41" cstate="print"/>
+                          <a:blip r:embed="rId97036aa7f48335145" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21536a8d2346cdbb0" w:history="1">
+            <w:hyperlink r:id="rId32976aa7f4833526e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2569,134 +2569,134 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37076a8d2346cea0d" w:history="1">
+      <w:hyperlink r:id="rId47506aa7f4833607f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83187642" name="name89296a8d2346cf4f5" descr="XANTEU_distribution_map.jpg"/>
+            <wp:docPr id="27682674" name="name47306aa7f48336b15" descr="XANTEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22636a8d2346cf4f2" cstate="print"/>
+                    <a:blip r:embed="rId12646aa7f48336b13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bulgaria, Czechia, Greece (mainland), Montenegro, North Macedonia, Serbia, Spain (mainland), Türkiye</w:t>
+        <w:t xml:space="preserve"> Bulgaria, Czechia, Greece (mainland), Montenegro, North Macedonia, Romania, Serbia, Spain (mainland), Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Comoros, Mauritius, Nigeria, Reunion, Seychelles, South Africa, Sudan, Tanzania, United Republic of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4621,51 +4621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36686a8d2346d0551" w:history="1">
+      <w:hyperlink r:id="rId88516aa7f48337d53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4711,51 +4711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95206a8d2346d05e8" w:history="1">
+      <w:hyperlink r:id="rId92676aa7f48337df2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4792,151 +4792,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67726a8d2346d066c" w:history="1">
+      <w:hyperlink r:id="rId60796aa7f48337e7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14206a8d2346d06d0" w:history="1">
+      <w:hyperlink r:id="rId56986aa7f48337ee0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87116a8d2346d072d" w:history="1">
+      <w:hyperlink r:id="rId50086aa7f48337f39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5002,51 +5002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68856a8d2346d07db" w:history="1">
+      <w:hyperlink r:id="rId62746aa7f48337fef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78716a8d2346d08a7" w:history="1">
+      <w:hyperlink r:id="rId42896aa7f483380c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5262,51 +5262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57916a8d2346d0980" w:history="1">
+      <w:hyperlink r:id="rId73066aa7f48338195" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5403,51 +5403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61526a8d2346d0a57" w:history="1">
+      <w:hyperlink r:id="rId95046aa7f48338275" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5513,51 +5513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42186a8d2346d0b25" w:history="1">
+      <w:hyperlink r:id="rId37216aa7f4833832a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5623,51 +5623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11626a8d2346d0bd8" w:history="1">
+      <w:hyperlink r:id="rId69406aa7f483383da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5871,51 +5871,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24166a8d2346d0d5d" w:history="1">
+      <w:hyperlink r:id="rId81586aa7f4833856b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5981,51 +5981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65136a8d2346d0e0b" w:history="1">
+      <w:hyperlink r:id="rId35566aa7f4833861f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6051,51 +6051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93286a8d2346d0e8a" w:history="1">
+      <w:hyperlink r:id="rId16546aa7f48338693" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59736a8d2346d0f94" w:history="1">
+      <w:hyperlink r:id="rId64526aa7f48338764" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6407,51 +6407,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15316a8d2346d1102" w:history="1">
+      <w:hyperlink r:id="rId35346aa7f483388d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6604,51 +6604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39736a8d2346d1241" w:history="1">
+      <w:hyperlink r:id="rId34756aa7f48338c70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6714,51 +6714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98956a8d2346d1311" w:history="1">
+      <w:hyperlink r:id="rId54406aa7f48338d42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6804,51 +6804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52076a8d2346d13a0" w:history="1">
+      <w:hyperlink r:id="rId74456aa7f48338e0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14796a8d2346d14cf" w:history="1">
+      <w:hyperlink r:id="rId13216aa7f483390be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7202,51 +7202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47406a8d2346d1616" w:history="1">
+      <w:hyperlink r:id="rId55926aa7f4833928f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7406,51 +7406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12046a8d2346d1782" w:history="1">
+      <w:hyperlink r:id="rId89846aa7f48339486" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7476,51 +7476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11296a8d2346d17f5" w:history="1">
+      <w:hyperlink r:id="rId17406aa7f48339527" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7566,51 +7566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13026a8d2346d1884" w:history="1">
+      <w:hyperlink r:id="rId74566aa7f483395be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7636,51 +7636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53126a8d2346d18f3" w:history="1">
+      <w:hyperlink r:id="rId57576aa7f48339665" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7726,51 +7726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95566a8d2346d1980" w:history="1">
+      <w:hyperlink r:id="rId61736aa7f48339757" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7912,51 +7912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62316a8d2346d1ab3" w:history="1">
+      <w:hyperlink r:id="rId27566aa7f483398c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99776a8d2346d1b9d" w:history="1">
+      <w:hyperlink r:id="rId58956aa7f483399ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81096a8d2346d1c4c" w:history="1">
+      <w:hyperlink r:id="rId50396aa7f48339a8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8182,51 +8182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83136a8d2346d1cc0" w:history="1">
+      <w:hyperlink r:id="rId58016aa7f48339b32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8272,51 +8272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11526a8d2346d1d50" w:history="1">
+      <w:hyperlink r:id="rId24586aa7f48339bc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8342,51 +8342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64056a8d2346d1dc1" w:history="1">
+      <w:hyperlink r:id="rId78956aa7f48339c6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8570,51 +8570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95986a8d2346d1f59" w:history="1">
+      <w:hyperlink r:id="rId95716aa7f4833a08b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8640,51 +8640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98856a8d2346d1fcd" w:history="1">
+      <w:hyperlink r:id="rId61736aa7f4833a111" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8750,51 +8750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49656a8d2346d207c" w:history="1">
+      <w:hyperlink r:id="rId18916aa7f4833a1f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8820,51 +8820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35396a8d2346d20ed" w:history="1">
+      <w:hyperlink r:id="rId92466aa7f4833a31c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8890,51 +8890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51906a8d2346d215c" w:history="1">
+      <w:hyperlink r:id="rId53996aa7f4833a398" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8980,51 +8980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94146a8d2346d21eb" w:history="1">
+      <w:hyperlink r:id="rId18866aa7f4833a42f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9041,51 +9041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64496a8d2346d2276" w:history="1">
+      <w:hyperlink r:id="rId92736aa7f4833a49a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9209,51 +9209,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76196a8d2346d2395" w:history="1">
+      <w:hyperlink r:id="rId83316aa7f4833a5b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9299,51 +9299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36286a8d2346d2425" w:history="1">
+      <w:hyperlink r:id="rId87746aa7f4833a64a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9429,51 +9429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59076a8d2346d24f2" w:history="1">
+      <w:hyperlink r:id="rId43966aa7f4833a720" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9519,51 +9519,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85926a8d2346d2583" w:history="1">
+      <w:hyperlink r:id="rId24046aa7f4833a7b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9629,51 +9629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66646a8d2346d263d" w:history="1">
+      <w:hyperlink r:id="rId33636aa7f4833a86a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9699,51 +9699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99476a8d2346d26b6" w:history="1">
+      <w:hyperlink r:id="rId42576aa7f4833a8fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9789,51 +9789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54306a8d2346d2745" w:history="1">
+      <w:hyperlink r:id="rId74716aa7f4833a9a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9977,51 +9977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39126a8d2346d2870" w:history="1">
+      <w:hyperlink r:id="rId48636aa7f4833aadb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10105,51 +10105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29076a8d2346d293f" w:history="1">
+      <w:hyperlink r:id="rId57306aa7f4833abd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10195,51 +10195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38336a8d2346d29d5" w:history="1">
+      <w:hyperlink r:id="rId99016aa7f4833ac6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10323,51 +10323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48536a8d2346d2abe" w:history="1">
+      <w:hyperlink r:id="rId70876aa7f4833ad50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10433,51 +10433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas euvesicatoria pv. euvesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35386a8d2346d2b7d" w:history="1">
+      <w:hyperlink r:id="rId18446aa7f4833ae30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10662,81 +10662,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89406a8d2346d2cf2" w:history="1">
+      <w:hyperlink r:id="rId84756aa7f4833afb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66261319" name="name12596a8d2346d2d7e" descr="eu_funding_250.png"/>
+            <wp:docPr id="88507030" name="name25296aa7f4833b048" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56346a8d2346d2d7d" cstate="print"/>
+                    <a:blip r:embed="rId58886aa7f4833b047" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10834,137 +10834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62983711">
+  <w:abstractNum w:abstractNumId="39889472">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74075408">
+    <w:lvl w:ilvl="0" w:tplc="80829799">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74075408" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80829799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74075408" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80829799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74075408" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80829799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74075408" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80829799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74075408" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80829799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74075408" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80829799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74075408" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80829799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74075408" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80829799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62983710">
+  <w:abstractNum w:abstractNumId="39889471">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61912457">
+    <w:lvl w:ilvl="0" w:tplc="92250965">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11716,55 +11716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62983710">
-    <w:abstractNumId w:val="62983710"/>
+  <w:num w:numId="39889471">
+    <w:abstractNumId w:val="39889471"/>
   </w:num>
-  <w:num w:numId="62983711">
-    <w:abstractNumId w:val="62983711"/>
+  <w:num w:numId="39889472">
+    <w:abstractNumId w:val="39889472"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23314,51 +23314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId854328970" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId908635699" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12986a8d2346ccf4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId16546a8d2346ccfba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId21536a8d2346cdbb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId37076a8d2346cea0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId36686a8d2346d0551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId95206a8d2346d05e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId67726a8d2346d066c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId14206a8d2346d06d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId87116a8d2346d072d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId68856a8d2346d07db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId78716a8d2346d08a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId57916a8d2346d0980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId61526a8d2346d0a57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId42186a8d2346d0b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId11626a8d2346d0bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId24166a8d2346d0d5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId65136a8d2346d0e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId93286a8d2346d0e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId59736a8d2346d0f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId15316a8d2346d1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId39736a8d2346d1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId98956a8d2346d1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId52076a8d2346d13a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId14796a8d2346d14cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId47406a8d2346d1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId12046a8d2346d1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId11296a8d2346d17f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId13026a8d2346d1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId53126a8d2346d18f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId95566a8d2346d1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId62316a8d2346d1ab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId99776a8d2346d1b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId81096a8d2346d1c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId83136a8d2346d1cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId11526a8d2346d1d50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId64056a8d2346d1dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId95986a8d2346d1f59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId98856a8d2346d1fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId49656a8d2346d207c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId35396a8d2346d20ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId51906a8d2346d215c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId94146a8d2346d21eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId64496a8d2346d2276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId76196a8d2346d2395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId36286a8d2346d2425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId59076a8d2346d24f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId85926a8d2346d2583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId66646a8d2346d263d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId99476a8d2346d26b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId54306a8d2346d2745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId39126a8d2346d2870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId29076a8d2346d293f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId38336a8d2346d29d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId48536a8d2346d2abe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId35386a8d2346d2b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89406a8d2346d2cf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId16856a8d2346cda41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16856a8d2346cda41.jpg"/><Relationship Id="rId22636a8d2346cf4f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22636a8d2346cf4f2.jpg"/><Relationship Id="rId56346a8d2346d2d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56346a8d2346d2d7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId451354862" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId694598431" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49896aa7f48334a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/" TargetMode="External"/><Relationship Id="rId70406aa7f48334aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/categorization" TargetMode="External"/><Relationship Id="rId32976aa7f4833526e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTEU/photos" TargetMode="External"/><Relationship Id="rId47506aa7f4833607f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId88516aa7f48337d53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId92676aa7f48337df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId60796aa7f48337e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId56986aa7f48337ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId50086aa7f48337f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId62746aa7f48337fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId42896aa7f483380c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId73066aa7f48338195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId95046aa7f48338275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId37216aa7f4833832a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId69406aa7f483383da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId81586aa7f4833856b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId35566aa7f4833861f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId16546aa7f48338693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId64526aa7f48338764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId35346aa7f483388d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId34756aa7f48338c70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId54406aa7f48338d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId74456aa7f48338e0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId13216aa7f483390be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId55926aa7f4833928f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId89846aa7f48339486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId17406aa7f48339527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId74566aa7f483395be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId57576aa7f48339665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId61736aa7f48339757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId27566aa7f483398c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId58956aa7f483399ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId50396aa7f48339a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId58016aa7f48339b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId24586aa7f48339bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId78956aa7f48339c6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId95716aa7f4833a08b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId61736aa7f4833a111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId18916aa7f4833a1f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId92466aa7f4833a31c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId53996aa7f4833a398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId18866aa7f4833a42f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId92736aa7f4833a49a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId83316aa7f4833a5b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId87746aa7f4833a64a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId43966aa7f4833a720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId24046aa7f4833a7b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId33636aa7f4833a86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId42576aa7f4833a8fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId74716aa7f4833a9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId48636aa7f4833aadb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId57306aa7f4833abd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId99016aa7f4833ac6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId70876aa7f4833ad50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId18446aa7f4833ae30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84756aa7f4833afb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId97036aa7f48335145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97036aa7f48335145.jpg"/><Relationship Id="rId12646aa7f48336b13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12646aa7f48336b13.jpg"/><Relationship Id="rId58886aa7f4833b047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58886aa7f4833b047.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>