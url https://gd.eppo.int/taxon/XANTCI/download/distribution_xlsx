--- v4 (2026-06-09)
+++ v5 (2026-10-30)
@@ -2523,51 +2523,51 @@
       <c r="B63" t="s">
         <v>138</v>
       </c>
       <c r="C63"/>
       <c r="D63" t="s">
         <v>139</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>75</v>
       </c>
       <c r="B64" t="s">
         <v>140</v>
       </c>
       <c r="C64"/>
       <c r="D64" t="s">
         <v>141</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>75</v>
       </c>
       <c r="B65" t="s">
         <v>142</v>
       </c>
       <c r="C65"/>
       <c r="D65" t="s">
         <v>143</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>75</v>
       </c>
       <c r="B66" t="s">
         <v>144</v>
       </c>