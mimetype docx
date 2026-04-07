--- v7 (2026-03-18)
+++ v8 (2026-04-07)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (ex Hasse) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic canker, Asiatic citrus canker (A strains), bacterial canker of citrus, cancrosis A (A strains), citrus canker</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418369ba09e18853b" w:history="1">
+            <w:hyperlink r:id="rId525069d4d33f215fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682769ba09e1885a4" w:history="1">
+            <w:hyperlink r:id="rId496569d4d33f21667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99100850" name="name857769ba09e188694" descr="19722.jpg"/>
+                  <wp:docPr id="48609618" name="name199269d4d33f21c46" descr="19722.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19722.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId594669ba09e188693" cstate="print"/>
+                          <a:blip r:embed="rId453669d4d33f21c42" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId732169ba09e1887b7" w:history="1">
+            <w:hyperlink r:id="rId309369d4d33f21dcb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,63 +2732,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is currently absent from the EPPO region. Interceptions of citrus diseased fruit or foliage caused by this pest are recurrently reported at the borders of the European Union (more than 300 interceptions were reported over the last 20 years, EPPO Reporting Service).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98998966" name="name116169ba09e189f1c" descr="XANTCI_distribution_map.jpg"/>
+            <wp:docPr id="86327270" name="name418869d4d33f239c4" descr="XANTCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId484669ba09e189f19" cstate="print"/>
+                    <a:blip r:embed="rId831869d4d33f239c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2807,51 +2807,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Burkina Faso, Comoros, Ethiopia, Gabon, Madagascar, Mali, Mauritius, Mayotte, Reunion, Senegal, Seychelles, Somalia, Sudan, Tanzania, United Republic of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Afghanistan, Bangladesh, Cambodia, China (Chongqing, Fujian, Gansu, Guangdong, Guangxi, Guizhou, Hubei, Hunan, Jiangsu, Jiangxi, Sichuan, Xianggang (Hong Kong), Yunnan, Zhejiang), Christmas Island, Cocos Islands, East Timor, India (Andaman and Nicobar Islands, Andhra Pradesh, Assam, Bihar, Gujarat, Haryana, Karnataka, Maharashtra, Meghalaya, Punjab, Rajasthan, Sikkim, Tamil Nadu, Uttar Pradesh, West Bengal), Indonesia (Irian Jaya, Java, Sumatra), Iran, Islamic Republic of, Iraq, Japan (Honshu, Kyushu, Shikoku), Korea, Democratic People's Republic of, Korea, Republic of, Lao People's Democratic Republic, Malaysia (Sabah, West), Maldives, Myanmar, Nepal, Oman, Pakistan, Philippines, Saudi Arabia, Singapore, Sri Lanka, Taiwan, Thailand, United Arab Emirates, Vietnam, Yemen</w:t>
+        <w:t xml:space="preserve"> Afghanistan, Bangladesh, Cambodia, China (Chongqing, Fujian, Gansu, Guangdong, Guangxi, Guizhou, Hubei, Hunan, Jiangsu, Jiangxi, Sichuan, Xianggang (Hong Kong), Yunnan, Zhejiang), Christmas Island, Cocos Islands, East Timor, India (Andaman and Nicobar Islands, Andhra Pradesh, Assam, Bihar, Gujarat, Haryana, Karnataka, Maharashtra, Meghalaya, Punjab, Rajasthan, Sikkim, Tamil Nadu, Uttarakhand, Uttar Pradesh, West Bengal), Indonesia (Irian Jaya, Java, Sumatra), Iran, Islamic Republic of, Iraq, Japan (Honshu, Kyushu, Shikoku), Korea, Democratic People's Republic of, Korea, Republic of, Lao People's Democratic Republic, Malaysia (Sabah, West), Maldives, Myanmar, Nepal, Oman, Pakistan, Philippines, Saudi Arabia, Singapore, Sri Lanka, Taiwan, Thailand, United Arab Emirates, Vietnam, Yemen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico, United States of America (Alabama, Florida, Georgia, Louisiana, South Carolina, Texas)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4409,201 +4409,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="589285918"/>
+          <w:numId w:val="177545671"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="589285918"/>
+          <w:numId w:val="177545671"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="589285918"/>
+          <w:numId w:val="177545671"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="589285918"/>
+          <w:numId w:val="177545671"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="589285918"/>
+          <w:numId w:val="177545671"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="589285918"/>
+          <w:numId w:val="177545671"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="589285918"/>
+          <w:numId w:val="177545671"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7780,92 +7780,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741569ba09e18c1ba" w:history="1">
+      <w:hyperlink r:id="rId542769d4d33f25cde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR &amp; Irey M (2007) Post-hurricane analysis of citrus canker II: Predictive model estimation of disease spread and area potentially impacted by various eradication protocols following catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId402069ba09e18c208" w:history="1">
+      <w:hyperlink r:id="rId611269d4d33f25d2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.1094/PHP-2007-0405-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Irey M, Gottwald TR, Graham JH, Riley TD &amp; Carlton G (2006) Post-hurricane analysis of citrus canker spread and progress towards the development of a predictive model to estimate disease spread due to catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId465269ba09e18c52f" w:history="1">
+      <w:hyperlink r:id="rId610869d4d33f260f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2006-0822-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId793669ba09e18d4b8" w:history="1">
+      <w:hyperlink r:id="rId149769d4d33f2723e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10988,90 +10988,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-7.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId666669ba09e18d62c" w:history="1">
+      <w:hyperlink r:id="rId927469d4d33f273b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02444.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94372097" name="name370569ba09e18d6ab" descr="eu_funding_250.png"/>
+            <wp:docPr id="48512004" name="name521069d4d33f27438" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId508869ba09e18d6aa" cstate="print"/>
+                    <a:blip r:embed="rId339469d4d33f27437" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11169,221 +11169,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="589285918">
+  <w:abstractNum w:abstractNumId="177545671">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70779878">
+    <w:lvl w:ilvl="0" w:tplc="31607776">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70779878" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31607776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70779878" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31607776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70779878" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31607776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70779878" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31607776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70779878" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31607776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70779878" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31607776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70779878" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31607776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70779878" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31607776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57054862">
+  <w:abstractNum w:abstractNumId="39987598">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67317844">
+    <w:lvl w:ilvl="0" w:tplc="48356581">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67317844" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48356581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67317844" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48356581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67317844" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48356581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67317844" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48356581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67317844" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48356581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67317844" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48356581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67317844" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48356581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67317844" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48356581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57054861">
+  <w:abstractNum w:abstractNumId="39987597">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77212898">
+    <w:lvl w:ilvl="0" w:tplc="58052528">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12135,58 +12135,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57054861">
-    <w:abstractNumId w:val="57054861"/>
+  <w:num w:numId="39987597">
+    <w:abstractNumId w:val="39987597"/>
   </w:num>
-  <w:num w:numId="57054862">
-    <w:abstractNumId w:val="57054862"/>
+  <w:num w:numId="39987598">
+    <w:abstractNumId w:val="39987598"/>
   </w:num>
-  <w:num w:numId="589285918">
-    <w:abstractNumId w:val="589285918"/>
+  <w:num w:numId="177545671">
+    <w:abstractNumId w:val="177545671"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23736,51 +23736,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId226191878" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId132647031" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId418369ba09e18853b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId682769ba09e1885a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId732169ba09e1887b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId741569ba09e18c1ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId402069ba09e18c208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId465269ba09e18c52f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId793669ba09e18d4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId666669ba09e18d62c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId594669ba09e188693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId594669ba09e188693.jpg"/><Relationship Id="rId484669ba09e189f19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId484669ba09e189f19.jpg"/><Relationship Id="rId508869ba09e18d6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId508869ba09e18d6aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId223030913" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId341318101" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId525069d4d33f215fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId496569d4d33f21667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId309369d4d33f21dcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId542769d4d33f25cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId611269d4d33f25d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId610869d4d33f260f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId149769d4d33f2723e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId927469d4d33f273b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId453669d4d33f21c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId453669d4d33f21c42.jpg"/><Relationship Id="rId831869d4d33f239c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId831869d4d33f239c0.jpg"/><Relationship Id="rId339469d4d33f27437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId339469d4d33f27437.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>