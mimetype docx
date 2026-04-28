--- v8 (2026-04-07)
+++ v9 (2026-04-28)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (ex Hasse) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic canker, Asiatic citrus canker (A strains), bacterial canker of citrus, cancrosis A (A strains), citrus canker</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525069d4d33f215fc" w:history="1">
+            <w:hyperlink r:id="rId993369f01f0351941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496569d4d33f21667" w:history="1">
+            <w:hyperlink r:id="rId802169f01f03519ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48609618" name="name199269d4d33f21c46" descr="19722.jpg"/>
+                  <wp:docPr id="43314263" name="name420569f01f0351ab5" descr="19722.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19722.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId453669d4d33f21c42" cstate="print"/>
+                          <a:blip r:embed="rId695669f01f0351ab4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId309369d4d33f21dcb" w:history="1">
+            <w:hyperlink r:id="rId176669f01f0351be7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,63 +2732,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is currently absent from the EPPO region. Interceptions of citrus diseased fruit or foliage caused by this pest are recurrently reported at the borders of the European Union (more than 300 interceptions were reported over the last 20 years, EPPO Reporting Service).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86327270" name="name418869d4d33f239c4" descr="XANTCI_distribution_map.jpg"/>
+            <wp:docPr id="72366694" name="name873069f01f0353aba" descr="XANTCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId831869d4d33f239c0" cstate="print"/>
+                    <a:blip r:embed="rId287169f01f0353ab6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4409,201 +4409,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="177545671"/>
+          <w:numId w:val="320678595"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="177545671"/>
+          <w:numId w:val="320678595"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="177545671"/>
+          <w:numId w:val="320678595"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="177545671"/>
+          <w:numId w:val="320678595"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="177545671"/>
+          <w:numId w:val="320678595"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="177545671"/>
+          <w:numId w:val="320678595"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="177545671"/>
+          <w:numId w:val="320678595"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7780,92 +7780,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId542769d4d33f25cde" w:history="1">
+      <w:hyperlink r:id="rId614169f01f0355d3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR &amp; Irey M (2007) Post-hurricane analysis of citrus canker II: Predictive model estimation of disease spread and area potentially impacted by various eradication protocols following catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId611269d4d33f25d2e" w:history="1">
+      <w:hyperlink r:id="rId916369f01f0355d88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.1094/PHP-2007-0405-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Irey M, Gottwald TR, Graham JH, Riley TD &amp; Carlton G (2006) Post-hurricane analysis of citrus canker spread and progress towards the development of a predictive model to estimate disease spread due to catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610869d4d33f260f9" w:history="1">
+      <w:hyperlink r:id="rId618269f01f03560b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2006-0822-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId149769d4d33f2723e" w:history="1">
+      <w:hyperlink r:id="rId345169f01f0357044" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10988,90 +10988,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-7.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId927469d4d33f273b8" w:history="1">
+      <w:hyperlink r:id="rId772169f01f03571cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02444.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48512004" name="name521069d4d33f27438" descr="eu_funding_250.png"/>
+            <wp:docPr id="57071751" name="name203569f01f035726a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId339469d4d33f27437" cstate="print"/>
+                    <a:blip r:embed="rId345869f01f0357269" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11169,221 +11169,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="177545671">
+  <w:abstractNum w:abstractNumId="320678595">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31607776">
+    <w:lvl w:ilvl="0" w:tplc="76509803">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31607776" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76509803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31607776" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76509803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31607776" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76509803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31607776" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76509803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31607776" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76509803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31607776" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76509803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31607776" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76509803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31607776" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76509803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39987598">
+  <w:abstractNum w:abstractNumId="74403344">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48356581">
+    <w:lvl w:ilvl="0" w:tplc="35974808">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48356581" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35974808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48356581" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35974808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48356581" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35974808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48356581" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35974808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48356581" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35974808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48356581" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35974808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48356581" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35974808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48356581" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35974808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39987597">
+  <w:abstractNum w:abstractNumId="74403343">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58052528">
+    <w:lvl w:ilvl="0" w:tplc="76133690">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12135,58 +12135,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39987597">
-    <w:abstractNumId w:val="39987597"/>
+  <w:num w:numId="74403343">
+    <w:abstractNumId w:val="74403343"/>
   </w:num>
-  <w:num w:numId="39987598">
-    <w:abstractNumId w:val="39987598"/>
+  <w:num w:numId="74403344">
+    <w:abstractNumId w:val="74403344"/>
   </w:num>
-  <w:num w:numId="177545671">
-    <w:abstractNumId w:val="177545671"/>
+  <w:num w:numId="320678595">
+    <w:abstractNumId w:val="320678595"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23736,51 +23736,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId223030913" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId341318101" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId525069d4d33f215fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId496569d4d33f21667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId309369d4d33f21dcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId542769d4d33f25cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId611269d4d33f25d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId610869d4d33f260f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId149769d4d33f2723e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId927469d4d33f273b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId453669d4d33f21c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId453669d4d33f21c42.jpg"/><Relationship Id="rId831869d4d33f239c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId831869d4d33f239c0.jpg"/><Relationship Id="rId339469d4d33f27437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId339469d4d33f27437.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId302482888" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId661278485" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId993369f01f0351941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId802169f01f03519ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId176669f01f0351be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId614169f01f0355d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId916369f01f0355d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId618269f01f03560b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId345169f01f0357044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId772169f01f03571cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId695669f01f0351ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId695669f01f0351ab4.jpg"/><Relationship Id="rId287169f01f0353ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId287169f01f0353ab6.jpg"/><Relationship Id="rId345869f01f0357269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId345869f01f0357269.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>