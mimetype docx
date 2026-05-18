--- v9 (2026-04-28)
+++ v10 (2026-05-18)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (ex Hasse) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic canker, Asiatic citrus canker (A strains), bacterial canker of citrus, cancrosis A (A strains), citrus canker</w:t>
             </w:r>
-            <w:hyperlink r:id="rId993369f01f0351941" w:history="1">
+            <w:hyperlink r:id="rId90716a0abce84e411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802169f01f03519ad" w:history="1">
+            <w:hyperlink r:id="rId93706a0abce84e47e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43314263" name="name420569f01f0351ab5" descr="19722.jpg"/>
+                  <wp:docPr id="69840844" name="name11086a0abce84ed04" descr="19722.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19722.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId695669f01f0351ab4" cstate="print"/>
+                          <a:blip r:embed="rId46726a0abce84ed02" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId176669f01f0351be7" w:history="1">
+            <w:hyperlink r:id="rId59966a0abce84ee39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,63 +2732,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is currently absent from the EPPO region. Interceptions of citrus diseased fruit or foliage caused by this pest are recurrently reported at the borders of the European Union (more than 300 interceptions were reported over the last 20 years, EPPO Reporting Service).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72366694" name="name873069f01f0353aba" descr="XANTCI_distribution_map.jpg"/>
+            <wp:docPr id="30094938" name="name95626a0abce850ad1" descr="XANTCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId287169f01f0353ab6" cstate="print"/>
+                    <a:blip r:embed="rId18366a0abce850acd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4409,201 +4409,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="320678595"/>
+          <w:numId w:val="722179904"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="320678595"/>
+          <w:numId w:val="722179904"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="320678595"/>
+          <w:numId w:val="722179904"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="320678595"/>
+          <w:numId w:val="722179904"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="320678595"/>
+          <w:numId w:val="722179904"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="320678595"/>
+          <w:numId w:val="722179904"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="320678595"/>
+          <w:numId w:val="722179904"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7780,92 +7780,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId614169f01f0355d3b" w:history="1">
+      <w:hyperlink r:id="rId95426a0abce852d77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR &amp; Irey M (2007) Post-hurricane analysis of citrus canker II: Predictive model estimation of disease spread and area potentially impacted by various eradication protocols following catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId916369f01f0355d88" w:history="1">
+      <w:hyperlink r:id="rId74626a0abce852dc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.1094/PHP-2007-0405-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Irey M, Gottwald TR, Graham JH, Riley TD &amp; Carlton G (2006) Post-hurricane analysis of citrus canker spread and progress towards the development of a predictive model to estimate disease spread due to catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId618269f01f03560b9" w:history="1">
+      <w:hyperlink r:id="rId41416a0abce8532b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2006-0822-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId345169f01f0357044" w:history="1">
+      <w:hyperlink r:id="rId74196a0abce85439a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10988,90 +10988,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-7.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId772169f01f03571cb" w:history="1">
+      <w:hyperlink r:id="rId43586a0abce85450f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02444.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57071751" name="name203569f01f035726a" descr="eu_funding_250.png"/>
+            <wp:docPr id="17818736" name="name67326a0abce854588" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId345869f01f0357269" cstate="print"/>
+                    <a:blip r:embed="rId89146a0abce854587" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11169,221 +11169,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="320678595">
+  <w:abstractNum w:abstractNumId="722179904">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76509803">
+    <w:lvl w:ilvl="0" w:tplc="32001321">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76509803" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32001321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76509803" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32001321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76509803" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32001321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76509803" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32001321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76509803" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32001321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76509803" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32001321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76509803" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32001321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76509803" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32001321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74403344">
+  <w:abstractNum w:abstractNumId="86284182">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35974808">
+    <w:lvl w:ilvl="0" w:tplc="23939589">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35974808" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23939589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35974808" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23939589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35974808" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23939589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35974808" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23939589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35974808" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23939589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35974808" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23939589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35974808" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23939589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35974808" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23939589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74403343">
+  <w:abstractNum w:abstractNumId="86284181">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76133690">
+    <w:lvl w:ilvl="0" w:tplc="51070612">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12135,58 +12135,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74403343">
-    <w:abstractNumId w:val="74403343"/>
+  <w:num w:numId="86284181">
+    <w:abstractNumId w:val="86284181"/>
   </w:num>
-  <w:num w:numId="74403344">
-    <w:abstractNumId w:val="74403344"/>
+  <w:num w:numId="86284182">
+    <w:abstractNumId w:val="86284182"/>
   </w:num>
-  <w:num w:numId="320678595">
-    <w:abstractNumId w:val="320678595"/>
+  <w:num w:numId="722179904">
+    <w:abstractNumId w:val="722179904"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23736,51 +23736,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId302482888" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId661278485" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId993369f01f0351941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId802169f01f03519ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId176669f01f0351be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId614169f01f0355d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId916369f01f0355d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId618269f01f03560b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId345169f01f0357044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId772169f01f03571cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId695669f01f0351ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId695669f01f0351ab4.jpg"/><Relationship Id="rId287169f01f0353ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId287169f01f0353ab6.jpg"/><Relationship Id="rId345869f01f0357269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId345869f01f0357269.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId722399998" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId113060916" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90716a0abce84e411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId93706a0abce84e47e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId59966a0abce84ee39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId95426a0abce852d77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId74626a0abce852dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId41416a0abce8532b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId74196a0abce85439a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43586a0abce85450f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId46726a0abce84ed02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46726a0abce84ed02.jpg"/><Relationship Id="rId18366a0abce850acd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18366a0abce850acd.jpg"/><Relationship Id="rId89146a0abce854587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89146a0abce854587.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>