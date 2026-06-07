--- v10 (2026-05-18)
+++ v11 (2026-06-07)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (ex Hasse) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic canker, Asiatic citrus canker (A strains), bacterial canker of citrus, cancrosis A (A strains), citrus canker</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90716a0abce84e411" w:history="1">
+            <w:hyperlink r:id="rId68706a2535bb64782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93706a0abce84e47e" w:history="1">
+            <w:hyperlink r:id="rId31276a2535bb647ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69840844" name="name11086a0abce84ed04" descr="19722.jpg"/>
+                  <wp:docPr id="39968004" name="name30956a2535bb648b6" descr="19722.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19722.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46726a0abce84ed02" cstate="print"/>
+                          <a:blip r:embed="rId87116a2535bb648b5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59966a0abce84ee39" w:history="1">
+            <w:hyperlink r:id="rId71776a2535bb64a07" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,105 +2732,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is currently absent from the EPPO region. Interceptions of citrus diseased fruit or foliage caused by this pest are recurrently reported at the borders of the European Union (more than 300 interceptions were reported over the last 20 years, EPPO Reporting Service).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30094938" name="name95626a0abce850ad1" descr="XANTCI_distribution_map.jpg"/>
+            <wp:docPr id="80676808" name="name65226a2535bb6594c" descr="XANTCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18366a0abce850acd" cstate="print"/>
+                    <a:blip r:embed="rId58256a2535bb6594b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Burkina Faso, Comoros, Ethiopia, Gabon, Madagascar, Mali, Mauritius, Mayotte, Reunion, Senegal, Seychelles, Somalia, Sudan, Tanzania, United Republic of</w:t>
+        <w:t xml:space="preserve"> Burkina Faso, Comoros, Eritrea, Ethiopia, Gabon, Madagascar, Mali, Mauritius, Mayotte, Reunion, Senegal, Seychelles, Somalia, Sudan, Tanzania, United Republic of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Afghanistan, Bangladesh, Cambodia, China (Chongqing, Fujian, Gansu, Guangdong, Guangxi, Guizhou, Hubei, Hunan, Jiangsu, Jiangxi, Sichuan, Xianggang (Hong Kong), Yunnan, Zhejiang), Christmas Island, Cocos Islands, East Timor, India (Andaman and Nicobar Islands, Andhra Pradesh, Assam, Bihar, Gujarat, Haryana, Karnataka, Maharashtra, Meghalaya, Punjab, Rajasthan, Sikkim, Tamil Nadu, Uttarakhand, Uttar Pradesh, West Bengal), Indonesia (Irian Jaya, Java, Sumatra), Iran, Islamic Republic of, Iraq, Japan (Honshu, Kyushu, Shikoku), Korea, Democratic People's Republic of, Korea, Republic of, Lao People's Democratic Republic, Malaysia (Sabah, West), Maldives, Myanmar, Nepal, Oman, Pakistan, Philippines, Saudi Arabia, Singapore, Sri Lanka, Taiwan, Thailand, United Arab Emirates, Vietnam, Yemen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4409,201 +4409,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="722179904"/>
+          <w:numId w:val="305121450"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="722179904"/>
+          <w:numId w:val="305121450"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="722179904"/>
+          <w:numId w:val="305121450"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="722179904"/>
+          <w:numId w:val="305121450"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="722179904"/>
+          <w:numId w:val="305121450"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="722179904"/>
+          <w:numId w:val="305121450"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="722179904"/>
+          <w:numId w:val="305121450"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7780,92 +7780,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95426a0abce852d77" w:history="1">
+      <w:hyperlink r:id="rId55576a2535bb67b05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR &amp; Irey M (2007) Post-hurricane analysis of citrus canker II: Predictive model estimation of disease spread and area potentially impacted by various eradication protocols following catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74626a0abce852dc5" w:history="1">
+      <w:hyperlink r:id="rId64696a2535bb67b51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.1094/PHP-2007-0405-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Irey M, Gottwald TR, Graham JH, Riley TD &amp; Carlton G (2006) Post-hurricane analysis of citrus canker spread and progress towards the development of a predictive model to estimate disease spread due to catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41416a0abce8532b4" w:history="1">
+      <w:hyperlink r:id="rId80436a2535bb67e6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2006-0822-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74196a0abce85439a" w:history="1">
+      <w:hyperlink r:id="rId13196a2535bb68ddb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10988,90 +10988,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-7.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43586a0abce85450f" w:history="1">
+      <w:hyperlink r:id="rId95086a2535bb691f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02444.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17818736" name="name67326a0abce854588" descr="eu_funding_250.png"/>
+            <wp:docPr id="98360814" name="name31236a2535bb6926a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89146a0abce854587" cstate="print"/>
+                    <a:blip r:embed="rId88886a2535bb69269" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11169,221 +11169,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="722179904">
+  <w:abstractNum w:abstractNumId="305121450">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32001321">
+    <w:lvl w:ilvl="0" w:tplc="40881675">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32001321" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40881675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32001321" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40881675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32001321" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40881675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32001321" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40881675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32001321" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40881675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32001321" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40881675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32001321" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40881675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32001321" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40881675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86284182">
+  <w:abstractNum w:abstractNumId="98755699">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23939589">
+    <w:lvl w:ilvl="0" w:tplc="44958258">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23939589" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44958258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23939589" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44958258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23939589" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44958258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23939589" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44958258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23939589" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44958258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23939589" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44958258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23939589" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44958258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23939589" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44958258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86284181">
+  <w:abstractNum w:abstractNumId="98755698">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51070612">
+    <w:lvl w:ilvl="0" w:tplc="41922213">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12135,58 +12135,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86284181">
-    <w:abstractNumId w:val="86284181"/>
+  <w:num w:numId="98755698">
+    <w:abstractNumId w:val="98755698"/>
   </w:num>
-  <w:num w:numId="86284182">
-    <w:abstractNumId w:val="86284182"/>
+  <w:num w:numId="98755699">
+    <w:abstractNumId w:val="98755699"/>
   </w:num>
-  <w:num w:numId="722179904">
-    <w:abstractNumId w:val="722179904"/>
+  <w:num w:numId="305121450">
+    <w:abstractNumId w:val="305121450"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23736,51 +23736,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId722399998" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId113060916" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90716a0abce84e411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId93706a0abce84e47e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId59966a0abce84ee39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId95426a0abce852d77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId74626a0abce852dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId41416a0abce8532b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId74196a0abce85439a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43586a0abce85450f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId46726a0abce84ed02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46726a0abce84ed02.jpg"/><Relationship Id="rId18366a0abce850acd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18366a0abce850acd.jpg"/><Relationship Id="rId89146a0abce854587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89146a0abce854587.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId715427683" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId430341627" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68706a2535bb64782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId31276a2535bb647ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId71776a2535bb64a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId55576a2535bb67b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId64696a2535bb67b51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId80436a2535bb67e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId13196a2535bb68ddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95086a2535bb691f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId87116a2535bb648b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87116a2535bb648b5.jpg"/><Relationship Id="rId58256a2535bb6594b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58256a2535bb6594b.jpg"/><Relationship Id="rId88886a2535bb69269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88886a2535bb69269.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>