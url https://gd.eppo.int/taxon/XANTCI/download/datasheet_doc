--- v11 (2026-06-07)
+++ v12 (2026-06-27)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (ex Hasse) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic canker, Asiatic citrus canker (A strains), bacterial canker of citrus, cancrosis A (A strains), citrus canker</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68706a2535bb64782" w:history="1">
+            <w:hyperlink r:id="rId28106a3faf401de36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31276a2535bb647ea" w:history="1">
+            <w:hyperlink r:id="rId66236a3faf401dea1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39968004" name="name30956a2535bb648b6" descr="19722.jpg"/>
+                  <wp:docPr id="19498208" name="name74906a3faf401e447" descr="19722.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19722.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87116a2535bb648b5" cstate="print"/>
+                          <a:blip r:embed="rId54516a3faf401e444" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71776a2535bb64a07" w:history="1">
+            <w:hyperlink r:id="rId69186a3faf401e5cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,63 +2732,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is currently absent from the EPPO region. Interceptions of citrus diseased fruit or foliage caused by this pest are recurrently reported at the borders of the European Union (more than 300 interceptions were reported over the last 20 years, EPPO Reporting Service).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80676808" name="name65226a2535bb6594c" descr="XANTCI_distribution_map.jpg"/>
+            <wp:docPr id="14006575" name="name53616a3faf401fee8" descr="XANTCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58256a2535bb6594b" cstate="print"/>
+                    <a:blip r:embed="rId43636a3faf401fee3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4409,201 +4409,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="305121450"/>
+          <w:numId w:val="45113330"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="305121450"/>
+          <w:numId w:val="45113330"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="305121450"/>
+          <w:numId w:val="45113330"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="305121450"/>
+          <w:numId w:val="45113330"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="305121450"/>
+          <w:numId w:val="45113330"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="305121450"/>
+          <w:numId w:val="45113330"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="305121450"/>
+          <w:numId w:val="45113330"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7780,92 +7780,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55576a2535bb67b05" w:history="1">
+      <w:hyperlink r:id="rId51246a3faf402236e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR &amp; Irey M (2007) Post-hurricane analysis of citrus canker II: Predictive model estimation of disease spread and area potentially impacted by various eradication protocols following catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64696a2535bb67b51" w:history="1">
+      <w:hyperlink r:id="rId11716a3faf40223bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.1094/PHP-2007-0405-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Irey M, Gottwald TR, Graham JH, Riley TD &amp; Carlton G (2006) Post-hurricane analysis of citrus canker spread and progress towards the development of a predictive model to estimate disease spread due to catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80436a2535bb67e6e" w:history="1">
+      <w:hyperlink r:id="rId41906a3faf40226e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2006-0822-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13196a2535bb68ddb" w:history="1">
+      <w:hyperlink r:id="rId50966a3faf4023687" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10988,90 +10988,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-7.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95086a2535bb691f0" w:history="1">
+      <w:hyperlink r:id="rId12956a3faf40238e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02444.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98360814" name="name31236a2535bb6926a" descr="eu_funding_250.png"/>
+            <wp:docPr id="69163039" name="name83326a3faf4023986" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88886a2535bb69269" cstate="print"/>
+                    <a:blip r:embed="rId99936a3faf4023985" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11169,221 +11169,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="305121450">
+  <w:abstractNum w:abstractNumId="45113330">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40881675">
+    <w:lvl w:ilvl="0" w:tplc="71798292">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40881675" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71798292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40881675" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71798292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40881675" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71798292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40881675" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71798292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40881675" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71798292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40881675" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71798292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40881675" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71798292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40881675" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71798292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98755699">
+  <w:abstractNum w:abstractNumId="62368971">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44958258">
+    <w:lvl w:ilvl="0" w:tplc="35207835">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44958258" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35207835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44958258" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35207835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44958258" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35207835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44958258" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35207835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44958258" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35207835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44958258" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35207835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44958258" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35207835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44958258" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35207835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98755698">
+  <w:abstractNum w:abstractNumId="62368970">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41922213">
+    <w:lvl w:ilvl="0" w:tplc="74319659">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12135,58 +12135,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98755698">
-    <w:abstractNumId w:val="98755698"/>
+  <w:num w:numId="62368970">
+    <w:abstractNumId w:val="62368970"/>
   </w:num>
-  <w:num w:numId="98755699">
-    <w:abstractNumId w:val="98755699"/>
+  <w:num w:numId="62368971">
+    <w:abstractNumId w:val="62368971"/>
   </w:num>
-  <w:num w:numId="305121450">
-    <w:abstractNumId w:val="305121450"/>
+  <w:num w:numId="45113330">
+    <w:abstractNumId w:val="45113330"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23736,51 +23736,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId715427683" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId430341627" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68706a2535bb64782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId31276a2535bb647ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId71776a2535bb64a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId55576a2535bb67b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId64696a2535bb67b51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId80436a2535bb67e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId13196a2535bb68ddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95086a2535bb691f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId87116a2535bb648b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87116a2535bb648b5.jpg"/><Relationship Id="rId58256a2535bb6594b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58256a2535bb6594b.jpg"/><Relationship Id="rId88886a2535bb69269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88886a2535bb69269.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId725695381" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId165729977" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28106a3faf401de36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId66236a3faf401dea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId69186a3faf401e5cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId51246a3faf402236e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId11716a3faf40223bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId41906a3faf40226e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId50966a3faf4023687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12956a3faf40238e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId54516a3faf401e444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54516a3faf401e444.jpg"/><Relationship Id="rId43636a3faf401fee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43636a3faf401fee3.jpg"/><Relationship Id="rId99936a3faf4023985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99936a3faf4023985.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>