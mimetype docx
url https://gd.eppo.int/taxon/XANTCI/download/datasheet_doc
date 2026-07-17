--- v12 (2026-06-27)
+++ v13 (2026-07-17)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (ex Hasse) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic canker, Asiatic citrus canker (A strains), bacterial canker of citrus, cancrosis A (A strains), citrus canker</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28106a3faf401de36" w:history="1">
+            <w:hyperlink r:id="rId73116a5a8498cd7f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66236a3faf401dea1" w:history="1">
+            <w:hyperlink r:id="rId67556a5a8498cd862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19498208" name="name74906a3faf401e447" descr="19722.jpg"/>
+                  <wp:docPr id="17925189" name="name70386a5a8498cdd80" descr="19722.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19722.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54516a3faf401e444" cstate="print"/>
+                          <a:blip r:embed="rId70196a5a8498cdd7e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69186a3faf401e5cc" w:history="1">
+            <w:hyperlink r:id="rId78756a5a8498cde91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,63 +2732,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is currently absent from the EPPO region. Interceptions of citrus diseased fruit or foliage caused by this pest are recurrently reported at the borders of the European Union (more than 300 interceptions were reported over the last 20 years, EPPO Reporting Service).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14006575" name="name53616a3faf401fee8" descr="XANTCI_distribution_map.jpg"/>
+            <wp:docPr id="27314480" name="name64716a5a8498cf76c" descr="XANTCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43636a3faf401fee3" cstate="print"/>
+                    <a:blip r:embed="rId15236a5a8498cf769" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4409,201 +4409,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45113330"/>
+          <w:numId w:val="972272953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45113330"/>
+          <w:numId w:val="972272953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45113330"/>
+          <w:numId w:val="972272953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45113330"/>
+          <w:numId w:val="972272953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45113330"/>
+          <w:numId w:val="972272953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45113330"/>
+          <w:numId w:val="972272953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45113330"/>
+          <w:numId w:val="972272953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7780,92 +7780,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51246a3faf402236e" w:history="1">
+      <w:hyperlink r:id="rId23836a5a8498d39bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR &amp; Irey M (2007) Post-hurricane analysis of citrus canker II: Predictive model estimation of disease spread and area potentially impacted by various eradication protocols following catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11716a3faf40223bf" w:history="1">
+      <w:hyperlink r:id="rId71906a5a8498d3a10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.1094/PHP-2007-0405-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Irey M, Gottwald TR, Graham JH, Riley TD &amp; Carlton G (2006) Post-hurricane analysis of citrus canker spread and progress towards the development of a predictive model to estimate disease spread due to catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41906a3faf40226e8" w:history="1">
+      <w:hyperlink r:id="rId46756a5a8498d3d4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2006-0822-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50966a3faf4023687" w:history="1">
+      <w:hyperlink r:id="rId86686a5a8498d4e2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10988,90 +10988,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-7.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12956a3faf40238e9" w:history="1">
+      <w:hyperlink r:id="rId33806a5a8498d4fd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02444.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69163039" name="name83326a3faf4023986" descr="eu_funding_250.png"/>
+            <wp:docPr id="17274684" name="name65436a5a8498d5052" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99936a3faf4023985" cstate="print"/>
+                    <a:blip r:embed="rId95146a5a8498d5051" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11169,221 +11169,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45113330">
+  <w:abstractNum w:abstractNumId="972272953">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71798292">
+    <w:lvl w:ilvl="0" w:tplc="56758890">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71798292" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56758890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71798292" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56758890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71798292" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56758890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71798292" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56758890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71798292" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56758890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71798292" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56758890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71798292" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56758890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71798292" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56758890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62368971">
+  <w:abstractNum w:abstractNumId="46291501">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35207835">
+    <w:lvl w:ilvl="0" w:tplc="55759652">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35207835" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55759652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35207835" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55759652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35207835" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55759652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35207835" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55759652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35207835" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55759652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35207835" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55759652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35207835" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55759652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35207835" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55759652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62368970">
+  <w:abstractNum w:abstractNumId="46291500">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74319659">
+    <w:lvl w:ilvl="0" w:tplc="78055042">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12135,58 +12135,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62368970">
-    <w:abstractNumId w:val="62368970"/>
+  <w:num w:numId="46291500">
+    <w:abstractNumId w:val="46291500"/>
   </w:num>
-  <w:num w:numId="62368971">
-    <w:abstractNumId w:val="62368971"/>
+  <w:num w:numId="46291501">
+    <w:abstractNumId w:val="46291501"/>
   </w:num>
-  <w:num w:numId="45113330">
-    <w:abstractNumId w:val="45113330"/>
+  <w:num w:numId="972272953">
+    <w:abstractNumId w:val="972272953"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23736,51 +23736,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId725695381" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId165729977" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28106a3faf401de36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId66236a3faf401dea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId69186a3faf401e5cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId51246a3faf402236e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId11716a3faf40223bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId41906a3faf40226e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId50966a3faf4023687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12956a3faf40238e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId54516a3faf401e444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54516a3faf401e444.jpg"/><Relationship Id="rId43636a3faf401fee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43636a3faf401fee3.jpg"/><Relationship Id="rId99936a3faf4023985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99936a3faf4023985.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId290505046" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631924184" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73116a5a8498cd7f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId67556a5a8498cd862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId78756a5a8498cde91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId23836a5a8498d39bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId71906a5a8498d3a10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId46756a5a8498d3d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId86686a5a8498d4e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33806a5a8498d4fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId70196a5a8498cdd7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70196a5a8498cdd7e.jpg"/><Relationship Id="rId15236a5a8498cf769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15236a5a8498cf769.jpg"/><Relationship Id="rId95146a5a8498d5051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95146a5a8498d5051.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>