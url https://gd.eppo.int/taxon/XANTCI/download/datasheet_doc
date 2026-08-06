--- v13 (2026-07-17)
+++ v14 (2026-08-06)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (ex Hasse) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic canker, Asiatic citrus canker (A strains), bacterial canker of citrus, cancrosis A (A strains), citrus canker</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73116a5a8498cd7f9" w:history="1">
+            <w:hyperlink r:id="rId82736a750c5c15237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67556a5a8498cd862" w:history="1">
+            <w:hyperlink r:id="rId36816a750c5c152a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17925189" name="name70386a5a8498cdd80" descr="19722.jpg"/>
+                  <wp:docPr id="36207706" name="name35236a750c5c15a10" descr="19722.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19722.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70196a5a8498cdd7e" cstate="print"/>
+                          <a:blip r:embed="rId73046a750c5c15a0d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78756a5a8498cde91" w:history="1">
+            <w:hyperlink r:id="rId17026a750c5c15b30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,63 +2732,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is currently absent from the EPPO region. Interceptions of citrus diseased fruit or foliage caused by this pest are recurrently reported at the borders of the European Union (more than 300 interceptions were reported over the last 20 years, EPPO Reporting Service).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27314480" name="name64716a5a8498cf76c" descr="XANTCI_distribution_map.jpg"/>
+            <wp:docPr id="12692333" name="name52226a750c5c17522" descr="XANTCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15236a5a8498cf769" cstate="print"/>
+                    <a:blip r:embed="rId71216a750c5c1751e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4409,201 +4409,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="972272953"/>
+          <w:numId w:val="76806532"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="972272953"/>
+          <w:numId w:val="76806532"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="972272953"/>
+          <w:numId w:val="76806532"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="972272953"/>
+          <w:numId w:val="76806532"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="972272953"/>
+          <w:numId w:val="76806532"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="972272953"/>
+          <w:numId w:val="76806532"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="972272953"/>
+          <w:numId w:val="76806532"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7780,92 +7780,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23836a5a8498d39bf" w:history="1">
+      <w:hyperlink r:id="rId73406a750c5c1980a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR &amp; Irey M (2007) Post-hurricane analysis of citrus canker II: Predictive model estimation of disease spread and area potentially impacted by various eradication protocols following catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71906a5a8498d3a10" w:history="1">
+      <w:hyperlink r:id="rId85386a750c5c19858" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.1094/PHP-2007-0405-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Irey M, Gottwald TR, Graham JH, Riley TD &amp; Carlton G (2006) Post-hurricane analysis of citrus canker spread and progress towards the development of a predictive model to estimate disease spread due to catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46756a5a8498d3d4c" w:history="1">
+      <w:hyperlink r:id="rId82106a750c5c19b67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2006-0822-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86686a5a8498d4e2a" w:history="1">
+      <w:hyperlink r:id="rId24086a750c5c1aad2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10988,90 +10988,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-7.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33806a5a8498d4fd6" w:history="1">
+      <w:hyperlink r:id="rId50456a750c5c1ae9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02444.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17274684" name="name65436a5a8498d5052" descr="eu_funding_250.png"/>
+            <wp:docPr id="34593029" name="name31746a750c5c1af3b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95146a5a8498d5051" cstate="print"/>
+                    <a:blip r:embed="rId20546a750c5c1af3a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11169,221 +11169,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="972272953">
+  <w:abstractNum w:abstractNumId="76806532">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56758890">
+    <w:lvl w:ilvl="0" w:tplc="35083076">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56758890" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35083076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56758890" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35083076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56758890" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35083076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56758890" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35083076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56758890" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35083076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56758890" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35083076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56758890" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35083076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56758890" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35083076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46291501">
+  <w:abstractNum w:abstractNumId="21237144">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55759652">
+    <w:lvl w:ilvl="0" w:tplc="14629215">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55759652" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14629215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55759652" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14629215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55759652" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14629215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55759652" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14629215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55759652" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14629215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55759652" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14629215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55759652" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14629215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55759652" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14629215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46291500">
+  <w:abstractNum w:abstractNumId="21237143">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78055042">
+    <w:lvl w:ilvl="0" w:tplc="65635724">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12135,58 +12135,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46291500">
-    <w:abstractNumId w:val="46291500"/>
+  <w:num w:numId="21237143">
+    <w:abstractNumId w:val="21237143"/>
   </w:num>
-  <w:num w:numId="46291501">
-    <w:abstractNumId w:val="46291501"/>
+  <w:num w:numId="21237144">
+    <w:abstractNumId w:val="21237144"/>
   </w:num>
-  <w:num w:numId="972272953">
-    <w:abstractNumId w:val="972272953"/>
+  <w:num w:numId="76806532">
+    <w:abstractNumId w:val="76806532"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23736,51 +23736,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId290505046" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631924184" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73116a5a8498cd7f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId67556a5a8498cd862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId78756a5a8498cde91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId23836a5a8498d39bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId71906a5a8498d3a10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId46756a5a8498d3d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId86686a5a8498d4e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33806a5a8498d4fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId70196a5a8498cdd7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70196a5a8498cdd7e.jpg"/><Relationship Id="rId15236a5a8498cf769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15236a5a8498cf769.jpg"/><Relationship Id="rId95146a5a8498d5051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95146a5a8498d5051.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId964757903" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId614845283" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82736a750c5c15237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId36816a750c5c152a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId17026a750c5c15b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId73406a750c5c1980a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId85386a750c5c19858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId82106a750c5c19b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId24086a750c5c1aad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50456a750c5c1ae9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId73046a750c5c15a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73046a750c5c15a0d.jpg"/><Relationship Id="rId71216a750c5c1751e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71216a750c5c1751e.jpg"/><Relationship Id="rId20546a750c5c1af3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20546a750c5c1af3a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>