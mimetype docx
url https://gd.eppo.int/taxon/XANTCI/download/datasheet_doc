--- v14 (2026-08-06)
+++ v15 (2026-08-27)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (ex Hasse) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic canker, Asiatic citrus canker (A strains), bacterial canker of citrus, cancrosis A (A strains), citrus canker</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82736a750c5c15237" w:history="1">
+            <w:hyperlink r:id="rId89126a8f84412553e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36816a750c5c152a1" w:history="1">
+            <w:hyperlink r:id="rId15086a8f8441255c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36207706" name="name35236a750c5c15a10" descr="19722.jpg"/>
+                  <wp:docPr id="12804852" name="name67296a8f844125f0c" descr="19722.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19722.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73046a750c5c15a0d" cstate="print"/>
+                          <a:blip r:embed="rId58596a8f844125f09" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId17026a750c5c15b30" w:history="1">
+            <w:hyperlink r:id="rId89996a8f844126051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,63 +2732,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is currently absent from the EPPO region. Interceptions of citrus diseased fruit or foliage caused by this pest are recurrently reported at the borders of the European Union (more than 300 interceptions were reported over the last 20 years, EPPO Reporting Service).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12692333" name="name52226a750c5c17522" descr="XANTCI_distribution_map.jpg"/>
+            <wp:docPr id="87568799" name="name37536a8f844127d13" descr="XANTCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71216a750c5c1751e" cstate="print"/>
+                    <a:blip r:embed="rId36746a8f844127d0f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4409,201 +4409,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76806532"/>
+          <w:numId w:val="374240802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76806532"/>
+          <w:numId w:val="374240802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76806532"/>
+          <w:numId w:val="374240802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76806532"/>
+          <w:numId w:val="374240802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76806532"/>
+          <w:numId w:val="374240802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76806532"/>
+          <w:numId w:val="374240802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76806532"/>
+          <w:numId w:val="374240802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7780,92 +7780,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73406a750c5c1980a" w:history="1">
+      <w:hyperlink r:id="rId50236a8f84412a0d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR &amp; Irey M (2007) Post-hurricane analysis of citrus canker II: Predictive model estimation of disease spread and area potentially impacted by various eradication protocols following catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85386a750c5c19858" w:history="1">
+      <w:hyperlink r:id="rId60796a8f84412a122" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.1094/PHP-2007-0405-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Irey M, Gottwald TR, Graham JH, Riley TD &amp; Carlton G (2006) Post-hurricane analysis of citrus canker spread and progress towards the development of a predictive model to estimate disease spread due to catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82106a750c5c19b67" w:history="1">
+      <w:hyperlink r:id="rId74176a8f84412a466" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2006-0822-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24086a750c5c1aad2" w:history="1">
+      <w:hyperlink r:id="rId73906a8f84412b4b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10988,90 +10988,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-7.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50456a750c5c1ae9b" w:history="1">
+      <w:hyperlink r:id="rId79476a8f84412b74b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02444.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34593029" name="name31746a750c5c1af3b" descr="eu_funding_250.png"/>
+            <wp:docPr id="29032075" name="name69776a8f84412bb65" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20546a750c5c1af3a" cstate="print"/>
+                    <a:blip r:embed="rId59876a8f84412bb63" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11169,221 +11169,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76806532">
+  <w:abstractNum w:abstractNumId="374240802">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35083076">
+    <w:lvl w:ilvl="0" w:tplc="51857131">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35083076" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51857131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35083076" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51857131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35083076" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51857131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35083076" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51857131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35083076" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51857131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35083076" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51857131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35083076" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51857131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35083076" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51857131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21237144">
+  <w:abstractNum w:abstractNumId="16165929">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14629215">
+    <w:lvl w:ilvl="0" w:tplc="92697072">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14629215" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92697072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14629215" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92697072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14629215" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92697072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14629215" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92697072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14629215" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92697072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14629215" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92697072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14629215" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92697072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14629215" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92697072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21237143">
+  <w:abstractNum w:abstractNumId="16165928">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65635724">
+    <w:lvl w:ilvl="0" w:tplc="80018765">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12135,58 +12135,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21237143">
-    <w:abstractNumId w:val="21237143"/>
+  <w:num w:numId="16165928">
+    <w:abstractNumId w:val="16165928"/>
   </w:num>
-  <w:num w:numId="21237144">
-    <w:abstractNumId w:val="21237144"/>
+  <w:num w:numId="16165929">
+    <w:abstractNumId w:val="16165929"/>
   </w:num>
-  <w:num w:numId="76806532">
-    <w:abstractNumId w:val="76806532"/>
+  <w:num w:numId="374240802">
+    <w:abstractNumId w:val="374240802"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23736,51 +23736,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId964757903" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId614845283" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82736a750c5c15237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId36816a750c5c152a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId17026a750c5c15b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId73406a750c5c1980a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId85386a750c5c19858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId82106a750c5c19b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId24086a750c5c1aad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50456a750c5c1ae9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId73046a750c5c15a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73046a750c5c15a0d.jpg"/><Relationship Id="rId71216a750c5c1751e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71216a750c5c1751e.jpg"/><Relationship Id="rId20546a750c5c1af3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20546a750c5c1af3a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId834739983" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId483799497" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89126a8f84412553e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId15086a8f8441255c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId89996a8f844126051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId50236a8f84412a0d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId60796a8f84412a122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId74176a8f84412a466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId73906a8f84412b4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79476a8f84412b74b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId58596a8f844125f09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58596a8f844125f09.jpg"/><Relationship Id="rId36746a8f844127d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36746a8f844127d0f.jpg"/><Relationship Id="rId59876a8f84412bb63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59876a8f84412bb63.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>