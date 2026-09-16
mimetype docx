--- v15 (2026-08-27)
+++ v16 (2026-09-16)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (ex Hasse) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic canker, Asiatic citrus canker (A strains), bacterial canker of citrus, cancrosis A (A strains), citrus canker</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89126a8f84412553e" w:history="1">
+            <w:hyperlink r:id="rId45526aaa223606a8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15086a8f8441255c4" w:history="1">
+            <w:hyperlink r:id="rId49806aaa223606af4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12804852" name="name67296a8f844125f0c" descr="19722.jpg"/>
+                  <wp:docPr id="84350237" name="name95306aaa2236073f7" descr="19722.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19722.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58596a8f844125f09" cstate="print"/>
+                          <a:blip r:embed="rId16416aaa2236073f5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89996a8f844126051" w:history="1">
+            <w:hyperlink r:id="rId33396aaa2236074fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,63 +2732,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is currently absent from the EPPO region. Interceptions of citrus diseased fruit or foliage caused by this pest are recurrently reported at the borders of the European Union (more than 300 interceptions were reported over the last 20 years, EPPO Reporting Service).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87568799" name="name37536a8f844127d13" descr="XANTCI_distribution_map.jpg"/>
+            <wp:docPr id="39656599" name="name31746aaa22360927e" descr="XANTCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36746a8f844127d0f" cstate="print"/>
+                    <a:blip r:embed="rId99986aaa22360927b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4409,201 +4409,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="374240802"/>
+          <w:numId w:val="160104979"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="374240802"/>
+          <w:numId w:val="160104979"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="374240802"/>
+          <w:numId w:val="160104979"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="374240802"/>
+          <w:numId w:val="160104979"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="374240802"/>
+          <w:numId w:val="160104979"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="374240802"/>
+          <w:numId w:val="160104979"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="374240802"/>
+          <w:numId w:val="160104979"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7780,92 +7780,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50236a8f84412a0d1" w:history="1">
+      <w:hyperlink r:id="rId45316aaa22360c899" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR &amp; Irey M (2007) Post-hurricane analysis of citrus canker II: Predictive model estimation of disease spread and area potentially impacted by various eradication protocols following catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60796a8f84412a122" w:history="1">
+      <w:hyperlink r:id="rId88796aaa22360c8ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.1094/PHP-2007-0405-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Irey M, Gottwald TR, Graham JH, Riley TD &amp; Carlton G (2006) Post-hurricane analysis of citrus canker spread and progress towards the development of a predictive model to estimate disease spread due to catastrophic weather events. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74176a8f84412a466" w:history="1">
+      <w:hyperlink r:id="rId39066aaa22360cc3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2006-0822-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73906a8f84412b4b0" w:history="1">
+      <w:hyperlink r:id="rId56376aaa22360ddc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10988,90 +10988,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-7.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79476a8f84412b74b" w:history="1">
+      <w:hyperlink r:id="rId21906aaa22360e1a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02444.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29032075" name="name69776a8f84412bb65" descr="eu_funding_250.png"/>
+            <wp:docPr id="52543389" name="name92146aaa22360e401" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59876a8f84412bb63" cstate="print"/>
+                    <a:blip r:embed="rId24266aaa22360e3ff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11169,221 +11169,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="374240802">
+  <w:abstractNum w:abstractNumId="160104979">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51857131">
+    <w:lvl w:ilvl="0" w:tplc="90850489">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51857131" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90850489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51857131" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90850489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51857131" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90850489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51857131" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90850489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51857131" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90850489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51857131" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90850489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51857131" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90850489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51857131" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90850489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16165929">
+  <w:abstractNum w:abstractNumId="82790091">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92697072">
+    <w:lvl w:ilvl="0" w:tplc="31538945">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92697072" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31538945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92697072" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31538945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92697072" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31538945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92697072" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31538945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92697072" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31538945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92697072" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31538945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92697072" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31538945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92697072" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31538945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16165928">
+  <w:abstractNum w:abstractNumId="82790090">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80018765">
+    <w:lvl w:ilvl="0" w:tplc="78109168">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12135,58 +12135,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16165928">
-    <w:abstractNumId w:val="16165928"/>
+  <w:num w:numId="82790090">
+    <w:abstractNumId w:val="82790090"/>
   </w:num>
-  <w:num w:numId="16165929">
-    <w:abstractNumId w:val="16165929"/>
+  <w:num w:numId="82790091">
+    <w:abstractNumId w:val="82790091"/>
   </w:num>
-  <w:num w:numId="374240802">
-    <w:abstractNumId w:val="374240802"/>
+  <w:num w:numId="160104979">
+    <w:abstractNumId w:val="160104979"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23736,51 +23736,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId834739983" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId483799497" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89126a8f84412553e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId15086a8f8441255c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId89996a8f844126051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId50236a8f84412a0d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId60796a8f84412a122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId74176a8f84412a466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId73906a8f84412b4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79476a8f84412b74b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId58596a8f844125f09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58596a8f844125f09.jpg"/><Relationship Id="rId36746a8f844127d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36746a8f844127d0f.jpg"/><Relationship Id="rId59876a8f84412bb63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59876a8f84412bb63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId317347253" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId398613519" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45526aaa223606a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/" TargetMode="External"/><Relationship Id="rId49806aaa223606af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/categorization" TargetMode="External"/><Relationship Id="rId33396aaa2236074fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/photos" TargetMode="External"/><Relationship Id="rId45316aaa22360c899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId88796aaa22360c8ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.1094/PHP-2007-0405-01-RS" TargetMode="External"/><Relationship Id="rId39066aaa22360cc3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2006-0822-01-RS" TargetMode="External"/><Relationship Id="rId56376aaa22360ddc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21906aaa22360e1a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02444.x" TargetMode="External"/><Relationship Id="rId16416aaa2236073f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16416aaa2236073f5.jpg"/><Relationship Id="rId99986aaa22360927b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99986aaa22360927b.jpg"/><Relationship Id="rId24266aaa22360e3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24266aaa22360e3ff.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>